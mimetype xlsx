--- v0 (2026-05-30)
+++ v1 (2026-07-21)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L793"/>
+  <dimension ref="A1:L709"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -249,14752 +249,14773 @@
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
           <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>더 뉴 스포티지 1.6 가솔린 터보 프레스티지 2WD </t>
+          <t>베뉴 가솔린 1.6 스마트</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>스노우화이트펄, 12.3인치 내비게이션, 빌트
-인캠</t>
+          <t>15인치 알로이 휠&amp;타이어, 하이패스</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>스노우화이트펄</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>693,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>649,000</t>
+          <t>506,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>616,000</t>
+          <t>473,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>133호1894 /
- 1888</t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTe Iconic (카멜 브라운 인조
-가죽시트)</t>
+          <t>싼타페 가솔린 2.5T 2WD 5인승 익스클루시브</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>카멜 브라운 인조 가죽시트 패키지,360° 어
-라운드 뷰 모니터, 파워테일게이트</t>
+          <t>빌트인캠2 &amp; 증강현실 내비게이션</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>어반 그레이</t>
+          <t>크리미 화이트펄</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>30KM</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K5" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>825,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K6" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L6" s="3" t="inlineStr">
+        <is>
+          <t>781,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="3"/>
+      <c r="B7" s="4"/>
+      <c r="C7" s="4"/>
+      <c r="D7" s="4"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+      <c r="J7" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K5" s="3" t="inlineStr">
+      <c r="K7" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L5" s="3" t="inlineStr">
-[...130 lines deleted...]
-      </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>487,000</t>
+          <t>759,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>133호1898 /
- 1892</t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTe Iconic (카멜 브라운 인조
- 가죽시트)</t>
+          <t>아르카나 가솔린 1.6 GTe [2027년형] 아이코닉</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>카멜 브라운 인조 가죽시트 패키지, 파워테일게
-이트</t>
+          <t>카멜 브라운 인조 가죽시트 패키지</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>어반 그레이</t>
+          <t>클라우드 펄</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
-          <t>30KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J8" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K8" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>561,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3"/>
+      <c r="B9" s="4"/>
+      <c r="C9" s="4"/>
+      <c r="D9" s="4"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>528,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K8" s="3" t="inlineStr">
+      <c r="K10" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L8" s="3" t="inlineStr">
-[...127 lines deleted...]
-      </c>
       <c r="L10" s="3" t="inlineStr">
         <is>
-          <t>487,000</t>
+          <t>506,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B11" s="4" t="inlineStr">
         <is>
-          <t>133호1900</t>
+          <t>133호1924</t>
         </is>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTe Iconic (블랙 인조가죽시트
-)</t>
+          <t>디 올뉴코나 가솔린 1.6 터보 2WD H-PICK</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>BOSE® 서라운드 사운드 시스템 (서브 우퍼
- 포함 9스피커)</t>
+          <t>하이패스, 빌트인 캠 2 &amp; 증강현실 내비게이
+션, 내비게이션</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
-          <t>클라우드 펄</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H11" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I11" s="3" t="inlineStr">
         <is>
-          <t>30KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>487,000</t>
+          <t>547,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B12" s="4" t="inlineStr">
         <is>
-          <t>102호6007</t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디 엣지 스마트스트림 가솔린 1.6 터보 익스클
-루시브(네이비투톤 시트)</t>
+          <t>기아 레이 가솔린 1.0 프레스티지</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>빌트인 캠2</t>
+          <t>스타일, 8인치내비게이션, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
-          <t>세레니티 화이트 펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G12" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H12" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I12" s="3" t="inlineStr">
         <is>
           <t>30KM</t>
         </is>
       </c>
       <c r="J12" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>517,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>473,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K14" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L14" s="3" t="inlineStr">
+        <is>
+          <t>451,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B15" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t>K5 가솔린 2.0 베스트 셀렉션</t>
+        </is>
+      </c>
+      <c r="D15" s="4"/>
+      <c r="E15" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F15" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G15" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H15" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I15" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
+      <c r="J15" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K15" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>627,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K14" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K16" s="3" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L16" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>594,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>572,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
-      <c r="A18" s="3"/>
-[...7 lines deleted...]
-      <c r="I18" s="3"/>
+      <c r="A18" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B18" s="4" t="inlineStr">
+        <is>
+          <t>109하8231</t>
+        </is>
+      </c>
+      <c r="C18" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D18" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2 &amp; 증강현실내비게이션</t>
+        </is>
+      </c>
+      <c r="E18" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F18" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G18" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H18" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I18" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>371</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
           <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A20" s="3"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>284</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="inlineStr">
+        <is>
+          <t>109하8354</t>
+        </is>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 스마트</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>하이패스, 15인치 알로이 휠&amp;타이어</t>
+        </is>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F22" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G22" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J22" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K21" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K23" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="3"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="4"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K23" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E24" s="3" t="inlineStr">
+      <c r="K24" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L24" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B25" s="4" t="inlineStr">
+        <is>
+          <t>151호2230</t>
+        </is>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1, 파킹어시스트</t>
+        </is>
+      </c>
+      <c r="E25" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F24" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G24" s="3" t="inlineStr">
+      <c r="F25" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G25" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H24" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I25" s="3"/>
+      <c r="H25" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I25" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J25" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>1,090,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="3" t="inlineStr">
+      <c r="A27" s="3"/>
+      <c r="B27" s="4"/>
+      <c r="C27" s="4"/>
+      <c r="D27" s="4"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K27" s="3" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="L27" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
-      <c r="B27" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E27" s="3" t="inlineStr">
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t>151호2232 /
+ 2233</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1, 파킹어시스트</t>
+        </is>
+      </c>
+      <c r="E28" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F27" s="3" t="inlineStr">
+      <c r="F28" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G27" s="3" t="inlineStr">
+      <c r="G28" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H27" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I27" s="3" t="inlineStr">
+      <c r="H28" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I28" s="3" t="inlineStr">
         <is>
           <t>20KM</t>
         </is>
       </c>
-      <c r="J27" s="3" t="inlineStr">
+      <c r="J28" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K28" s="3" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="L28" s="3" t="inlineStr">
+        <is>
+          <t>1,080,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="3"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K27" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>1,590,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>1,490,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B31" s="4" t="inlineStr">
         <is>
-          <t>151호1490 1
-491 1492</t>
+          <t>151호2249</t>
         </is>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>익스테리어디자인</t>
+          <t>파노라마선루프, 파킹어시스트, 현대스마트센스1</t>
         </is>
       </c>
       <c r="E31" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G31" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H31" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I31" s="3" t="inlineStr">
         <is>
           <t>20KM</t>
         </is>
       </c>
       <c r="J31" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>1,120,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B34" s="4" t="inlineStr">
         <is>
-          <t>151호1487</t>
+          <t>142호2726</t>
         </is>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K8 2.5 GDI 노블레스 라이트 베스트 셀렉션</t>
+          <t>더 뉴 모닝 (JA) 프레스티지</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>투톤휠(브라운/베이지)-드라이브와이즈, 스마트
-커넥트</t>
+          <t>내비게이션</t>
         </is>
       </c>
       <c r="E34" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H34" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I34" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>38KM</t>
         </is>
       </c>
       <c r="J34" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B37" s="4" t="inlineStr">
         <is>
-          <t>151호2202 /
- 2203</t>
+          <t>151호 2279 
+/ 2280 / 2
+281</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴셀토스 1.6 가솔린 터보 2WD 프레스티지 그
-레이시트</t>
+          <t>더 뉴 아반떼 (CN7) 1.6 인스퍼레이션</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>컴포트, 기본형-12.3인치 클러스터, 드라이
-브와이즈</t>
+          <t>선루프			 			</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I37" s="3" t="inlineStr">
         <is>
           <t>20KM</t>
         </is>
       </c>
       <c r="J37" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
-          <t>GD</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B40" s="4" t="inlineStr">
         <is>
-          <t>109허7001</t>
+          <t>151호 2283 
+/ 2284 / 2
+285</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>뉴 G80 가솔린 3.5 터보 2WD 기본형</t>
+          <t>더 뉴 아반떼 (CN7) 1.6 인스퍼레이션</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스 패키지, 2열 컴포트 패키지, 파퓰
-러 패키지Ⅰ</t>
+          <t>선루프			 			</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>그레이펄</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
-          <t>26년02월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I40" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="3"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>1,750,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>1,800,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
-          <t>GD</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B43" s="4" t="inlineStr">
         <is>
-          <t>109하7016,8
-219</t>
+          <t>142호2729</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>더 뉴기아 레이 2인승 밴 프레스티지 스페셜</t>
+          <t>베뉴 1.6 프리미엄</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>기본형</t>
+          <t> PREMIUM 원톤</t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I43" s="3" t="inlineStr">
         <is>
           <t>10KM</t>
         </is>
       </c>
       <c r="J43" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K44" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L44" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B45" s="4" t="inlineStr">
+        <is>
+          <t>142호2739</t>
+        </is>
+      </c>
+      <c r="C45" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 K5 3세대 2.0 프레스티지</t>
+        </is>
+      </c>
+      <c r="D45" s="4" t="inlineStr">
+        <is>
+          <t>K5 자가용 GSL 2.0 프레스티지 7 26
+MY</t>
+        </is>
+      </c>
+      <c r="E45" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F45" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G45" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H45" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I45" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J45" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K44" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E46" s="3" t="inlineStr">
+      <c r="A46" s="3"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K46" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L46" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B47" s="4" t="inlineStr">
+        <is>
+          <t>109허7001</t>
+        </is>
+      </c>
+      <c r="C47" s="4" t="inlineStr">
+        <is>
+          <t>뉴 G80 가솔린 3.5 터보 2WD 기본형</t>
+        </is>
+      </c>
+      <c r="D47" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스 패키지, 2열 컴포트 패키지, 파퓰
+러 패키지Ⅰ</t>
+        </is>
+      </c>
+      <c r="E47" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F46" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G46" s="3" t="inlineStr">
+      <c r="F47" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G47" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H46" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I46" s="3" t="inlineStr">
+      <c r="H47" s="3" t="inlineStr">
+        <is>
+          <t>26년02월</t>
+        </is>
+      </c>
+      <c r="I47" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
-      <c r="J46" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K49" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L49" s="3" t="inlineStr">
+        <is>
+          <t>1,800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B50" s="4" t="inlineStr">
+        <is>
+          <t>109하7016,8
+219</t>
+        </is>
+      </c>
+      <c r="C50" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴기아 레이 2인승 밴 프레스티지 스페셜</t>
+        </is>
+      </c>
+      <c r="D50" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E50" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F50" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G50" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H50" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I50" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J50" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K50" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L50" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="3"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="D51" s="4"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="3"/>
+      <c r="I51" s="3"/>
+      <c r="J51" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K49" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L52" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>HU1</t>
+        </is>
+      </c>
+      <c r="B53" s="4" t="inlineStr">
+        <is>
+          <t>133하7539/7
+541</t>
+        </is>
+      </c>
+      <c r="C53" s="4" t="inlineStr">
+        <is>
+          <t>아르카나1.6 Gte 아이코닉 2WD_브라운시트</t>
+        </is>
+      </c>
+      <c r="D53" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션,핸들열선,통풍시트,전동시트</t>
+        </is>
+      </c>
+      <c r="E53" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F53" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G53" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H53" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I53" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J53" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K53" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L52" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>515,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>535,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>555,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="A56" s="3"/>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
       <c r="D56" s="4"/>
-      <c r="E56" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>575,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L57" s="3" t="inlineStr">
+        <is>
+          <t>595,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>HU1</t>
+        </is>
+      </c>
+      <c r="B58" s="4" t="inlineStr">
+        <is>
+          <t>133하7544</t>
+        </is>
+      </c>
+      <c r="C58" s="4" t="inlineStr">
+        <is>
+          <t>그랑콜레오스 2.0 터보 아이코닉 2WD</t>
+        </is>
+      </c>
+      <c r="D58" s="4" t="inlineStr">
+        <is>
+          <t>AR-HUD,프레임리스룸미러,프리미엄사운드,엑
+티스노이즈캔슬레이션</t>
+        </is>
+      </c>
+      <c r="E58" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F58" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G58" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H58" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I58" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J58" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L57" s="3" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="3"/>
       <c r="F59" s="3"/>
       <c r="G59" s="3"/>
       <c r="H59" s="3"/>
       <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A61" s="3"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
       <c r="D61" s="4"/>
-      <c r="E61" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
       <c r="J61" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K62" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L62" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B63" s="4" t="inlineStr">
+        <is>
+          <t>142호6700 </t>
+        </is>
+      </c>
+      <c r="C63" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지</t>
+        </is>
+      </c>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E63" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F63" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G63" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H63" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I63" s="3" t="inlineStr">
+        <is>
+          <t>100KM</t>
+        </is>
+      </c>
+      <c r="J63" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K62" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="3"/>
       <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K65" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L65" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="3"/>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
+      <c r="D66" s="4"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+      <c r="I66" s="3"/>
+      <c r="J66" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K65" s="3" t="inlineStr">
-[...28 lines deleted...]
-      <c r="E66" s="3" t="inlineStr">
+      <c r="K66" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L66" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B67" s="4" t="inlineStr">
+        <is>
+          <t>109호7946/7
+948/7949/7
+950</t>
+        </is>
+      </c>
+      <c r="C67" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D67" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E67" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F66" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G66" s="3" t="inlineStr">
+      <c r="F67" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G67" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H66" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J66" s="3" t="inlineStr">
+      <c r="H67" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I67" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
+      <c r="J67" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K66" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3"/>
       <c r="B68" s="4"/>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="J68" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K68" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3"/>
       <c r="B69" s="4"/>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K70" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L70" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="3"/>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="D71" s="4"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3"/>
+      <c r="I71" s="3"/>
+      <c r="J71" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K70" s="3" t="inlineStr">
+      <c r="K71" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L71" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B72" s="4" t="inlineStr">
+        <is>
+          <t>116호7802</t>
+        </is>
+      </c>
+      <c r="C72" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D72" s="4"/>
+      <c r="E72" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F72" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G72" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H72" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I72" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J72" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K72" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
-      <c r="L70" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3"/>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K73" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3"/>
       <c r="B74" s="4"/>
       <c r="C74" s="4"/>
       <c r="D74" s="4"/>
       <c r="E74" s="3"/>
       <c r="F74" s="3"/>
       <c r="G74" s="3"/>
       <c r="H74" s="3"/>
       <c r="I74" s="3"/>
       <c r="J74" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K75" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L75" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="3"/>
+      <c r="B76" s="4"/>
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
+      <c r="I76" s="3"/>
+      <c r="J76" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K75" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A76" s="3" t="inlineStr">
+      <c r="K76" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L76" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B76" s="4" t="inlineStr">
-[...11 lines deleted...]
-      <c r="E76" s="3" t="inlineStr">
+      <c r="B77" s="4" t="inlineStr">
+        <is>
+          <t>116호8047</t>
+        </is>
+      </c>
+      <c r="C77" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D77" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠&amp;타이어2, 익스테리어디자인</t>
+        </is>
+      </c>
+      <c r="E77" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F76" s="3" t="inlineStr">
+      <c r="F77" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G76" s="3" t="inlineStr">
+      <c r="G77" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H76" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J76" s="3" t="inlineStr">
+      <c r="H77" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I77" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
+      <c r="J77" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K76" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="J78" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K78" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3"/>
       <c r="B79" s="4"/>
       <c r="C79" s="4"/>
       <c r="D79" s="4"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>585,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3"/>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K80" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L80" s="3" t="inlineStr">
+        <is>
+          <t>565,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="3"/>
+      <c r="B81" s="4"/>
+      <c r="C81" s="4"/>
+      <c r="D81" s="4"/>
+      <c r="E81" s="3"/>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
+      <c r="H81" s="3"/>
+      <c r="I81" s="3"/>
+      <c r="J81" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K80" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A81" s="3" t="inlineStr">
+      <c r="K81" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L81" s="3" t="inlineStr">
+        <is>
+          <t>545,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B81" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E81" s="3" t="inlineStr">
+      <c r="B82" s="4" t="inlineStr">
+        <is>
+          <t>116호7969</t>
+        </is>
+      </c>
+      <c r="C82" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D82" s="4"/>
+      <c r="E82" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F81" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G81" s="3" t="inlineStr">
+      <c r="F82" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G82" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H81" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I81" s="3" t="inlineStr">
+      <c r="H82" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I82" s="3" t="inlineStr">
         <is>
           <t>9KM</t>
         </is>
       </c>
-      <c r="J81" s="3" t="inlineStr">
+      <c r="J82" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K81" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3"/>
       <c r="B84" s="4"/>
       <c r="C84" s="4"/>
       <c r="D84" s="4"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K84" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L84" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3"/>
       <c r="B85" s="4"/>
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K85" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L85" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="3"/>
+      <c r="B86" s="4"/>
+      <c r="C86" s="4"/>
+      <c r="D86" s="4"/>
+      <c r="E86" s="3"/>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
+      <c r="H86" s="3"/>
+      <c r="I86" s="3"/>
+      <c r="J86" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K85" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A86" s="3" t="inlineStr">
+      <c r="K86" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L86" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B86" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E86" s="3" t="inlineStr">
+      <c r="B87" s="4" t="inlineStr">
+        <is>
+          <t>116호7741</t>
+        </is>
+      </c>
+      <c r="C87" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D87" s="4"/>
+      <c r="E87" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F86" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G86" s="3" t="inlineStr">
+      <c r="F87" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G87" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H86" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J86" s="3" t="inlineStr">
+      <c r="H87" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I87" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
+      <c r="J87" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K86" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K87" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L87" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3"/>
       <c r="B88" s="4"/>
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K88" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L88" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3"/>
       <c r="B89" s="4"/>
       <c r="C89" s="4"/>
       <c r="D89" s="4"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3"/>
       <c r="B90" s="4"/>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K90" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L90" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="3"/>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
+      <c r="D91" s="4"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3"/>
+      <c r="I91" s="3"/>
+      <c r="J91" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K90" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A91" s="3" t="inlineStr">
+      <c r="K91" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L91" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B91" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E91" s="3" t="inlineStr">
+      <c r="B92" s="4" t="inlineStr">
+        <is>
+          <t>116호7528/7
+529</t>
+        </is>
+      </c>
+      <c r="C92" s="4" t="inlineStr">
+        <is>
+          <t>토레스 1.5T 블랙엣지 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D92" s="4" t="inlineStr">
+        <is>
+          <t>어라운드뷰시스템</t>
+        </is>
+      </c>
+      <c r="E92" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F91" s="3" t="inlineStr">
+      <c r="F92" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G91" s="3" t="inlineStr">
+      <c r="G92" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H91" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J91" s="3" t="inlineStr">
+      <c r="H92" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I92" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J92" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K91" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K92" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L92" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K93" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L93" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3"/>
       <c r="B94" s="4"/>
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K94" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3"/>
       <c r="B95" s="4"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K95" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L95" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="3"/>
+      <c r="B96" s="4"/>
+      <c r="C96" s="4"/>
+      <c r="D96" s="4"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K95" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A96" s="3" t="inlineStr">
+      <c r="K96" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L96" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B96" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E96" s="3" t="inlineStr">
+      <c r="B97" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C97" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 1.6T 프레스티지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D97" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E97" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F96" s="3" t="inlineStr">
+      <c r="F97" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G96" s="3" t="inlineStr">
+      <c r="G97" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H96" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J96" s="3" t="inlineStr">
+      <c r="H97" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I97" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J97" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K96" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="J98" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K98" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L98" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3"/>
       <c r="B99" s="4"/>
       <c r="C99" s="4"/>
       <c r="D99" s="4"/>
       <c r="E99" s="3"/>
       <c r="F99" s="3"/>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="J99" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3"/>
       <c r="B100" s="4"/>
       <c r="C100" s="4"/>
       <c r="D100" s="4"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="J100" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K100" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L100" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="3"/>
+      <c r="B101" s="4"/>
+      <c r="C101" s="4"/>
+      <c r="D101" s="4"/>
+      <c r="E101" s="3"/>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
+      <c r="H101" s="3"/>
+      <c r="I101" s="3"/>
+      <c r="J101" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K100" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A101" s="3" t="inlineStr">
+      <c r="K101" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L101" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B101" s="4" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E101" s="3" t="inlineStr">
+      <c r="B102" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C102" s="4" t="inlineStr">
+        <is>
+          <t>스포티지 1.6T 프레스티지 그래비티그레이 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D102" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E102" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F101" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G101" s="3" t="inlineStr">
+      <c r="F102" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G102" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H101" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J101" s="3" t="inlineStr">
+      <c r="H102" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I102" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J102" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K101" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K102" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L102" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3"/>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3"/>
       <c r="B104" s="4"/>
       <c r="C104" s="4"/>
       <c r="D104" s="4"/>
       <c r="E104" s="3"/>
       <c r="F104" s="3"/>
       <c r="G104" s="3"/>
       <c r="H104" s="3"/>
       <c r="I104" s="3"/>
       <c r="J104" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3"/>
       <c r="B105" s="4"/>
       <c r="C105" s="4"/>
       <c r="D105" s="4"/>
       <c r="E105" s="3"/>
       <c r="F105" s="3"/>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="J105" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K105" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L105" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="3"/>
+      <c r="B106" s="4"/>
+      <c r="C106" s="4"/>
+      <c r="D106" s="4"/>
+      <c r="E106" s="3"/>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
+      <c r="H106" s="3"/>
+      <c r="I106" s="3"/>
+      <c r="J106" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K105" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A106" s="3" t="inlineStr">
+      <c r="K106" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L106" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B106" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E106" s="3" t="inlineStr">
+      <c r="B107" s="4" t="inlineStr">
+        <is>
+          <t>116호 8005 
+/ 8006 / 8
+007 / 8008
+ / 8009</t>
+        </is>
+      </c>
+      <c r="C107" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 어반그레이 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D107" s="4"/>
+      <c r="E107" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F106" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G106" s="3" t="inlineStr">
+      <c r="F107" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G107" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H106" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J106" s="3" t="inlineStr">
+      <c r="H107" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I107" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J107" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K106" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3"/>
       <c r="B108" s="4"/>
       <c r="C108" s="4"/>
       <c r="D108" s="4"/>
       <c r="E108" s="3"/>
       <c r="F108" s="3"/>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="J108" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K108" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3"/>
       <c r="B109" s="4"/>
       <c r="C109" s="4"/>
       <c r="D109" s="4"/>
       <c r="E109" s="3"/>
       <c r="F109" s="3"/>
       <c r="G109" s="3"/>
       <c r="H109" s="3"/>
       <c r="I109" s="3"/>
       <c r="J109" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3"/>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K110" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L110" s="3" t="inlineStr">
+        <is>
+          <t>519,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="3"/>
+      <c r="B111" s="4"/>
+      <c r="C111" s="4"/>
+      <c r="D111" s="4"/>
+      <c r="E111" s="3"/>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
+      <c r="J111" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K110" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A111" s="3" t="inlineStr">
+      <c r="K111" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L111" s="3" t="inlineStr">
+        <is>
+          <t>499,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B111" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E111" s="3" t="inlineStr">
+      <c r="B112" s="4" t="inlineStr">
+        <is>
+          <t>116호7912</t>
+        </is>
+      </c>
+      <c r="C112" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D112" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E112" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F111" s="3" t="inlineStr">
+      <c r="F112" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G111" s="3" t="inlineStr">
+      <c r="G112" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H111" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J111" s="3" t="inlineStr">
+      <c r="H112" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I112" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J112" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K111" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K112" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L112" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3"/>
       <c r="B113" s="4"/>
       <c r="C113" s="4"/>
       <c r="D113" s="4"/>
       <c r="E113" s="3"/>
       <c r="F113" s="3"/>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="J113" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3"/>
       <c r="B114" s="4"/>
       <c r="C114" s="4"/>
       <c r="D114" s="4"/>
       <c r="E114" s="3"/>
       <c r="F114" s="3"/>
       <c r="G114" s="3"/>
       <c r="H114" s="3"/>
       <c r="I114" s="3"/>
       <c r="J114" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3"/>
       <c r="B115" s="4"/>
       <c r="C115" s="4"/>
       <c r="D115" s="4"/>
       <c r="E115" s="3"/>
       <c r="F115" s="3"/>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="J115" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K115" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L115" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
+      <c r="A116" s="3"/>
+      <c r="B116" s="4"/>
+      <c r="C116" s="4"/>
+      <c r="D116" s="4"/>
+      <c r="E116" s="3"/>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
+      <c r="H116" s="3"/>
+      <c r="I116" s="3"/>
+      <c r="J116" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K115" s="3" t="inlineStr">
+      <c r="K116" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L116" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
+      <c r="A117" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B117" s="4" t="inlineStr">
+        <is>
+          <t>116호7826 /
+ 7827</t>
+        </is>
+      </c>
+      <c r="C117" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.5 아너스 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D117" s="4"/>
+      <c r="E117" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F117" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G117" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H117" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I117" s="3" t="inlineStr">
+        <is>
+          <t>14KM</t>
+        </is>
+      </c>
+      <c r="J117" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K117" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L115" s="3" t="inlineStr">
-[...83 lines deleted...]
-      </c>
       <c r="L117" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>1,030,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3"/>
       <c r="B118" s="4"/>
       <c r="C118" s="4"/>
       <c r="D118" s="4"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K118" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L118" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3"/>
       <c r="B119" s="4"/>
       <c r="C119" s="4"/>
       <c r="D119" s="4"/>
       <c r="E119" s="3"/>
       <c r="F119" s="3"/>
       <c r="G119" s="3"/>
       <c r="H119" s="3"/>
       <c r="I119" s="3"/>
       <c r="J119" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K119" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L119" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3"/>
       <c r="B120" s="4"/>
       <c r="C120" s="4"/>
       <c r="D120" s="4"/>
       <c r="E120" s="3"/>
       <c r="F120" s="3"/>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="J120" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K120" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L120" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
+      <c r="A121" s="3"/>
+      <c r="B121" s="4"/>
+      <c r="C121" s="4"/>
+      <c r="D121" s="4"/>
+      <c r="E121" s="3"/>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
+      <c r="H121" s="3"/>
+      <c r="I121" s="3"/>
+      <c r="J121" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K120" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A121" s="3" t="inlineStr">
+      <c r="K121" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L121" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B121" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E121" s="3" t="inlineStr">
+      <c r="B122" s="4" t="inlineStr">
+        <is>
+          <t>116호7692</t>
+        </is>
+      </c>
+      <c r="C122" s="4" t="inlineStr">
+        <is>
+          <t>토레스 1.5T T7</t>
+        </is>
+      </c>
+      <c r="D122" s="4"/>
+      <c r="E122" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F121" s="3" t="inlineStr">
+      <c r="F122" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G121" s="3" t="inlineStr">
+      <c r="G122" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H121" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J121" s="3" t="inlineStr">
+      <c r="H122" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I122" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J122" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K121" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K122" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L122" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>705,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3"/>
       <c r="B123" s="4"/>
       <c r="C123" s="4"/>
       <c r="D123" s="4"/>
       <c r="E123" s="3"/>
       <c r="F123" s="3"/>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="J123" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L123" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3"/>
       <c r="B124" s="4"/>
       <c r="C124" s="4"/>
       <c r="D124" s="4"/>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="J124" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K124" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L124" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3"/>
       <c r="B125" s="4"/>
       <c r="C125" s="4"/>
       <c r="D125" s="4"/>
       <c r="E125" s="3"/>
       <c r="F125" s="3"/>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="J125" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K125" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L125" s="3" t="inlineStr">
+        <is>
+          <t>645,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
+      <c r="A126" s="3"/>
+      <c r="B126" s="4"/>
+      <c r="C126" s="4"/>
+      <c r="D126" s="4"/>
+      <c r="E126" s="3"/>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
+      <c r="H126" s="3"/>
+      <c r="I126" s="3"/>
+      <c r="J126" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K125" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A126" s="3" t="inlineStr">
+      <c r="K126" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L126" s="3" t="inlineStr">
+        <is>
+          <t>625,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B126" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E126" s="3" t="inlineStr">
+      <c r="B127" s="4" t="inlineStr">
+        <is>
+          <t>116호7757</t>
+        </is>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 트렌디  (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>16인치휠, 컴포트, 컨비니언스, 내비게이션,
+ 버튼스마트키, 스타일</t>
+        </is>
+      </c>
+      <c r="E127" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F126" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G126" s="3" t="inlineStr">
+      <c r="F127" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G127" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H126" s="3" t="inlineStr">
+      <c r="H127" s="3" t="inlineStr">
         <is>
           <t>26년05월</t>
         </is>
       </c>
-      <c r="I126" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J126" s="3" t="inlineStr">
+      <c r="I127" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J127" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K126" s="3" t="inlineStr">
+      <c r="K127" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L126" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L127" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3"/>
       <c r="B128" s="4"/>
       <c r="C128" s="4"/>
       <c r="D128" s="4"/>
       <c r="E128" s="3"/>
       <c r="F128" s="3"/>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="J128" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L128" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3"/>
       <c r="B129" s="4"/>
       <c r="C129" s="4"/>
       <c r="D129" s="4"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3"/>
       <c r="B130" s="4"/>
       <c r="C130" s="4"/>
       <c r="D130" s="4"/>
       <c r="E130" s="3"/>
       <c r="F130" s="3"/>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="J130" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K130" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K130" s="3" t="inlineStr">
+      <c r="L130" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="3"/>
+      <c r="B131" s="4"/>
+      <c r="C131" s="4"/>
+      <c r="D131" s="4"/>
+      <c r="E131" s="3"/>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
+      <c r="H131" s="3"/>
+      <c r="I131" s="3"/>
+      <c r="J131" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L130" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A131" s="3" t="inlineStr">
+      <c r="K131" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L131" s="3" t="inlineStr">
+        <is>
+          <t>400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
+      <c r="A132" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B131" s="4" t="inlineStr">
-[...12 lines deleted...]
-      <c r="E131" s="3" t="inlineStr">
+      <c r="B132" s="4" t="inlineStr">
+        <is>
+          <t>116호7761</t>
+        </is>
+      </c>
+      <c r="C132" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 트렌디 밀키베이지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D132" s="4" t="inlineStr">
+        <is>
+          <t>16인치휠 컴포트 컨비니언스 내비 버튼스마트키
+ 스타일</t>
+        </is>
+      </c>
+      <c r="E132" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F131" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G131" s="3" t="inlineStr">
+      <c r="F132" s="3" t="inlineStr">
+        <is>
+          <t>베이지</t>
+        </is>
+      </c>
+      <c r="G132" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H131" s="3" t="inlineStr">
+      <c r="H132" s="3" t="inlineStr">
         <is>
           <t>26년05월</t>
         </is>
       </c>
-      <c r="I131" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J131" s="3" t="inlineStr">
+      <c r="I132" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J132" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K131" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K132" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L132" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3"/>
       <c r="B133" s="4"/>
       <c r="C133" s="4"/>
       <c r="D133" s="4"/>
       <c r="E133" s="3"/>
       <c r="F133" s="3"/>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="J133" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K133" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L133" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3"/>
       <c r="B134" s="4"/>
       <c r="C134" s="4"/>
       <c r="D134" s="4"/>
       <c r="E134" s="3"/>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="J134" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K134" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L134" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3"/>
       <c r="B135" s="4"/>
       <c r="C135" s="4"/>
       <c r="D135" s="4"/>
       <c r="E135" s="3"/>
       <c r="F135" s="3"/>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="J135" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K135" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K135" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L135" s="3" t="inlineStr">
         <is>
-          <t>515,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
-      <c r="A136" s="3" t="inlineStr">
+      <c r="A136" s="3"/>
+      <c r="B136" s="4"/>
+      <c r="C136" s="4"/>
+      <c r="D136" s="4"/>
+      <c r="E136" s="3"/>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
+      <c r="H136" s="3"/>
+      <c r="I136" s="3"/>
+      <c r="J136" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K136" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L136" s="3" t="inlineStr">
+        <is>
+          <t>400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B136" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E136" s="3" t="inlineStr">
+      <c r="B137" s="4" t="inlineStr">
+        <is>
+          <t>116호7926</t>
+        </is>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>트레일블레이저 1.35 프리미어</t>
+        </is>
+      </c>
+      <c r="D137" s="4"/>
+      <c r="E137" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F136" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G136" s="3" t="inlineStr">
+      <c r="F137" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G137" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H136" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J136" s="3" t="inlineStr">
+      <c r="H137" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I137" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J137" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K136" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K137" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3"/>
       <c r="B138" s="4"/>
       <c r="C138" s="4"/>
       <c r="D138" s="4"/>
       <c r="E138" s="3"/>
       <c r="F138" s="3"/>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="J138" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K138" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L138" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3"/>
       <c r="B139" s="4"/>
       <c r="C139" s="4"/>
       <c r="D139" s="4"/>
       <c r="E139" s="3"/>
       <c r="F139" s="3"/>
       <c r="G139" s="3"/>
       <c r="H139" s="3"/>
       <c r="I139" s="3"/>
       <c r="J139" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K139" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L139" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3"/>
       <c r="B140" s="4"/>
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="3"/>
       <c r="F140" s="3"/>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="J140" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K140" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K140" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L140" s="3" t="inlineStr">
         <is>
-          <t>515,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
-      <c r="A141" s="3" t="inlineStr">
+      <c r="A141" s="3"/>
+      <c r="B141" s="4"/>
+      <c r="C141" s="4"/>
+      <c r="D141" s="4"/>
+      <c r="E141" s="3"/>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
+      <c r="H141" s="3"/>
+      <c r="I141" s="3"/>
+      <c r="J141" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K141" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L141" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B141" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E141" s="3" t="inlineStr">
+      <c r="B142" s="4" t="inlineStr">
+        <is>
+          <t>116호7558</t>
+        </is>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>카멜베이지투톤퀄팅인테리어, 딥컨트롤 패키지</t>
+        </is>
+      </c>
+      <c r="E142" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F141" s="3" t="inlineStr">
+      <c r="F142" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G141" s="3" t="inlineStr">
+      <c r="G142" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H141" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J141" s="3" t="inlineStr">
+      <c r="H142" s="3" t="inlineStr">
+        <is>
+          <t>26년02월</t>
+        </is>
+      </c>
+      <c r="I142" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J142" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K141" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K142" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L142" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3"/>
       <c r="B143" s="4"/>
       <c r="C143" s="4"/>
       <c r="D143" s="4"/>
       <c r="E143" s="3"/>
       <c r="F143" s="3"/>
       <c r="G143" s="3"/>
       <c r="H143" s="3"/>
       <c r="I143" s="3"/>
       <c r="J143" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3"/>
       <c r="B144" s="4"/>
       <c r="C144" s="4"/>
       <c r="D144" s="4"/>
       <c r="E144" s="3"/>
       <c r="F144" s="3"/>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="J144" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K144" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L144" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3"/>
       <c r="B145" s="4"/>
       <c r="C145" s="4"/>
       <c r="D145" s="4"/>
       <c r="E145" s="3"/>
       <c r="F145" s="3"/>
       <c r="G145" s="3"/>
       <c r="H145" s="3"/>
       <c r="I145" s="3"/>
       <c r="J145" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K145" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L145" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="3"/>
+      <c r="B146" s="4"/>
+      <c r="C146" s="4"/>
+      <c r="D146" s="4"/>
+      <c r="E146" s="3"/>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
+      <c r="H146" s="3"/>
+      <c r="I146" s="3"/>
+      <c r="J146" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K145" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A146" s="3" t="inlineStr">
+      <c r="K146" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L146" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B146" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E146" s="3" t="inlineStr">
+      <c r="B147" s="4" t="inlineStr">
+        <is>
+          <t>116호7611 /
+ 7769 / 77
+70</t>
+        </is>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 베스트 셀렉션 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D147" s="4"/>
+      <c r="E147" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F146" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G146" s="3" t="inlineStr">
+      <c r="F147" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G147" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H146" s="3" t="inlineStr">
+      <c r="H147" s="3" t="inlineStr">
         <is>
           <t>26년04월</t>
         </is>
       </c>
-      <c r="I146" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J146" s="3" t="inlineStr">
+      <c r="I147" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J147" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K146" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K147" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L147" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3"/>
       <c r="B148" s="4"/>
       <c r="C148" s="4"/>
       <c r="D148" s="4"/>
       <c r="E148" s="3"/>
       <c r="F148" s="3"/>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="J148" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K148" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L148" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3"/>
       <c r="B149" s="4"/>
       <c r="C149" s="4"/>
       <c r="D149" s="4"/>
       <c r="E149" s="3"/>
       <c r="F149" s="3"/>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="J149" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K149" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L149" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3"/>
       <c r="B150" s="4"/>
       <c r="C150" s="4"/>
       <c r="D150" s="4"/>
       <c r="E150" s="3"/>
       <c r="F150" s="3"/>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="J150" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K150" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L150" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="3"/>
+      <c r="B151" s="4"/>
+      <c r="C151" s="4"/>
+      <c r="D151" s="4"/>
+      <c r="E151" s="3"/>
+      <c r="F151" s="3"/>
+      <c r="G151" s="3"/>
+      <c r="H151" s="3"/>
+      <c r="I151" s="3"/>
+      <c r="J151" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K150" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A151" s="3" t="inlineStr">
+      <c r="K151" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L151" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
+      <c r="A152" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B151" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E151" s="3" t="inlineStr">
+      <c r="B152" s="4" t="inlineStr">
+        <is>
+          <t>116호7920/7
+921</t>
+        </is>
+      </c>
+      <c r="C152" s="4" t="inlineStr">
+        <is>
+          <t>토레스 1.5T T7</t>
+        </is>
+      </c>
+      <c r="D152" s="4"/>
+      <c r="E152" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F151" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G151" s="3" t="inlineStr">
+      <c r="F152" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G152" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H151" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J151" s="3" t="inlineStr">
+      <c r="H152" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I152" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J152" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K151" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L152" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>705,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3"/>
       <c r="B153" s="4"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="3"/>
       <c r="F153" s="3"/>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="J153" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K153" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L153" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3"/>
       <c r="B154" s="4"/>
       <c r="C154" s="4"/>
       <c r="D154" s="4"/>
       <c r="E154" s="3"/>
       <c r="F154" s="3"/>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="J154" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K154" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L154" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3"/>
       <c r="B155" s="4"/>
       <c r="C155" s="4"/>
       <c r="D155" s="4"/>
       <c r="E155" s="3"/>
       <c r="F155" s="3"/>
       <c r="G155" s="3"/>
       <c r="H155" s="3"/>
       <c r="I155" s="3"/>
       <c r="J155" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K155" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L155" s="3" t="inlineStr">
+        <is>
+          <t>645,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="3"/>
+      <c r="B156" s="4"/>
+      <c r="C156" s="4"/>
+      <c r="D156" s="4"/>
+      <c r="E156" s="3"/>
+      <c r="F156" s="3"/>
+      <c r="G156" s="3"/>
+      <c r="H156" s="3"/>
+      <c r="I156" s="3"/>
+      <c r="J156" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K155" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A156" s="3" t="inlineStr">
+      <c r="K156" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L156" s="3" t="inlineStr">
+        <is>
+          <t>625,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B156" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E156" s="3" t="inlineStr">
+      <c r="B157" s="4" t="inlineStr">
+        <is>
+          <t>116호7843</t>
+        </is>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (브라운시트
+)</t>
+        </is>
+      </c>
+      <c r="D157" s="4" t="inlineStr">
+        <is>
+          <t>카멜브라운시트, 어라운드뷰모니터+사각지대경보시
+스템+후방충돌경보시스템</t>
+        </is>
+      </c>
+      <c r="E157" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F156" s="3" t="inlineStr">
+      <c r="F157" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G156" s="3" t="inlineStr">
+      <c r="G157" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H156" s="3" t="inlineStr">
+      <c r="H157" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
-      <c r="I156" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J156" s="3" t="inlineStr">
+      <c r="I157" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J157" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K156" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K157" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L157" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>589,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3"/>
       <c r="B158" s="4"/>
       <c r="C158" s="4"/>
       <c r="D158" s="4"/>
       <c r="E158" s="3"/>
       <c r="F158" s="3"/>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="J158" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K158" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L158" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>569,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3"/>
       <c r="B159" s="4"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="3"/>
       <c r="F159" s="3"/>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="J159" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K159" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L159" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>549,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3"/>
       <c r="B160" s="4"/>
       <c r="C160" s="4"/>
       <c r="D160" s="4"/>
       <c r="E160" s="3"/>
       <c r="F160" s="3"/>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="J160" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K160" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L160" s="3" t="inlineStr">
+        <is>
+          <t>529,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="3"/>
+      <c r="B161" s="4"/>
+      <c r="C161" s="4"/>
+      <c r="D161" s="4"/>
+      <c r="E161" s="3"/>
+      <c r="F161" s="3"/>
+      <c r="G161" s="3"/>
+      <c r="H161" s="3"/>
+      <c r="I161" s="3"/>
+      <c r="J161" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K160" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A161" s="3" t="inlineStr">
+      <c r="K161" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L161" s="3" t="inlineStr">
+        <is>
+          <t>509,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B161" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E161" s="3" t="inlineStr">
+      <c r="B162" s="4" t="inlineStr">
+        <is>
+          <t>116호7848</t>
+        </is>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D162" s="4" t="inlineStr">
+        <is>
+          <t>어라운드뷰모니터+사각지대경보시스템+후방충돌경보
+시스템</t>
+        </is>
+      </c>
+      <c r="E162" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F161" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G161" s="3" t="inlineStr">
+      <c r="F162" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G162" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H161" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J161" s="3" t="inlineStr">
+      <c r="H162" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I162" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J162" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K161" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K162" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L162" s="3" t="inlineStr">
         <is>
-          <t>695,000</t>
+          <t>589,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3"/>
       <c r="B163" s="4"/>
       <c r="C163" s="4"/>
       <c r="D163" s="4"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K163" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L163" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>569,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3"/>
       <c r="B164" s="4"/>
       <c r="C164" s="4"/>
       <c r="D164" s="4"/>
       <c r="E164" s="3"/>
       <c r="F164" s="3"/>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="J164" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K164" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L164" s="3" t="inlineStr">
         <is>
-          <t>655,000</t>
+          <t>549,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3"/>
       <c r="B165" s="4"/>
       <c r="C165" s="4"/>
       <c r="D165" s="4"/>
       <c r="E165" s="3"/>
       <c r="F165" s="3"/>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="J165" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K165" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L165" s="3" t="inlineStr">
+        <is>
+          <t>529,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="3"/>
+      <c r="B166" s="4"/>
+      <c r="C166" s="4"/>
+      <c r="D166" s="4"/>
+      <c r="E166" s="3"/>
+      <c r="F166" s="3"/>
+      <c r="G166" s="3"/>
+      <c r="H166" s="3"/>
+      <c r="I166" s="3"/>
+      <c r="J166" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K165" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A166" s="3" t="inlineStr">
+      <c r="K166" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L166" s="3" t="inlineStr">
+        <is>
+          <t>509,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B166" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E166" s="3" t="inlineStr">
+      <c r="B167" s="4" t="inlineStr">
+        <is>
+          <t>116호7939</t>
+        </is>
+      </c>
+      <c r="C167" s="4" t="inlineStr">
+        <is>
+          <t>레이 밴 1.0 프레스티지스페셜 아스트로그레이(블랙시트
+)</t>
+        </is>
+      </c>
+      <c r="D167" s="4" t="inlineStr">
+        <is>
+          <t>컴포트, 내비게이션, 버튼시동팩</t>
+        </is>
+      </c>
+      <c r="E167" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F166" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G166" s="3" t="inlineStr">
+      <c r="F167" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G167" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H166" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I166" s="3" t="inlineStr">
+      <c r="H167" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I167" s="3" t="inlineStr">
         <is>
           <t>6KM</t>
         </is>
       </c>
-      <c r="J166" s="3" t="inlineStr">
+      <c r="J167" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K166" s="3" t="inlineStr">
+      <c r="K167" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L166" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L167" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3"/>
       <c r="B168" s="4"/>
       <c r="C168" s="4"/>
       <c r="D168" s="4"/>
       <c r="E168" s="3"/>
       <c r="F168" s="3"/>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="J168" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K168" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L168" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3"/>
       <c r="B169" s="4"/>
       <c r="C169" s="4"/>
       <c r="D169" s="4"/>
       <c r="E169" s="3"/>
       <c r="F169" s="3"/>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="J169" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K169" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3"/>
       <c r="B170" s="4"/>
       <c r="C170" s="4"/>
       <c r="D170" s="4"/>
       <c r="E170" s="3"/>
       <c r="F170" s="3"/>
       <c r="G170" s="3"/>
       <c r="H170" s="3"/>
       <c r="I170" s="3"/>
       <c r="J170" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K170" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L170" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="3"/>
+      <c r="B171" s="4"/>
+      <c r="C171" s="4"/>
+      <c r="D171" s="4"/>
+      <c r="E171" s="3"/>
+      <c r="F171" s="3"/>
+      <c r="G171" s="3"/>
+      <c r="H171" s="3"/>
+      <c r="I171" s="3"/>
+      <c r="J171" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K170" s="3" t="inlineStr">
+      <c r="K171" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L170" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A171" s="3" t="inlineStr">
+      <c r="L171" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B171" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E171" s="3" t="inlineStr">
+      <c r="B172" s="4" t="inlineStr">
+        <is>
+          <t>116호7972</t>
+        </is>
+      </c>
+      <c r="C172" s="4" t="inlineStr">
+        <is>
+          <t>레이 1.0 프레스티지 스모크블루(블랙시트)</t>
+        </is>
+      </c>
+      <c r="D172" s="4" t="inlineStr">
+        <is>
+          <t>스타일</t>
+        </is>
+      </c>
+      <c r="E172" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F171" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G171" s="3" t="inlineStr">
+      <c r="F172" s="3" t="inlineStr">
+        <is>
+          <t>블루</t>
+        </is>
+      </c>
+      <c r="G172" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H171" s="3" t="inlineStr">
+      <c r="H172" s="3" t="inlineStr">
         <is>
           <t>26년06월</t>
         </is>
       </c>
-      <c r="I171" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J171" s="3" t="inlineStr">
+      <c r="I172" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J172" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K171" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K172" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L172" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3"/>
       <c r="B173" s="4"/>
       <c r="C173" s="4"/>
       <c r="D173" s="4"/>
       <c r="E173" s="3"/>
       <c r="F173" s="3"/>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="J173" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K173" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L173" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3"/>
       <c r="B174" s="4"/>
       <c r="C174" s="4"/>
       <c r="D174" s="4"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="J174" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K174" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L174" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3"/>
       <c r="B175" s="4"/>
       <c r="C175" s="4"/>
       <c r="D175" s="4"/>
       <c r="E175" s="3"/>
       <c r="F175" s="3"/>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="J175" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K175" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K175" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
-      <c r="A176" s="3" t="inlineStr">
+      <c r="A176" s="3"/>
+      <c r="B176" s="4"/>
+      <c r="C176" s="4"/>
+      <c r="D176" s="4"/>
+      <c r="E176" s="3"/>
+      <c r="F176" s="3"/>
+      <c r="G176" s="3"/>
+      <c r="H176" s="3"/>
+      <c r="I176" s="3"/>
+      <c r="J176" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K176" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L176" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B176" s="4" t="inlineStr">
-[...12 lines deleted...]
-      <c r="E176" s="3" t="inlineStr">
+      <c r="B177" s="4" t="inlineStr">
+        <is>
+          <t>116호7976</t>
+        </is>
+      </c>
+      <c r="C177" s="4" t="inlineStr">
+        <is>
+          <t>레이 1.0 프레스티지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D177" s="4" t="inlineStr">
+        <is>
+          <t>스타일</t>
+        </is>
+      </c>
+      <c r="E177" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F176" s="3" t="inlineStr">
+      <c r="F177" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G176" s="3" t="inlineStr">
+      <c r="G177" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H176" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J176" s="3" t="inlineStr">
+      <c r="H177" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I177" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J177" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K176" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3"/>
       <c r="B178" s="4"/>
       <c r="C178" s="4"/>
       <c r="D178" s="4"/>
       <c r="E178" s="3"/>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="J178" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K178" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L178" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3"/>
       <c r="B179" s="4"/>
       <c r="C179" s="4"/>
       <c r="D179" s="4"/>
       <c r="E179" s="3"/>
       <c r="F179" s="3"/>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="J179" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K179" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L179" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3"/>
       <c r="B180" s="4"/>
       <c r="C180" s="4"/>
       <c r="D180" s="4"/>
       <c r="E180" s="3"/>
       <c r="F180" s="3"/>
       <c r="G180" s="3"/>
       <c r="H180" s="3"/>
       <c r="I180" s="3"/>
       <c r="J180" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K180" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K180" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
-      <c r="A181" s="3" t="inlineStr">
+      <c r="A181" s="3"/>
+      <c r="B181" s="4"/>
+      <c r="C181" s="4"/>
+      <c r="D181" s="4"/>
+      <c r="E181" s="3"/>
+      <c r="F181" s="3"/>
+      <c r="G181" s="3"/>
+      <c r="H181" s="3"/>
+      <c r="I181" s="3"/>
+      <c r="J181" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K181" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L181" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
+      <c r="A182" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B181" s="4" t="inlineStr">
-[...17 lines deleted...]
-      <c r="E181" s="3" t="inlineStr">
+      <c r="B182" s="4" t="inlineStr">
+        <is>
+          <t>116호7855</t>
+        </is>
+      </c>
+      <c r="C182" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2T 레드라인</t>
+        </is>
+      </c>
+      <c r="D182" s="4"/>
+      <c r="E182" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F181" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G181" s="3" t="inlineStr">
+      <c r="F182" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G182" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H181" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J181" s="3" t="inlineStr">
+      <c r="H182" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I182" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
+      <c r="J182" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K181" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K182" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L182" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3"/>
       <c r="B183" s="4"/>
       <c r="C183" s="4"/>
       <c r="D183" s="4"/>
       <c r="E183" s="3"/>
       <c r="F183" s="3"/>
       <c r="G183" s="3"/>
       <c r="H183" s="3"/>
       <c r="I183" s="3"/>
       <c r="J183" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K183" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L183" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3"/>
       <c r="B184" s="4"/>
       <c r="C184" s="4"/>
       <c r="D184" s="4"/>
       <c r="E184" s="3"/>
       <c r="F184" s="3"/>
       <c r="G184" s="3"/>
       <c r="H184" s="3"/>
       <c r="I184" s="3"/>
       <c r="J184" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K184" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L184" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3"/>
       <c r="B185" s="4"/>
       <c r="C185" s="4"/>
       <c r="D185" s="4"/>
       <c r="E185" s="3"/>
       <c r="F185" s="3"/>
       <c r="G185" s="3"/>
       <c r="H185" s="3"/>
       <c r="I185" s="3"/>
       <c r="J185" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K185" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L185" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="3"/>
+      <c r="B186" s="4"/>
+      <c r="C186" s="4"/>
+      <c r="D186" s="4"/>
+      <c r="E186" s="3"/>
+      <c r="F186" s="3"/>
+      <c r="G186" s="3"/>
+      <c r="H186" s="3"/>
+      <c r="I186" s="3"/>
+      <c r="J186" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K185" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A186" s="3" t="inlineStr">
+      <c r="K186" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L186" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
+      <c r="A187" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B186" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E186" s="3" t="inlineStr">
+      <c r="B187" s="4" t="inlineStr">
+        <is>
+          <t>116호7719</t>
+        </is>
+      </c>
+      <c r="C187" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D187" s="4" t="inlineStr">
+        <is>
+          <t>클라우드펄</t>
+        </is>
+      </c>
+      <c r="E187" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F186" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G186" s="3" t="inlineStr">
+      <c r="F187" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G187" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H186" s="3" t="inlineStr">
+      <c r="H187" s="3" t="inlineStr">
         <is>
           <t>26년05월</t>
         </is>
       </c>
-      <c r="I186" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J186" s="3" t="inlineStr">
+      <c r="I187" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J187" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K186" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L187" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3"/>
       <c r="B188" s="4"/>
       <c r="C188" s="4"/>
       <c r="D188" s="4"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="3"/>
       <c r="I188" s="3"/>
       <c r="J188" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K188" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L188" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3"/>
       <c r="B189" s="4"/>
       <c r="C189" s="4"/>
       <c r="D189" s="4"/>
       <c r="E189" s="3"/>
       <c r="F189" s="3"/>
       <c r="G189" s="3"/>
       <c r="H189" s="3"/>
       <c r="I189" s="3"/>
       <c r="J189" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K189" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L189" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3"/>
       <c r="B190" s="4"/>
       <c r="C190" s="4"/>
       <c r="D190" s="4"/>
       <c r="E190" s="3"/>
       <c r="F190" s="3"/>
       <c r="G190" s="3"/>
       <c r="H190" s="3"/>
       <c r="I190" s="3"/>
       <c r="J190" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K190" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L190" s="3" t="inlineStr">
+        <is>
+          <t>519,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
+      <c r="A191" s="3"/>
+      <c r="B191" s="4"/>
+      <c r="C191" s="4"/>
+      <c r="D191" s="4"/>
+      <c r="E191" s="3"/>
+      <c r="F191" s="3"/>
+      <c r="G191" s="3"/>
+      <c r="H191" s="3"/>
+      <c r="I191" s="3"/>
+      <c r="J191" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K190" s="3" t="inlineStr">
+      <c r="K191" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L191" s="3" t="inlineStr">
+        <is>
+          <t>499,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
+      <c r="A192" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B192" s="4" t="inlineStr">
+        <is>
+          <t>116호 7816</t>
+        </is>
+      </c>
+      <c r="C192" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 스마트 </t>
+        </is>
+      </c>
+      <c r="D192" s="4" t="inlineStr">
+        <is>
+          <t>15인치휠, 하이패스 </t>
+        </is>
+      </c>
+      <c r="E192" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F192" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G192" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H192" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I192" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J192" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K192" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L190" s="3" t="inlineStr">
-[...88 lines deleted...]
-      </c>
       <c r="L192" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3"/>
       <c r="B193" s="4"/>
       <c r="C193" s="4"/>
       <c r="D193" s="4"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L193" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3"/>
       <c r="B194" s="4"/>
       <c r="C194" s="4"/>
       <c r="D194" s="4"/>
       <c r="E194" s="3"/>
       <c r="F194" s="3"/>
       <c r="G194" s="3"/>
       <c r="H194" s="3"/>
       <c r="I194" s="3"/>
       <c r="J194" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K194" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L194" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3"/>
       <c r="B195" s="4"/>
       <c r="C195" s="4"/>
       <c r="D195" s="4"/>
       <c r="E195" s="3"/>
       <c r="F195" s="3"/>
       <c r="G195" s="3"/>
       <c r="H195" s="3"/>
       <c r="I195" s="3"/>
       <c r="J195" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K195" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K195" s="3" t="inlineStr">
+      <c r="L195" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="3"/>
+      <c r="B196" s="4"/>
+      <c r="C196" s="4"/>
+      <c r="D196" s="4"/>
+      <c r="E196" s="3"/>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
+      <c r="H196" s="3"/>
+      <c r="I196" s="3"/>
+      <c r="J196" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L195" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A196" s="3" t="inlineStr">
+      <c r="K196" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L196" s="3" t="inlineStr">
+        <is>
+          <t>460,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B196" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E196" s="3" t="inlineStr">
+      <c r="B197" s="4" t="inlineStr">
+        <is>
+          <t>116호 7738</t>
+        </is>
+      </c>
+      <c r="C197" s="4" t="inlineStr">
+        <is>
+          <t>트레일블레이저 1.35 프리미어</t>
+        </is>
+      </c>
+      <c r="D197" s="4"/>
+      <c r="E197" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F196" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G196" s="3" t="inlineStr">
+      <c r="F197" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G197" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H196" s="3" t="inlineStr">
+      <c r="H197" s="3" t="inlineStr">
         <is>
           <t>26년05월</t>
         </is>
       </c>
-      <c r="I196" s="3" t="inlineStr">
+      <c r="I197" s="3" t="inlineStr">
         <is>
           <t>5KM</t>
         </is>
       </c>
-      <c r="J196" s="3" t="inlineStr">
+      <c r="J197" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K196" s="3" t="inlineStr">
+      <c r="K197" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L196" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L197" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3"/>
       <c r="B198" s="4"/>
       <c r="C198" s="4"/>
       <c r="D198" s="4"/>
       <c r="E198" s="3"/>
       <c r="F198" s="3"/>
       <c r="G198" s="3"/>
       <c r="H198" s="3"/>
       <c r="I198" s="3"/>
       <c r="J198" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K198" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L198" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3"/>
       <c r="B199" s="4"/>
       <c r="C199" s="4"/>
       <c r="D199" s="4"/>
       <c r="E199" s="3"/>
       <c r="F199" s="3"/>
       <c r="G199" s="3"/>
       <c r="H199" s="3"/>
       <c r="I199" s="3"/>
       <c r="J199" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K199" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3"/>
       <c r="B200" s="4"/>
       <c r="C200" s="4"/>
       <c r="D200" s="4"/>
       <c r="E200" s="3"/>
       <c r="F200" s="3"/>
       <c r="G200" s="3"/>
       <c r="H200" s="3"/>
       <c r="I200" s="3"/>
       <c r="J200" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K200" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K200" s="3" t="inlineStr">
+      <c r="L200" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
+      <c r="A201" s="3"/>
+      <c r="B201" s="4"/>
+      <c r="C201" s="4"/>
+      <c r="D201" s="4"/>
+      <c r="E201" s="3"/>
+      <c r="F201" s="3"/>
+      <c r="G201" s="3"/>
+      <c r="H201" s="3"/>
+      <c r="I201" s="3"/>
+      <c r="J201" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L200" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A201" s="3" t="inlineStr">
+      <c r="K201" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L201" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
+      <c r="A202" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B201" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E201" s="3" t="inlineStr">
+      <c r="B202" s="4" t="inlineStr">
+        <is>
+          <t>116호7943</t>
+        </is>
+      </c>
+      <c r="C202" s="4" t="inlineStr">
+        <is>
+          <t>레이 밴 1.0 프레스티지스페셜 스모크블루(블랙시트)</t>
+        </is>
+      </c>
+      <c r="D202" s="4" t="inlineStr">
+        <is>
+          <t>컴포트, 내비게이션, 버튼시동팩</t>
+        </is>
+      </c>
+      <c r="E202" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F201" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G201" s="3" t="inlineStr">
+      <c r="F202" s="3" t="inlineStr">
+        <is>
+          <t>블루</t>
+        </is>
+      </c>
+      <c r="G202" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H201" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J201" s="3" t="inlineStr">
+      <c r="H202" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I202" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J202" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K201" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K202" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L202" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3"/>
       <c r="B203" s="4"/>
       <c r="C203" s="4"/>
       <c r="D203" s="4"/>
       <c r="E203" s="3"/>
       <c r="F203" s="3"/>
       <c r="G203" s="3"/>
       <c r="H203" s="3"/>
       <c r="I203" s="3"/>
       <c r="J203" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K203" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L203" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3"/>
       <c r="B204" s="4"/>
       <c r="C204" s="4"/>
       <c r="D204" s="4"/>
       <c r="E204" s="3"/>
       <c r="F204" s="3"/>
       <c r="G204" s="3"/>
       <c r="H204" s="3"/>
       <c r="I204" s="3"/>
       <c r="J204" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K204" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L204" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3"/>
       <c r="B205" s="4"/>
       <c r="C205" s="4"/>
       <c r="D205" s="4"/>
       <c r="E205" s="3"/>
       <c r="F205" s="3"/>
       <c r="G205" s="3"/>
       <c r="H205" s="3"/>
       <c r="I205" s="3"/>
       <c r="J205" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K205" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L205" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
+      <c r="A206" s="3"/>
+      <c r="B206" s="4"/>
+      <c r="C206" s="4"/>
+      <c r="D206" s="4"/>
+      <c r="E206" s="3"/>
+      <c r="F206" s="3"/>
+      <c r="G206" s="3"/>
+      <c r="H206" s="3"/>
+      <c r="I206" s="3"/>
+      <c r="J206" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K205" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A206" s="3" t="inlineStr">
+      <c r="K206" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L206" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B206" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E206" s="3" t="inlineStr">
+      <c r="B207" s="4" t="inlineStr">
+        <is>
+          <t>116호 7852/
+7853</t>
+        </is>
+      </c>
+      <c r="C207" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 메탈릭블랙 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D207" s="4"/>
+      <c r="E207" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F206" s="3" t="inlineStr">
+      <c r="F207" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G206" s="3" t="inlineStr">
+      <c r="G207" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H206" s="3" t="inlineStr">
+      <c r="H207" s="3" t="inlineStr">
         <is>
           <t>26년05월</t>
         </is>
       </c>
-      <c r="I206" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J206" s="3" t="inlineStr">
+      <c r="I207" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J207" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K206" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L207" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>579,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3"/>
       <c r="B208" s="4"/>
       <c r="C208" s="4"/>
       <c r="D208" s="4"/>
       <c r="E208" s="3"/>
       <c r="F208" s="3"/>
       <c r="G208" s="3"/>
       <c r="H208" s="3"/>
       <c r="I208" s="3"/>
       <c r="J208" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L208" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>559,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3"/>
       <c r="B209" s="4"/>
       <c r="C209" s="4"/>
       <c r="D209" s="4"/>
       <c r="E209" s="3"/>
       <c r="F209" s="3"/>
       <c r="G209" s="3"/>
       <c r="H209" s="3"/>
       <c r="I209" s="3"/>
       <c r="J209" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3"/>
       <c r="B210" s="4"/>
       <c r="C210" s="4"/>
       <c r="D210" s="4"/>
       <c r="E210" s="3"/>
       <c r="F210" s="3"/>
       <c r="G210" s="3"/>
       <c r="H210" s="3"/>
       <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K210" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L210" s="3" t="inlineStr">
+        <is>
+          <t>519,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="3"/>
+      <c r="B211" s="4"/>
+      <c r="C211" s="4"/>
+      <c r="D211" s="4"/>
+      <c r="E211" s="3"/>
+      <c r="F211" s="3"/>
+      <c r="G211" s="3"/>
+      <c r="H211" s="3"/>
+      <c r="I211" s="3"/>
+      <c r="J211" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K210" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A211" s="3" t="inlineStr">
+      <c r="K211" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L211" s="3" t="inlineStr">
+        <is>
+          <t>499,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B211" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E211" s="3" t="inlineStr">
+      <c r="B212" s="4" t="inlineStr">
+        <is>
+          <t>116호 7879 
+/  7883</t>
+        </is>
+      </c>
+      <c r="C212" s="4" t="inlineStr">
+        <is>
+          <t>트랙스 크로스오버 1.2T 레드라인</t>
+        </is>
+      </c>
+      <c r="D212" s="4"/>
+      <c r="E212" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F211" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G211" s="3" t="inlineStr">
+      <c r="F212" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G212" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H211" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J211" s="3" t="inlineStr">
+      <c r="H212" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I212" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J212" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K211" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K212" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L212" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3"/>
       <c r="B213" s="4"/>
       <c r="C213" s="4"/>
       <c r="D213" s="4"/>
       <c r="E213" s="3"/>
       <c r="F213" s="3"/>
       <c r="G213" s="3"/>
       <c r="H213" s="3"/>
       <c r="I213" s="3"/>
       <c r="J213" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L213" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3"/>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="3"/>
       <c r="F214" s="3"/>
       <c r="G214" s="3"/>
       <c r="H214" s="3"/>
       <c r="I214" s="3"/>
       <c r="J214" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K214" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L214" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3"/>
       <c r="B215" s="4"/>
       <c r="C215" s="4"/>
       <c r="D215" s="4"/>
       <c r="E215" s="3"/>
       <c r="F215" s="3"/>
       <c r="G215" s="3"/>
       <c r="H215" s="3"/>
       <c r="I215" s="3"/>
       <c r="J215" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K215" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L215" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
+      <c r="A216" s="3"/>
+      <c r="B216" s="4"/>
+      <c r="C216" s="4"/>
+      <c r="D216" s="4"/>
+      <c r="E216" s="3"/>
+      <c r="F216" s="3"/>
+      <c r="G216" s="3"/>
+      <c r="H216" s="3"/>
+      <c r="I216" s="3"/>
+      <c r="J216" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K215" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A216" s="3" t="inlineStr">
+      <c r="K216" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L216" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B216" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D216" s="4" t="inlineStr">
+      <c r="B217" s="4" t="inlineStr">
+        <is>
+          <t>116호7955/7
+956/7957/7
+958</t>
+        </is>
+      </c>
+      <c r="C217" s="4" t="inlineStr">
+        <is>
+          <t>티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D217" s="4" t="inlineStr">
         <is>
           <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
  밸류업 패키지</t>
         </is>
       </c>
-      <c r="E216" s="3" t="inlineStr">
+      <c r="E217" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F216" s="3" t="inlineStr">
+      <c r="F217" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G216" s="3" t="inlineStr">
+      <c r="G217" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H216" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J216" s="3" t="inlineStr">
+      <c r="H217" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I217" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J217" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K216" s="3" t="inlineStr">
+      <c r="K217" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L216" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3"/>
       <c r="B218" s="4"/>
       <c r="C218" s="4"/>
       <c r="D218" s="4"/>
       <c r="E218" s="3"/>
       <c r="F218" s="3"/>
       <c r="G218" s="3"/>
       <c r="H218" s="3"/>
       <c r="I218" s="3"/>
       <c r="J218" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L218" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3"/>
       <c r="B219" s="4"/>
       <c r="C219" s="4"/>
       <c r="D219" s="4"/>
       <c r="E219" s="3"/>
       <c r="F219" s="3"/>
       <c r="G219" s="3"/>
       <c r="H219" s="3"/>
       <c r="I219" s="3"/>
       <c r="J219" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3"/>
       <c r="B220" s="4"/>
       <c r="C220" s="4"/>
       <c r="D220" s="4"/>
       <c r="E220" s="3"/>
       <c r="F220" s="3"/>
       <c r="G220" s="3"/>
       <c r="H220" s="3"/>
       <c r="I220" s="3"/>
       <c r="J220" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K220" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L220" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
+      <c r="A221" s="3"/>
+      <c r="B221" s="4"/>
+      <c r="C221" s="4"/>
+      <c r="D221" s="4"/>
+      <c r="E221" s="3"/>
+      <c r="F221" s="3"/>
+      <c r="G221" s="3"/>
+      <c r="H221" s="3"/>
+      <c r="I221" s="3"/>
+      <c r="J221" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K220" s="3" t="inlineStr">
+      <c r="K221" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L220" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A221" s="3" t="inlineStr">
+      <c r="L221" s="3" t="inlineStr">
+        <is>
+          <t>460,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B221" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E221" s="3" t="inlineStr">
+      <c r="B222" s="4" t="inlineStr">
+        <is>
+          <t>116호 7894 
+/ 7895 / 7
+896 / 7897
+ / 7898</t>
+        </is>
+      </c>
+      <c r="C222" s="4" t="inlineStr">
+        <is>
+          <t>티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D222" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
+      <c r="E222" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F221" s="3" t="inlineStr">
+      <c r="F222" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G221" s="3" t="inlineStr">
+      <c r="G222" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H221" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J221" s="3" t="inlineStr">
+      <c r="H222" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I222" s="3" t="inlineStr">
+        <is>
+          <t>18KM</t>
+        </is>
+      </c>
+      <c r="J222" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K221" s="3" t="inlineStr">
+      <c r="K222" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L221" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L222" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3"/>
       <c r="B223" s="4"/>
       <c r="C223" s="4"/>
       <c r="D223" s="4"/>
       <c r="E223" s="3"/>
       <c r="F223" s="3"/>
       <c r="G223" s="3"/>
       <c r="H223" s="3"/>
       <c r="I223" s="3"/>
       <c r="J223" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K223" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L223" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3"/>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="3"/>
       <c r="F224" s="3"/>
       <c r="G224" s="3"/>
       <c r="H224" s="3"/>
       <c r="I224" s="3"/>
       <c r="J224" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K224" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L224" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3"/>
       <c r="B225" s="4"/>
       <c r="C225" s="4"/>
       <c r="D225" s="4"/>
       <c r="E225" s="3"/>
       <c r="F225" s="3"/>
       <c r="G225" s="3"/>
       <c r="H225" s="3"/>
       <c r="I225" s="3"/>
       <c r="J225" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K225" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L225" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
+      <c r="A226" s="3"/>
+      <c r="B226" s="4"/>
+      <c r="C226" s="4"/>
+      <c r="D226" s="4"/>
+      <c r="E226" s="3"/>
+      <c r="F226" s="3"/>
+      <c r="G226" s="3"/>
+      <c r="H226" s="3"/>
+      <c r="I226" s="3"/>
+      <c r="J226" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K225" s="3" t="inlineStr">
+      <c r="K226" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L225" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A226" s="3" t="inlineStr">
+      <c r="L226" s="3" t="inlineStr">
+        <is>
+          <t>460,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
+      <c r="A227" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B226" s="4" t="inlineStr">
-[...12 lines deleted...]
-      <c r="E226" s="3" t="inlineStr">
+      <c r="B227" s="4" t="inlineStr">
+        <is>
+          <t>116호 7985 
+/ 8044</t>
+        </is>
+      </c>
+      <c r="C227" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 어비스블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D227" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠&amp;타이어2</t>
+        </is>
+      </c>
+      <c r="E227" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F226" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G226" s="3" t="inlineStr">
+      <c r="F227" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G227" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H226" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J226" s="3" t="inlineStr">
+      <c r="H227" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I227" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
+      <c r="J227" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K226" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3"/>
       <c r="B228" s="4"/>
       <c r="C228" s="4"/>
       <c r="D228" s="4"/>
       <c r="E228" s="3"/>
       <c r="F228" s="3"/>
       <c r="G228" s="3"/>
       <c r="H228" s="3"/>
       <c r="I228" s="3"/>
       <c r="J228" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L228" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3"/>
       <c r="B229" s="4"/>
       <c r="C229" s="4"/>
       <c r="D229" s="4"/>
       <c r="E229" s="3"/>
       <c r="F229" s="3"/>
       <c r="G229" s="3"/>
       <c r="H229" s="3"/>
       <c r="I229" s="3"/>
       <c r="J229" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3"/>
       <c r="B230" s="4"/>
       <c r="C230" s="4"/>
       <c r="D230" s="4"/>
       <c r="E230" s="3"/>
       <c r="F230" s="3"/>
       <c r="G230" s="3"/>
       <c r="H230" s="3"/>
       <c r="I230" s="3"/>
       <c r="J230" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K230" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L230" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
+      <c r="A231" s="3"/>
+      <c r="B231" s="4"/>
+      <c r="C231" s="4"/>
+      <c r="D231" s="4"/>
+      <c r="E231" s="3"/>
+      <c r="F231" s="3"/>
+      <c r="G231" s="3"/>
+      <c r="H231" s="3"/>
+      <c r="I231" s="3"/>
+      <c r="J231" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K230" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A231" s="3" t="inlineStr">
+      <c r="K231" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L231" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
+      <c r="A232" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B231" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E231" s="3" t="inlineStr">
+      <c r="B232" s="4" t="inlineStr">
+        <is>
+          <t>116호8037</t>
+        </is>
+      </c>
+      <c r="C232" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 트렌디 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D232" s="4" t="inlineStr">
+        <is>
+          <t>컴포트, 컨비니언스, 버튼시동팩, 스타일</t>
+        </is>
+      </c>
+      <c r="E232" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F231" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G231" s="3" t="inlineStr">
+      <c r="F232" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G232" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H231" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J231" s="3" t="inlineStr">
+      <c r="H232" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I232" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J232" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K231" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K232" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L232" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3"/>
       <c r="B233" s="4"/>
       <c r="C233" s="4"/>
       <c r="D233" s="4"/>
       <c r="E233" s="3"/>
       <c r="F233" s="3"/>
       <c r="G233" s="3"/>
       <c r="H233" s="3"/>
       <c r="I233" s="3"/>
       <c r="J233" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K233" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L233" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3"/>
       <c r="B234" s="4"/>
       <c r="C234" s="4"/>
       <c r="D234" s="4"/>
       <c r="E234" s="3"/>
       <c r="F234" s="3"/>
       <c r="G234" s="3"/>
       <c r="H234" s="3"/>
       <c r="I234" s="3"/>
       <c r="J234" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K234" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L234" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3"/>
       <c r="B235" s="4"/>
       <c r="C235" s="4"/>
       <c r="D235" s="4"/>
       <c r="E235" s="3"/>
       <c r="F235" s="3"/>
       <c r="G235" s="3"/>
       <c r="H235" s="3"/>
       <c r="I235" s="3"/>
       <c r="J235" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K235" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K235" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
-      <c r="A236" s="3" t="inlineStr">
+      <c r="A236" s="3"/>
+      <c r="B236" s="4"/>
+      <c r="C236" s="4"/>
+      <c r="D236" s="4"/>
+      <c r="E236" s="3"/>
+      <c r="F236" s="3"/>
+      <c r="G236" s="3"/>
+      <c r="H236" s="3"/>
+      <c r="I236" s="3"/>
+      <c r="J236" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K236" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L236" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
+      <c r="A237" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B236" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E236" s="3" t="inlineStr">
+      <c r="B237" s="4" t="inlineStr">
+        <is>
+          <t>116호8038</t>
+        </is>
+      </c>
+      <c r="C237" s="4" t="inlineStr">
+        <is>
+          <t>모닝 1.0 트렌디 아스트로그레이 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D237" s="4" t="inlineStr">
+        <is>
+          <t>버튼시동팩, 컨비니언스, 컴포트, 스타일</t>
+        </is>
+      </c>
+      <c r="E237" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F236" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G236" s="3" t="inlineStr">
+      <c r="F237" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G237" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H236" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J236" s="3" t="inlineStr">
+      <c r="H237" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I237" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
+      <c r="J237" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K236" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L237" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3"/>
       <c r="B238" s="4"/>
       <c r="C238" s="4"/>
       <c r="D238" s="4"/>
       <c r="E238" s="3"/>
       <c r="F238" s="3"/>
       <c r="G238" s="3"/>
       <c r="H238" s="3"/>
       <c r="I238" s="3"/>
       <c r="J238" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K238" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L238" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3"/>
       <c r="B239" s="4"/>
       <c r="C239" s="4"/>
       <c r="D239" s="4"/>
       <c r="E239" s="3"/>
       <c r="F239" s="3"/>
       <c r="G239" s="3"/>
       <c r="H239" s="3"/>
       <c r="I239" s="3"/>
       <c r="J239" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K239" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L239" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3"/>
       <c r="B240" s="4"/>
       <c r="C240" s="4"/>
       <c r="D240" s="4"/>
       <c r="E240" s="3"/>
       <c r="F240" s="3"/>
       <c r="G240" s="3"/>
       <c r="H240" s="3"/>
       <c r="I240" s="3"/>
       <c r="J240" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K240" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K240" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L240" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
-      <c r="A241" s="3" t="inlineStr">
+      <c r="A241" s="3"/>
+      <c r="B241" s="4"/>
+      <c r="C241" s="4"/>
+      <c r="D241" s="4"/>
+      <c r="E241" s="3"/>
+      <c r="F241" s="3"/>
+      <c r="G241" s="3"/>
+      <c r="H241" s="3"/>
+      <c r="I241" s="3"/>
+      <c r="J241" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K241" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L241" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
+      <c r="A242" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B241" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E241" s="3" t="inlineStr">
+      <c r="B242" s="4" t="inlineStr">
+        <is>
+          <t>116호8045</t>
+        </is>
+      </c>
+      <c r="C242" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D242" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠&amp;타이어2, 익스테리어디자인, 
+컴포트1</t>
+        </is>
+      </c>
+      <c r="E242" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F241" s="3" t="inlineStr">
+      <c r="F242" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G241" s="3" t="inlineStr">
+      <c r="G242" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H241" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J241" s="3" t="inlineStr">
+      <c r="H242" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I242" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J242" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K241" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K242" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L242" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>635,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3"/>
       <c r="B243" s="4"/>
       <c r="C243" s="4"/>
       <c r="D243" s="4"/>
       <c r="E243" s="3"/>
       <c r="F243" s="3"/>
       <c r="G243" s="3"/>
       <c r="H243" s="3"/>
       <c r="I243" s="3"/>
       <c r="J243" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K243" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L243" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>615,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3"/>
       <c r="B244" s="4"/>
       <c r="C244" s="4"/>
       <c r="D244" s="4"/>
       <c r="E244" s="3"/>
       <c r="F244" s="3"/>
       <c r="G244" s="3"/>
       <c r="H244" s="3"/>
       <c r="I244" s="3"/>
       <c r="J244" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K244" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L244" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>595,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3"/>
       <c r="B245" s="4"/>
       <c r="C245" s="4"/>
       <c r="D245" s="4"/>
       <c r="E245" s="3"/>
       <c r="F245" s="3"/>
       <c r="G245" s="3"/>
       <c r="H245" s="3"/>
       <c r="I245" s="3"/>
       <c r="J245" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K245" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L245" s="3" t="inlineStr">
+        <is>
+          <t>575,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="3"/>
+      <c r="B246" s="4"/>
+      <c r="C246" s="4"/>
+      <c r="D246" s="4"/>
+      <c r="E246" s="3"/>
+      <c r="F246" s="3"/>
+      <c r="G246" s="3"/>
+      <c r="H246" s="3"/>
+      <c r="I246" s="3"/>
+      <c r="J246" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K245" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A246" s="3" t="inlineStr">
+      <c r="K246" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L246" s="3" t="inlineStr">
+        <is>
+          <t>555,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B246" s="4" t="inlineStr">
-[...11 lines deleted...]
-      <c r="E246" s="3" t="inlineStr">
+      <c r="B247" s="4" t="inlineStr">
+        <is>
+          <t>116호8046</t>
+        </is>
+      </c>
+      <c r="C247" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D247" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠&amp;타이어2</t>
+        </is>
+      </c>
+      <c r="E247" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F246" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G246" s="3" t="inlineStr">
+      <c r="F247" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G247" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H246" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J246" s="3" t="inlineStr">
+      <c r="H247" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I247" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
+      <c r="J247" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K246" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K247" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L247" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3"/>
       <c r="B248" s="4"/>
       <c r="C248" s="4"/>
       <c r="D248" s="4"/>
       <c r="E248" s="3"/>
       <c r="F248" s="3"/>
       <c r="G248" s="3"/>
       <c r="H248" s="3"/>
       <c r="I248" s="3"/>
       <c r="J248" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K248" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L248" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3"/>
       <c r="B249" s="4"/>
       <c r="C249" s="4"/>
       <c r="D249" s="4"/>
       <c r="E249" s="3"/>
       <c r="F249" s="3"/>
       <c r="G249" s="3"/>
       <c r="H249" s="3"/>
       <c r="I249" s="3"/>
       <c r="J249" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L249" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3"/>
       <c r="B250" s="4"/>
       <c r="C250" s="4"/>
       <c r="D250" s="4"/>
       <c r="E250" s="3"/>
       <c r="F250" s="3"/>
       <c r="G250" s="3"/>
       <c r="H250" s="3"/>
       <c r="I250" s="3"/>
       <c r="J250" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K250" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L250" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
+      <c r="A251" s="3"/>
+      <c r="B251" s="4"/>
+      <c r="C251" s="4"/>
+      <c r="D251" s="4"/>
+      <c r="E251" s="3"/>
+      <c r="F251" s="3"/>
+      <c r="G251" s="3"/>
+      <c r="H251" s="3"/>
+      <c r="I251" s="3"/>
+      <c r="J251" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K250" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A251" s="3" t="inlineStr">
+      <c r="K251" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L251" s="3" t="inlineStr">
+        <is>
+          <t>540,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
+      <c r="A252" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B251" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E251" s="3" t="inlineStr">
+      <c r="B252" s="4" t="inlineStr">
+        <is>
+          <t>116호8050</t>
+        </is>
+      </c>
+      <c r="C252" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0 디에센셜 언블리치드아이보리 (베이지/오렌
+지브라운시트)</t>
+        </is>
+      </c>
+      <c r="D252" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어 디자인, 17인치 알로이휠 패키지,
+ 실내컬러패키지</t>
+        </is>
+      </c>
+      <c r="E252" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F251" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G251" s="3" t="inlineStr">
+      <c r="F252" s="3" t="inlineStr">
+        <is>
+          <t>아이보리</t>
+        </is>
+      </c>
+      <c r="G252" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H251" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J251" s="3" t="inlineStr">
+      <c r="H252" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I252" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J252" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K251" s="3" t="inlineStr">
+      <c r="K252" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L251" s="3" t="inlineStr">
+      <c r="L252" s="3" t="inlineStr">
         <is>
           <t>540,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3"/>
       <c r="B253" s="4"/>
       <c r="C253" s="4"/>
       <c r="D253" s="4"/>
       <c r="E253" s="3"/>
       <c r="F253" s="3"/>
       <c r="G253" s="3"/>
       <c r="H253" s="3"/>
       <c r="I253" s="3"/>
       <c r="J253" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K253" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L253" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3"/>
       <c r="B254" s="4"/>
       <c r="C254" s="4"/>
       <c r="D254" s="4"/>
       <c r="E254" s="3"/>
       <c r="F254" s="3"/>
       <c r="G254" s="3"/>
       <c r="H254" s="3"/>
       <c r="I254" s="3"/>
       <c r="J254" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K254" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L254" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3"/>
       <c r="B255" s="4"/>
       <c r="C255" s="4"/>
       <c r="D255" s="4"/>
       <c r="E255" s="3"/>
       <c r="F255" s="3"/>
       <c r="G255" s="3"/>
       <c r="H255" s="3"/>
       <c r="I255" s="3"/>
       <c r="J255" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K255" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L255" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
+      <c r="A256" s="3"/>
+      <c r="B256" s="4"/>
+      <c r="C256" s="4"/>
+      <c r="D256" s="4"/>
+      <c r="E256" s="3"/>
+      <c r="F256" s="3"/>
+      <c r="G256" s="3"/>
+      <c r="H256" s="3"/>
+      <c r="I256" s="3"/>
+      <c r="J256" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K255" s="3" t="inlineStr">
+      <c r="K256" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L255" s="3" t="inlineStr">
+      <c r="L256" s="3" t="inlineStr">
         <is>
           <t>460,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
-      <c r="A256" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
+      <c r="A257" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B256" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E256" s="3" t="inlineStr">
+      <c r="B257" s="4" t="inlineStr">
+        <is>
+          <t>116호8051 /
+ 8052 / 80
+53 / 8054 
+/ 8056</t>
+        </is>
+      </c>
+      <c r="C257" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 어비스블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D257" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E257" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F256" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G256" s="3" t="inlineStr">
+      <c r="F257" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G257" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H256" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J256" s="3" t="inlineStr">
+      <c r="H257" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I257" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J257" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K256" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K257" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L257" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3"/>
       <c r="B258" s="4"/>
       <c r="C258" s="4"/>
       <c r="D258" s="4"/>
       <c r="E258" s="3"/>
       <c r="F258" s="3"/>
       <c r="G258" s="3"/>
       <c r="H258" s="3"/>
       <c r="I258" s="3"/>
       <c r="J258" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K258" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L258" s="3" t="inlineStr">
         <is>
-          <t>735,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3"/>
       <c r="B259" s="4"/>
       <c r="C259" s="4"/>
       <c r="D259" s="4"/>
       <c r="E259" s="3"/>
       <c r="F259" s="3"/>
       <c r="G259" s="3"/>
       <c r="H259" s="3"/>
       <c r="I259" s="3"/>
       <c r="J259" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K259" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L259" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3"/>
       <c r="B260" s="4"/>
       <c r="C260" s="4"/>
       <c r="D260" s="4"/>
       <c r="E260" s="3"/>
       <c r="F260" s="3"/>
       <c r="G260" s="3"/>
       <c r="H260" s="3"/>
       <c r="I260" s="3"/>
       <c r="J260" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K260" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L260" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="3"/>
+      <c r="B261" s="4"/>
+      <c r="C261" s="4"/>
+      <c r="D261" s="4"/>
+      <c r="E261" s="3"/>
+      <c r="F261" s="3"/>
+      <c r="G261" s="3"/>
+      <c r="H261" s="3"/>
+      <c r="I261" s="3"/>
+      <c r="J261" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K260" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A261" s="3" t="inlineStr">
+      <c r="K261" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L261" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B261" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E261" s="3" t="inlineStr">
+      <c r="B262" s="4" t="inlineStr">
+        <is>
+          <t>116호8060 /
+ 8061 / 80
+62 / 8063 
+/ 8064 / 8
+065 / 8066</t>
+        </is>
+      </c>
+      <c r="C262" s="4" t="inlineStr">
+        <is>
+          <t>레이 1.0 프레스티지 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D262" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션</t>
+        </is>
+      </c>
+      <c r="E262" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F261" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G261" s="3" t="inlineStr">
+      <c r="F262" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G262" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H261" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J261" s="3" t="inlineStr">
+      <c r="H262" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I262" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
+      <c r="J262" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K261" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K262" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L262" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3"/>
       <c r="B263" s="4"/>
       <c r="C263" s="4"/>
       <c r="D263" s="4"/>
       <c r="E263" s="3"/>
       <c r="F263" s="3"/>
       <c r="G263" s="3"/>
       <c r="H263" s="3"/>
       <c r="I263" s="3"/>
       <c r="J263" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K263" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L263" s="3" t="inlineStr">
         <is>
-          <t>725,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3"/>
       <c r="B264" s="4"/>
       <c r="C264" s="4"/>
       <c r="D264" s="4"/>
       <c r="E264" s="3"/>
       <c r="F264" s="3"/>
       <c r="G264" s="3"/>
       <c r="H264" s="3"/>
       <c r="I264" s="3"/>
       <c r="J264" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K264" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L264" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3"/>
       <c r="B265" s="4"/>
       <c r="C265" s="4"/>
       <c r="D265" s="4"/>
       <c r="E265" s="3"/>
       <c r="F265" s="3"/>
       <c r="G265" s="3"/>
       <c r="H265" s="3"/>
       <c r="I265" s="3"/>
       <c r="J265" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K265" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K265" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L265" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
-      <c r="A266" s="3" t="inlineStr">
+      <c r="A266" s="3"/>
+      <c r="B266" s="4"/>
+      <c r="C266" s="4"/>
+      <c r="D266" s="4"/>
+      <c r="E266" s="3"/>
+      <c r="F266" s="3"/>
+      <c r="G266" s="3"/>
+      <c r="H266" s="3"/>
+      <c r="I266" s="3"/>
+      <c r="J266" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K266" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L266" s="3" t="inlineStr">
+        <is>
+          <t>420,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B266" s="4" t="inlineStr">
+      <c r="B267" s="4" t="inlineStr">
         <is>
           <t>임시번호</t>
         </is>
       </c>
-      <c r="C266" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E266" s="3" t="inlineStr">
+      <c r="C267" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 1.6T S트림 어비스블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D267" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠</t>
+        </is>
+      </c>
+      <c r="E267" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F266" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G266" s="3" t="inlineStr">
+      <c r="F267" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G267" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H266" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J266" s="3" t="inlineStr">
+      <c r="H267" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I267" s="3" t="inlineStr">
+        <is>
+          <t>14KM</t>
+        </is>
+      </c>
+      <c r="J267" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K266" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K267" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L267" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>715,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3"/>
       <c r="B268" s="4"/>
       <c r="C268" s="4"/>
       <c r="D268" s="4"/>
       <c r="E268" s="3"/>
       <c r="F268" s="3"/>
       <c r="G268" s="3"/>
       <c r="H268" s="3"/>
       <c r="I268" s="3"/>
       <c r="J268" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K268" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L268" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3"/>
       <c r="B269" s="4"/>
       <c r="C269" s="4"/>
       <c r="D269" s="4"/>
       <c r="E269" s="3"/>
       <c r="F269" s="3"/>
       <c r="G269" s="3"/>
       <c r="H269" s="3"/>
       <c r="I269" s="3"/>
       <c r="J269" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K269" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L269" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3"/>
       <c r="B270" s="4"/>
       <c r="C270" s="4"/>
       <c r="D270" s="4"/>
       <c r="E270" s="3"/>
       <c r="F270" s="3"/>
       <c r="G270" s="3"/>
       <c r="H270" s="3"/>
       <c r="I270" s="3"/>
       <c r="J270" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K270" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L270" s="3" t="inlineStr">
+        <is>
+          <t>655,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="3"/>
+      <c r="B271" s="4"/>
+      <c r="C271" s="4"/>
+      <c r="D271" s="4"/>
+      <c r="E271" s="3"/>
+      <c r="F271" s="3"/>
+      <c r="G271" s="3"/>
+      <c r="H271" s="3"/>
+      <c r="I271" s="3"/>
+      <c r="J271" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K270" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A271" s="3" t="inlineStr">
+      <c r="K271" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L271" s="3" t="inlineStr">
+        <is>
+          <t>635,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B271" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E271" s="3" t="inlineStr">
+      <c r="B272" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C272" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6T 트렌디 (그레이시트)</t>
+        </is>
+      </c>
+      <c r="D272" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E272" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F271" s="3" t="inlineStr">
+      <c r="F272" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G271" s="3" t="inlineStr">
+      <c r="G272" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H271" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J271" s="3" t="inlineStr">
+      <c r="H272" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I272" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J272" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K271" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K272" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L272" s="3" t="inlineStr">
         <is>
-          <t>695,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3"/>
       <c r="B273" s="4"/>
       <c r="C273" s="4"/>
       <c r="D273" s="4"/>
       <c r="E273" s="3"/>
       <c r="F273" s="3"/>
       <c r="G273" s="3"/>
       <c r="H273" s="3"/>
       <c r="I273" s="3"/>
       <c r="J273" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K273" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L273" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3"/>
       <c r="B274" s="4"/>
       <c r="C274" s="4"/>
       <c r="D274" s="4"/>
       <c r="E274" s="3"/>
       <c r="F274" s="3"/>
       <c r="G274" s="3"/>
       <c r="H274" s="3"/>
       <c r="I274" s="3"/>
       <c r="J274" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K274" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L274" s="3" t="inlineStr">
         <is>
-          <t>655,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3"/>
       <c r="B275" s="4"/>
       <c r="C275" s="4"/>
       <c r="D275" s="4"/>
       <c r="E275" s="3"/>
       <c r="F275" s="3"/>
       <c r="G275" s="3"/>
       <c r="H275" s="3"/>
       <c r="I275" s="3"/>
       <c r="J275" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K275" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L275" s="3" t="inlineStr">
+        <is>
+          <t>605,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="3"/>
+      <c r="B276" s="4"/>
+      <c r="C276" s="4"/>
+      <c r="D276" s="4"/>
+      <c r="E276" s="3"/>
+      <c r="F276" s="3"/>
+      <c r="G276" s="3"/>
+      <c r="H276" s="3"/>
+      <c r="I276" s="3"/>
+      <c r="J276" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K275" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E276" s="3" t="inlineStr">
+      <c r="K276" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L276" s="3" t="inlineStr">
+        <is>
+          <t>585,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B277" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C277" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 1.6T 트렌디 (그레이시트)</t>
+        </is>
+      </c>
+      <c r="D277" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E277" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F276" s="3" t="inlineStr">
+      <c r="F277" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G276" s="3" t="inlineStr">
+      <c r="G277" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H276" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I277" s="3"/>
+      <c r="H277" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I277" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J277" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K277" s="3" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L277" s="3" t="inlineStr">
         <is>
-          <t>1,900,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3"/>
       <c r="B278" s="4"/>
       <c r="C278" s="4"/>
       <c r="D278" s="4"/>
       <c r="E278" s="3"/>
       <c r="F278" s="3"/>
       <c r="G278" s="3"/>
       <c r="H278" s="3"/>
       <c r="I278" s="3"/>
       <c r="J278" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K278" s="3" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L278" s="3" t="inlineStr">
         <is>
-          <t>1,950,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3"/>
       <c r="B279" s="4"/>
       <c r="C279" s="4"/>
       <c r="D279" s="4"/>
       <c r="E279" s="3"/>
       <c r="F279" s="3"/>
       <c r="G279" s="3"/>
       <c r="H279" s="3"/>
       <c r="I279" s="3"/>
       <c r="J279" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K279" s="3" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L279" s="3" t="inlineStr">
         <is>
-          <t>2,000,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3"/>
       <c r="B280" s="4"/>
       <c r="C280" s="4"/>
       <c r="D280" s="4"/>
       <c r="E280" s="3"/>
       <c r="F280" s="3"/>
       <c r="G280" s="3"/>
       <c r="H280" s="3"/>
       <c r="I280" s="3"/>
       <c r="J280" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K280" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L280" s="3" t="inlineStr">
+        <is>
+          <t>605,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="3"/>
+      <c r="B281" s="4"/>
+      <c r="C281" s="4"/>
+      <c r="D281" s="4"/>
+      <c r="E281" s="3"/>
+      <c r="F281" s="3"/>
+      <c r="G281" s="3"/>
+      <c r="H281" s="3"/>
+      <c r="I281" s="3"/>
+      <c r="J281" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K281" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L281" s="3" t="inlineStr">
+        <is>
+          <t>585,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
+      <c r="A282" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B282" s="4" t="inlineStr">
+        <is>
+          <t>116호8048 /
+ 8049</t>
+        </is>
+      </c>
+      <c r="C282" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D282" s="4"/>
+      <c r="E282" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F282" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G282" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H282" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I282" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
+      <c r="J282" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K280" s="3" t="inlineStr">
-[...84 lines deleted...]
-      </c>
       <c r="K282" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L282" s="3" t="inlineStr">
         <is>
           <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3"/>
       <c r="B283" s="4"/>
       <c r="C283" s="4"/>
       <c r="D283" s="4"/>
       <c r="E283" s="3"/>
       <c r="F283" s="3"/>
       <c r="G283" s="3"/>
       <c r="H283" s="3"/>
       <c r="I283" s="3"/>
       <c r="J283" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K283" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L283" s="3" t="inlineStr">
         <is>
           <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3"/>
       <c r="B284" s="4"/>
       <c r="C284" s="4"/>
       <c r="D284" s="4"/>
       <c r="E284" s="3"/>
       <c r="F284" s="3"/>
       <c r="G284" s="3"/>
       <c r="H284" s="3"/>
       <c r="I284" s="3"/>
       <c r="J284" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K284" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L284" s="3" t="inlineStr">
         <is>
           <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3"/>
       <c r="B285" s="4"/>
       <c r="C285" s="4"/>
       <c r="D285" s="4"/>
       <c r="E285" s="3"/>
       <c r="F285" s="3"/>
       <c r="G285" s="3"/>
       <c r="H285" s="3"/>
       <c r="I285" s="3"/>
       <c r="J285" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K285" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L285" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="3"/>
+      <c r="B286" s="4"/>
+      <c r="C286" s="4"/>
+      <c r="D286" s="4"/>
+      <c r="E286" s="3"/>
+      <c r="F286" s="3"/>
+      <c r="G286" s="3"/>
+      <c r="H286" s="3"/>
+      <c r="I286" s="3"/>
+      <c r="J286" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K285" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A286" s="3" t="inlineStr">
+      <c r="K286" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L286" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="3" t="inlineStr">
         <is>
           <t>TABO</t>
         </is>
       </c>
-      <c r="B286" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E286" s="3" t="inlineStr">
+      <c r="B287" s="4" t="inlineStr">
+        <is>
+          <t>154호3562</t>
+        </is>
+      </c>
+      <c r="C287" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴셀토스 1.6T-GDI 트랜디</t>
+        </is>
+      </c>
+      <c r="D287" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈,컨비언스,12.3인치내비/클러스
+터</t>
+        </is>
+      </c>
+      <c r="E287" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F286" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G286" s="3" t="inlineStr">
+      <c r="F287" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G287" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H286" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I286" s="3" t="inlineStr">
+      <c r="H287" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I287" s="3" t="inlineStr">
         <is>
           <t>3KM</t>
         </is>
       </c>
-      <c r="J286" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="I287" s="3"/>
       <c r="J287" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K287" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L287" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3"/>
       <c r="B288" s="4"/>
       <c r="C288" s="4"/>
       <c r="D288" s="4"/>
       <c r="E288" s="3"/>
       <c r="F288" s="3"/>
       <c r="G288" s="3"/>
       <c r="H288" s="3"/>
       <c r="I288" s="3"/>
       <c r="J288" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K288" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L288" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>TABO</t>
         </is>
       </c>
       <c r="B289" s="4" t="inlineStr">
         <is>
-          <t>154호3558 /
-3559/ 3560</t>
+          <t>154호3592</t>
         </is>
       </c>
       <c r="C289" s="4" t="inlineStr">
         <is>
-          <t>디올뉴셀토스 1.6T-GDI 트랜디</t>
+          <t>THE New 그랜저 스마트스츠림2.5프리미엄</t>
         </is>
       </c>
       <c r="D289" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈,컨비언스,12.3인치내비/클러스
-터</t>
+          <t>썬룹,현대스마트센스,파킹어시스 등</t>
         </is>
       </c>
       <c r="E289" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F289" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
       <c r="G289" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H289" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I289" s="3" t="inlineStr">
         <is>
           <t>3KM</t>
         </is>
       </c>
       <c r="J289" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K289" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L289" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3"/>
       <c r="B290" s="4"/>
       <c r="C290" s="4"/>
       <c r="D290" s="4"/>
       <c r="E290" s="3"/>
       <c r="F290" s="3"/>
       <c r="G290" s="3"/>
       <c r="H290" s="3"/>
       <c r="I290" s="3"/>
       <c r="J290" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K290" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L290" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>TABO</t>
         </is>
       </c>
       <c r="B291" s="4" t="inlineStr">
         <is>
-          <t>154호3561 /
- 3562</t>
+          <t>154호3593</t>
         </is>
       </c>
       <c r="C291" s="4" t="inlineStr">
         <is>
-          <t>디올뉴셀토스 1.6T-GDI 트랜디</t>
+          <t>THE New 그랜저 스마트스트림2.5프리미엄</t>
         </is>
       </c>
       <c r="D291" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈,컨비언스,12.3인치내비/클러스
-터</t>
+          <t>썬룹,현대스마트센스,파킹어시스 등</t>
         </is>
       </c>
       <c r="E291" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F291" s="3" t="inlineStr">
         <is>
           <t>블랙</t>
         </is>
       </c>
       <c r="G291" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H291" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I291" s="3" t="inlineStr">
         <is>
           <t>3KM</t>
         </is>
       </c>
       <c r="J291" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K291" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L291" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3"/>
       <c r="B292" s="4"/>
       <c r="C292" s="4"/>
       <c r="D292" s="4"/>
       <c r="E292" s="3"/>
       <c r="F292" s="3"/>
       <c r="G292" s="3"/>
       <c r="H292" s="3"/>
       <c r="I292" s="3"/>
       <c r="J292" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K292" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L292" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>TASU</t>
         </is>
       </c>
       <c r="B293" s="4" t="inlineStr">
         <is>
-          <t>133하3843</t>
+          <t>등록대기</t>
         </is>
       </c>
       <c r="C293" s="4" t="inlineStr">
         <is>
-          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
+          <t>더 뉴모닝(JA) 트렌디</t>
         </is>
       </c>
       <c r="D293" s="4" t="inlineStr">
         <is>
-          <t>증강현실 헤드업 디스플레이(AR-HUD)+차음
-[...2 lines deleted...]
-이션</t>
+          <t>기본형-컴포트, 컨비니언스, 내비게이션, 버튼
+시동팩</t>
         </is>
       </c>
       <c r="E293" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F293" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>밀키베이지</t>
         </is>
       </c>
       <c r="G293" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H293" s="3" t="inlineStr">
         <is>
-          <t>24년11월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I293" s="3" t="inlineStr">
         <is>
-          <t>31,200KM</t>
+          <t>KM</t>
         </is>
       </c>
       <c r="J293" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K293" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L293" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3"/>
       <c r="B294" s="4"/>
       <c r="C294" s="4"/>
       <c r="D294" s="4"/>
       <c r="E294" s="3"/>
       <c r="F294" s="3"/>
       <c r="G294" s="3"/>
       <c r="H294" s="3"/>
       <c r="I294" s="3"/>
       <c r="J294" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K294" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L294" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>(주)선우렌트카</t>
         </is>
       </c>
       <c r="B295" s="4" t="inlineStr">
         <is>
-          <t>133하4700</t>
+          <t>172하2002</t>
         </is>
       </c>
       <c r="C295" s="4" t="inlineStr">
         <is>
-          <t>아르카나 1.6 GTe Iconic</t>
-[...2 lines deleted...]
-      <c r="D295" s="4"/>
+          <t>더 뉴그랜저IG 스마트스트림 가솔린 2.5 르블랑</t>
+        </is>
+      </c>
+      <c r="D295" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이, 빌트인캠</t>
+        </is>
+      </c>
       <c r="E295" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F295" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>그레이</t>
         </is>
       </c>
       <c r="G295" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H295" s="3" t="inlineStr">
         <is>
-          <t>25년09월</t>
+          <t>22년05월</t>
         </is>
       </c>
       <c r="I295" s="3" t="inlineStr">
         <is>
-          <t>11,600KM</t>
+          <t>170,986KM</t>
         </is>
       </c>
       <c r="J295" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K295" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L295" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3"/>
       <c r="B296" s="4"/>
       <c r="C296" s="4"/>
       <c r="D296" s="4"/>
       <c r="E296" s="3"/>
       <c r="F296" s="3"/>
       <c r="G296" s="3"/>
       <c r="H296" s="3"/>
       <c r="I296" s="3"/>
       <c r="J296" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K296" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L296" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="3"/>
+      <c r="B297" s="4"/>
+      <c r="C297" s="4"/>
+      <c r="D297" s="4"/>
+      <c r="E297" s="3"/>
+      <c r="F297" s="3"/>
+      <c r="G297" s="3"/>
+      <c r="H297" s="3"/>
+      <c r="I297" s="3"/>
+      <c r="J297" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K297" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L297" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B298" s="4" t="inlineStr">
+        <is>
+          <t>133하4869</t>
+        </is>
+      </c>
+      <c r="C298" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D298" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E298" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F298" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G298" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H298" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I298" s="3" t="inlineStr">
+        <is>
+          <t>4,621KM</t>
+        </is>
+      </c>
+      <c r="J298" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K298" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L298" s="3" t="inlineStr">
+        <is>
+          <t>520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="3"/>
+      <c r="B299" s="4"/>
+      <c r="C299" s="4"/>
+      <c r="D299" s="4"/>
+      <c r="E299" s="3"/>
+      <c r="F299" s="3"/>
+      <c r="G299" s="3"/>
+      <c r="H299" s="3"/>
+      <c r="I299" s="3"/>
+      <c r="J299" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K296" s="3" t="inlineStr">
+      <c r="K299" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L296" s="3" t="inlineStr">
+      <c r="L299" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B300" s="4" t="inlineStr">
+        <is>
+          <t>133하4389</t>
+        </is>
+      </c>
+      <c r="C300" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
+      <c r="D300" s="4"/>
+      <c r="E300" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F300" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G300" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H300" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I300" s="3" t="inlineStr">
+        <is>
+          <t>4,874KM</t>
+        </is>
+      </c>
+      <c r="J300" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K300" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L300" s="3" t="inlineStr">
+        <is>
+          <t>520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="3"/>
+      <c r="B301" s="4"/>
+      <c r="C301" s="4"/>
+      <c r="D301" s="4"/>
+      <c r="E301" s="3"/>
+      <c r="F301" s="3"/>
+      <c r="G301" s="3"/>
+      <c r="H301" s="3"/>
+      <c r="I301" s="3"/>
+      <c r="J301" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K301" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L301" s="3" t="inlineStr">
         <is>
           <t>470,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
-      <c r="A297" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
+      <c r="A302" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
-      <c r="B297" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E297" s="3" t="inlineStr">
+      <c r="B302" s="4" t="inlineStr">
+        <is>
+          <t>133하4817</t>
+        </is>
+      </c>
+      <c r="C302" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D302" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E302" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F297" s="3" t="inlineStr">
+      <c r="F302" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G297" s="3" t="inlineStr">
+      <c r="G302" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H297" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J297" s="3" t="inlineStr">
+      <c r="H302" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I302" s="3" t="inlineStr">
+        <is>
+          <t>13,637KM</t>
+        </is>
+      </c>
+      <c r="J302" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K297" s="3" t="inlineStr">
+      <c r="K302" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L297" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J298" s="3" t="inlineStr">
+      <c r="L302" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="3"/>
+      <c r="B303" s="4"/>
+      <c r="C303" s="4"/>
+      <c r="D303" s="4"/>
+      <c r="E303" s="3"/>
+      <c r="F303" s="3"/>
+      <c r="G303" s="3"/>
+      <c r="H303" s="3"/>
+      <c r="I303" s="3"/>
+      <c r="J303" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K298" s="3" t="inlineStr">
+      <c r="K303" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L298" s="3" t="inlineStr">
-[...246 lines deleted...]
-      </c>
       <c r="L303" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B304" s="4" t="inlineStr">
         <is>
-          <t>133하3502</t>
+          <t>133하4430</t>
         </is>
       </c>
       <c r="C304" s="4" t="inlineStr">
         <is>
-          <t>더 뉴셀토스 1.6 가솔린 터보 2WD 트렌디</t>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
         </is>
       </c>
       <c r="D304" s="4" t="inlineStr">
         <is>
-          <t>드라이브와이즈, 기본형-컨비니언스, 내비게이션</t>
+          <t>테크놀로지 패키지</t>
         </is>
       </c>
       <c r="E304" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
-          <t>미색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G304" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H304" s="3" t="inlineStr">
         <is>
-          <t>25년03월</t>
+          <t>25년04월</t>
         </is>
       </c>
       <c r="I304" s="3" t="inlineStr">
         <is>
-          <t>13,494KM</t>
+          <t>19,508KM</t>
         </is>
       </c>
       <c r="J304" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K304" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L304" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3"/>
       <c r="B305" s="4"/>
       <c r="C305" s="4"/>
       <c r="D305" s="4"/>
       <c r="E305" s="3"/>
       <c r="F305" s="3"/>
       <c r="G305" s="3"/>
       <c r="H305" s="3"/>
       <c r="I305" s="3"/>
       <c r="J305" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K305" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L305" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B306" s="4" t="inlineStr">
         <is>
-          <t>133하3846</t>
+          <t>133하3813</t>
         </is>
       </c>
       <c r="C306" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
         </is>
       </c>
       <c r="D306" s="4" t="inlineStr">
         <is>
-          <t>프리미엄초이스</t>
+          <t>컴포트1, 현대스마트센스</t>
         </is>
       </c>
       <c r="E306" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F306" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G306" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H306" s="3" t="inlineStr">
         <is>
-          <t>24년11월</t>
+          <t>25년07월</t>
         </is>
       </c>
       <c r="I306" s="3" t="inlineStr">
         <is>
-          <t>33,528KM</t>
+          <t>8,190KM</t>
         </is>
       </c>
       <c r="J306" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K306" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L306" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3"/>
       <c r="B307" s="4"/>
       <c r="C307" s="4"/>
       <c r="D307" s="4"/>
       <c r="E307" s="3"/>
       <c r="F307" s="3"/>
       <c r="G307" s="3"/>
       <c r="H307" s="3"/>
       <c r="I307" s="3"/>
       <c r="J307" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K307" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L307" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B308" s="4" t="inlineStr">
         <is>
-          <t>133하4749</t>
+          <t>133하4414</t>
         </is>
       </c>
       <c r="C308" s="4" t="inlineStr">
         <is>
-          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+          <t>트랙스 크로스오버 1.2 가솔린 터보 RS</t>
         </is>
       </c>
       <c r="D308" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스, 컴포트1</t>
+          <t>테크놀로지 패키지</t>
         </is>
       </c>
       <c r="E308" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F308" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G308" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H308" s="3" t="inlineStr">
         <is>
-          <t>25년10월</t>
+          <t>25년04월</t>
         </is>
       </c>
       <c r="I308" s="3" t="inlineStr">
         <is>
-          <t>11,839KM</t>
+          <t>13,685KM</t>
         </is>
       </c>
       <c r="J308" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K308" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L308" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3"/>
       <c r="B309" s="4"/>
       <c r="C309" s="4"/>
       <c r="D309" s="4"/>
       <c r="E309" s="3"/>
       <c r="F309" s="3"/>
       <c r="G309" s="3"/>
       <c r="H309" s="3"/>
       <c r="I309" s="3"/>
       <c r="J309" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K309" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L309" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B310" s="4" t="inlineStr">
         <is>
-          <t>133하4843</t>
+          <t>133하4663</t>
         </is>
       </c>
       <c r="C310" s="4" t="inlineStr">
         <is>
           <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
         </is>
       </c>
       <c r="D310" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스, 컴포트1</t>
+          <t>컴포트1, 현대스마트센스</t>
         </is>
       </c>
       <c r="E310" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F310" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G310" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H310" s="3" t="inlineStr">
         <is>
-          <t>25년11월</t>
+          <t>25년08월</t>
         </is>
       </c>
       <c r="I310" s="3" t="inlineStr">
         <is>
-          <t>564KM</t>
+          <t>22,428KM</t>
         </is>
       </c>
       <c r="J310" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K310" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L310" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3"/>
       <c r="B311" s="4"/>
       <c r="C311" s="4"/>
       <c r="D311" s="4"/>
       <c r="E311" s="3"/>
       <c r="F311" s="3"/>
       <c r="G311" s="3"/>
       <c r="H311" s="3"/>
       <c r="I311" s="3"/>
       <c r="J311" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K311" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L311" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B312" s="4" t="inlineStr">
         <is>
-          <t>106호9051</t>
+          <t>133하4702</t>
         </is>
       </c>
       <c r="C312" s="4" t="inlineStr">
         <is>
-          <t>쏘나타DN8 The Edge가솔린 1.6T-GDi익스클
-[...3 lines deleted...]
-      <c r="D312" s="4"/>
+          <t>더 뉴K5(DL3) 1.6 가솔린 터보 프레스티지</t>
+        </is>
+      </c>
+      <c r="D312" s="4" t="inlineStr">
+        <is>
+          <t>스타일-클러스터, 드라이브와이즈, 스타일, 컴
+포트</t>
+        </is>
+      </c>
       <c r="E312" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F312" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G312" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H312" s="3" t="inlineStr">
         <is>
-          <t>24년12월</t>
+          <t>25년09월</t>
         </is>
       </c>
       <c r="I312" s="3" t="inlineStr">
         <is>
-          <t>18,900KM</t>
+          <t>3,682KM</t>
         </is>
       </c>
       <c r="J312" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K312" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L312" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3"/>
       <c r="B313" s="4"/>
       <c r="C313" s="4"/>
       <c r="D313" s="4"/>
       <c r="E313" s="3"/>
       <c r="F313" s="3"/>
       <c r="G313" s="3"/>
       <c r="H313" s="3"/>
       <c r="I313" s="3"/>
       <c r="J313" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K313" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L313" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
-      <c r="A314" s="3"/>
-[...1 lines deleted...]
-      <c r="C314" s="4"/>
+      <c r="A314" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B314" s="4" t="inlineStr">
+        <is>
+          <t>133하3598</t>
+        </is>
+      </c>
+      <c r="C314" s="4" t="inlineStr">
+        <is>
+          <t>XM3 1.6 GTe INSPIRE</t>
+        </is>
+      </c>
       <c r="D314" s="4"/>
-      <c r="E314" s="3"/>
-[...3 lines deleted...]
-      <c r="I314" s="3"/>
+      <c r="E314" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F314" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G314" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H314" s="3" t="inlineStr">
+        <is>
+          <t>24년06월</t>
+        </is>
+      </c>
+      <c r="I314" s="3" t="inlineStr">
+        <is>
+          <t>41,310KM</t>
+        </is>
+      </c>
       <c r="J314" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K314" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L314" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3"/>
       <c r="B315" s="4"/>
       <c r="C315" s="4"/>
       <c r="D315" s="4"/>
       <c r="E315" s="3"/>
       <c r="F315" s="3"/>
       <c r="G315" s="3"/>
       <c r="H315" s="3"/>
       <c r="I315" s="3"/>
       <c r="J315" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K315" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L315" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
-      <c r="A316" s="3"/>
-[...7 lines deleted...]
-      <c r="I316" s="3"/>
+      <c r="A316" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B316" s="4" t="inlineStr">
+        <is>
+          <t>133하3757</t>
+        </is>
+      </c>
+      <c r="C316" s="4" t="inlineStr">
+        <is>
+          <t>그랑 콜레오스 가솔린 2.0 터보 4WD 에스프리 알핀</t>
+        </is>
+      </c>
+      <c r="D316" s="4" t="inlineStr">
+        <is>
+          <t>[기본] 메탈릭 블랙 루프 (외장색 메탈릭 블
+랙 제외), BOSE® 서라운드 사운드 시스템
+(10 스피커)+액티브 노이즈 캔슬레이션, 증
+강현실 헤드업 디스플레이(AR-HUD)+차음 
+윈드 실드 글라스</t>
+        </is>
+      </c>
+      <c r="E316" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F316" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G316" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H316" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I316" s="3" t="inlineStr">
+        <is>
+          <t>10,251KM</t>
+        </is>
+      </c>
       <c r="J316" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K316" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L316" s="3" t="inlineStr">
         <is>
           <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
-      <c r="A317" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E317" s="3" t="inlineStr">
+      <c r="A317" s="3"/>
+      <c r="B317" s="4"/>
+      <c r="C317" s="4"/>
+      <c r="D317" s="4"/>
+      <c r="E317" s="3"/>
+      <c r="F317" s="3"/>
+      <c r="G317" s="3"/>
+      <c r="H317" s="3"/>
+      <c r="I317" s="3"/>
+      <c r="J317" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K317" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L317" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B318" s="4" t="inlineStr">
+        <is>
+          <t>133하4046</t>
+        </is>
+      </c>
+      <c r="C318" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
+      <c r="D318" s="4" t="inlineStr">
+        <is>
+          <t>BOSE® 서라운드 사운드 시스템 (서브 우퍼
+ 포함 9스피커), 360° 어라운드 뷰 모니
+터, 카멜 브라운 인조 가죽시트 패키지</t>
+        </is>
+      </c>
+      <c r="E318" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F317" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G317" s="3" t="inlineStr">
+      <c r="F318" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G318" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H317" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I318" s="3"/>
+      <c r="H318" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I318" s="3" t="inlineStr">
+        <is>
+          <t>26,845KM</t>
+        </is>
+      </c>
       <c r="J318" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K318" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L318" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="3"/>
       <c r="B319" s="4"/>
       <c r="C319" s="4"/>
       <c r="D319" s="4"/>
       <c r="E319" s="3"/>
       <c r="F319" s="3"/>
       <c r="G319" s="3"/>
       <c r="H319" s="3"/>
       <c r="I319" s="3"/>
       <c r="J319" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K319" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L319" s="3" t="inlineStr">
+        <is>
+          <t>470,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
+      <c r="A320" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B320" s="4" t="inlineStr">
+        <is>
+          <t>133하4750</t>
+        </is>
+      </c>
+      <c r="C320" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D320" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스, 컴포트1</t>
+        </is>
+      </c>
+      <c r="E320" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F320" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G320" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H320" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I320" s="3" t="inlineStr">
+        <is>
+          <t>10,081KM</t>
+        </is>
+      </c>
+      <c r="J320" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K319" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K320" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L320" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3"/>
       <c r="B321" s="4"/>
       <c r="C321" s="4"/>
       <c r="D321" s="4"/>
       <c r="E321" s="3"/>
       <c r="F321" s="3"/>
       <c r="G321" s="3"/>
       <c r="H321" s="3"/>
       <c r="I321" s="3"/>
       <c r="J321" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K321" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L321" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B322" s="4" t="inlineStr">
         <is>
-          <t>106호6692</t>
+          <t>133하4766</t>
         </is>
       </c>
       <c r="C322" s="4" t="inlineStr">
         <is>
-          <t>MINI Countryman S ALL4</t>
+          <t>아르카나 1.6 GTe Iconic</t>
         </is>
       </c>
       <c r="D322" s="4"/>
       <c r="E322" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F322" s="3" t="inlineStr">
         <is>
-          <t>레드</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G322" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H322" s="3" t="inlineStr">
         <is>
-          <t>25년02월</t>
+          <t>25년11월</t>
         </is>
       </c>
       <c r="I322" s="3" t="inlineStr">
         <is>
-          <t>200KM</t>
+          <t>5,736KM</t>
         </is>
       </c>
       <c r="J322" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K322" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L322" s="3" t="inlineStr">
         <is>
-          <t>1,180,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="3"/>
       <c r="B323" s="4"/>
       <c r="C323" s="4"/>
       <c r="D323" s="4"/>
       <c r="E323" s="3"/>
       <c r="F323" s="3"/>
       <c r="G323" s="3"/>
       <c r="H323" s="3"/>
       <c r="I323" s="3"/>
       <c r="J323" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K323" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L323" s="3" t="inlineStr">
+        <is>
+          <t>470,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
+      <c r="A324" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B324" s="4" t="inlineStr">
+        <is>
+          <t>133하5237</t>
+        </is>
+      </c>
+      <c r="C324" s="4" t="inlineStr">
+        <is>
+          <t>뉴 르노 QM6 2.0 GDe RE</t>
+        </is>
+      </c>
+      <c r="D324" s="4"/>
+      <c r="E324" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F324" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G324" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H324" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I324" s="3" t="inlineStr">
+        <is>
+          <t>4,558KM</t>
+        </is>
+      </c>
+      <c r="J324" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K323" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K324" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L324" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="3"/>
       <c r="B325" s="4"/>
       <c r="C325" s="4"/>
       <c r="D325" s="4"/>
       <c r="E325" s="3"/>
       <c r="F325" s="3"/>
       <c r="G325" s="3"/>
       <c r="H325" s="3"/>
       <c r="I325" s="3"/>
       <c r="J325" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K325" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L325" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
           <t>CNC</t>
         </is>
       </c>
       <c r="B326" s="4" t="inlineStr">
         <is>
-          <t>106호6738</t>
+          <t>106호9051</t>
         </is>
       </c>
       <c r="C326" s="4" t="inlineStr">
         <is>
-          <t>MINI Countryman S ALL4 Favoure
-d</t>
+          <t>쏘나타DN8 The Edge가솔린 1.6T-GDi익스클
+루시브</t>
         </is>
       </c>
       <c r="D326" s="4"/>
       <c r="E326" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F326" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
       <c r="G326" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H326" s="3" t="inlineStr">
         <is>
-          <t>25년12월</t>
+          <t>24년12월</t>
         </is>
       </c>
       <c r="I326" s="3" t="inlineStr">
         <is>
-          <t>4,700KM</t>
+          <t>21,000KM</t>
         </is>
       </c>
       <c r="J326" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K326" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L326" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="3"/>
       <c r="B327" s="4"/>
       <c r="C327" s="4"/>
       <c r="D327" s="4"/>
       <c r="E327" s="3"/>
       <c r="F327" s="3"/>
       <c r="G327" s="3"/>
       <c r="H327" s="3"/>
       <c r="I327" s="3"/>
       <c r="J327" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K327" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L327" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="3"/>
       <c r="B328" s="4"/>
       <c r="C328" s="4"/>
       <c r="D328" s="4"/>
       <c r="E328" s="3"/>
       <c r="F328" s="3"/>
       <c r="G328" s="3"/>
       <c r="H328" s="3"/>
       <c r="I328" s="3"/>
       <c r="J328" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K328" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L328" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="3"/>
       <c r="B329" s="4"/>
       <c r="C329" s="4"/>
       <c r="D329" s="4"/>
       <c r="E329" s="3"/>
       <c r="F329" s="3"/>
       <c r="G329" s="3"/>
       <c r="H329" s="3"/>
       <c r="I329" s="3"/>
       <c r="J329" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K329" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L329" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="3"/>
       <c r="B330" s="4"/>
       <c r="C330" s="4"/>
       <c r="D330" s="4"/>
       <c r="E330" s="3"/>
       <c r="F330" s="3"/>
       <c r="G330" s="3"/>
       <c r="H330" s="3"/>
       <c r="I330" s="3"/>
       <c r="J330" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K330" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L330" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>CNC</t>
         </is>
       </c>
       <c r="B331" s="4" t="inlineStr">
         <is>
-          <t>106호8892</t>
+          <t>106호4778</t>
         </is>
       </c>
       <c r="C331" s="4" t="inlineStr">
         <is>
-          <t>폭스바겐 제타 1.5 TSI Prestige</t>
-[...2 lines deleted...]
-      <c r="D331" s="4"/>
+          <t>The K5자가용GSL2.0프레스티지</t>
+        </is>
+      </c>
+      <c r="D331" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
       <c r="E331" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F331" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>스노우화이트펄</t>
         </is>
       </c>
       <c r="G331" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H331" s="3" t="inlineStr">
         <is>
-          <t>24년10월</t>
+          <t>25년01월</t>
         </is>
       </c>
       <c r="I331" s="3" t="inlineStr">
         <is>
-          <t>32,000KM</t>
+          <t>16,000KM</t>
         </is>
       </c>
       <c r="J331" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K331" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L331" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="3"/>
       <c r="B332" s="4"/>
       <c r="C332" s="4"/>
       <c r="D332" s="4"/>
       <c r="E332" s="3"/>
       <c r="F332" s="3"/>
       <c r="G332" s="3"/>
       <c r="H332" s="3"/>
       <c r="I332" s="3"/>
       <c r="J332" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K332" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L332" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="3"/>
       <c r="B333" s="4"/>
       <c r="C333" s="4"/>
       <c r="D333" s="4"/>
       <c r="E333" s="3"/>
       <c r="F333" s="3"/>
       <c r="G333" s="3"/>
       <c r="H333" s="3"/>
       <c r="I333" s="3"/>
       <c r="J333" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K333" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L333" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="3"/>
       <c r="B334" s="4"/>
       <c r="C334" s="4"/>
       <c r="D334" s="4"/>
       <c r="E334" s="3"/>
       <c r="F334" s="3"/>
       <c r="G334" s="3"/>
       <c r="H334" s="3"/>
       <c r="I334" s="3"/>
       <c r="J334" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K334" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L334" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="3"/>
       <c r="B335" s="4"/>
       <c r="C335" s="4"/>
       <c r="D335" s="4"/>
       <c r="E335" s="3"/>
       <c r="F335" s="3"/>
       <c r="G335" s="3"/>
       <c r="H335" s="3"/>
       <c r="I335" s="3"/>
       <c r="J335" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K335" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L335" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
           <t>CNC</t>
         </is>
       </c>
       <c r="B336" s="4" t="inlineStr">
         <is>
-          <t>106호6388</t>
+          <t>106호6692</t>
         </is>
       </c>
       <c r="C336" s="4" t="inlineStr">
         <is>
-          <t>K5 자가용 GSL 2.0 프레스티지 6 25MY</t>
-[...6 lines deleted...]
-      </c>
+          <t>MINI Countryman S ALL4</t>
+        </is>
+      </c>
+      <c r="D336" s="4"/>
       <c r="E336" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F336" s="3" t="inlineStr">
         <is>
-          <t>화이트펄</t>
+          <t>레드</t>
         </is>
       </c>
       <c r="G336" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H336" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>25년02월</t>
         </is>
       </c>
       <c r="I336" s="3" t="inlineStr">
         <is>
-          <t>32,800KM</t>
+          <t>200KM</t>
         </is>
       </c>
       <c r="J336" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K336" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L336" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="3"/>
       <c r="B337" s="4"/>
       <c r="C337" s="4"/>
       <c r="D337" s="4"/>
       <c r="E337" s="3"/>
       <c r="F337" s="3"/>
       <c r="G337" s="3"/>
       <c r="H337" s="3"/>
       <c r="I337" s="3"/>
       <c r="J337" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K337" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L337" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="3"/>
       <c r="B338" s="4"/>
       <c r="C338" s="4"/>
       <c r="D338" s="4"/>
       <c r="E338" s="3"/>
       <c r="F338" s="3"/>
       <c r="G338" s="3"/>
       <c r="H338" s="3"/>
       <c r="I338" s="3"/>
       <c r="J338" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K338" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L338" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="3"/>
       <c r="B339" s="4"/>
       <c r="C339" s="4"/>
       <c r="D339" s="4"/>
       <c r="E339" s="3"/>
       <c r="F339" s="3"/>
       <c r="G339" s="3"/>
       <c r="H339" s="3"/>
       <c r="I339" s="3"/>
       <c r="J339" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K339" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L339" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B340" s="4" t="inlineStr">
         <is>
-          <t>109하7636</t>
+          <t>106호6738</t>
         </is>
       </c>
       <c r="C340" s="4" t="inlineStr">
         <is>
-          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
-[...6 lines deleted...]
-      </c>
+          <t>MINI Countryman S ALL4 Favoure
+d</t>
+        </is>
+      </c>
+      <c r="D340" s="4"/>
       <c r="E340" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F340" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G340" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H340" s="3" t="inlineStr">
         <is>
-          <t>25년02월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I340" s="3" t="inlineStr">
         <is>
-          <t>26,200KM</t>
+          <t>5,500KM</t>
         </is>
       </c>
       <c r="J340" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K340" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L340" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="3"/>
       <c r="B341" s="4"/>
       <c r="C341" s="4"/>
       <c r="D341" s="4"/>
       <c r="E341" s="3"/>
       <c r="F341" s="3"/>
       <c r="G341" s="3"/>
       <c r="H341" s="3"/>
       <c r="I341" s="3"/>
       <c r="J341" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K341" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L341" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="3"/>
       <c r="B342" s="4"/>
       <c r="C342" s="4"/>
       <c r="D342" s="4"/>
       <c r="E342" s="3"/>
       <c r="F342" s="3"/>
       <c r="G342" s="3"/>
       <c r="H342" s="3"/>
       <c r="I342" s="3"/>
       <c r="J342" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K342" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L342" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="3"/>
       <c r="B343" s="4"/>
       <c r="C343" s="4"/>
       <c r="D343" s="4"/>
       <c r="E343" s="3"/>
       <c r="F343" s="3"/>
       <c r="G343" s="3"/>
       <c r="H343" s="3"/>
       <c r="I343" s="3"/>
       <c r="J343" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K343" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L343" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
-      <c r="A344" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E344" s="3" t="inlineStr">
+      <c r="A344" s="3"/>
+      <c r="B344" s="4"/>
+      <c r="C344" s="4"/>
+      <c r="D344" s="4"/>
+      <c r="E344" s="3"/>
+      <c r="F344" s="3"/>
+      <c r="G344" s="3"/>
+      <c r="H344" s="3"/>
+      <c r="I344" s="3"/>
+      <c r="J344" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K344" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L344" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B345" s="4" t="inlineStr">
+        <is>
+          <t>106호8892</t>
+        </is>
+      </c>
+      <c r="C345" s="4" t="inlineStr">
+        <is>
+          <t>폭스바겐 제타 1.5 TSI Prestige</t>
+        </is>
+      </c>
+      <c r="D345" s="4"/>
+      <c r="E345" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F344" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G344" s="3" t="inlineStr">
+      <c r="F345" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G345" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H344" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J344" s="3" t="inlineStr">
+      <c r="H345" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I345" s="3" t="inlineStr">
+        <is>
+          <t>34,700KM</t>
+        </is>
+      </c>
+      <c r="J345" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K344" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K345" s="3" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L345" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="3"/>
       <c r="B346" s="4"/>
       <c r="C346" s="4"/>
       <c r="D346" s="4"/>
       <c r="E346" s="3"/>
       <c r="F346" s="3"/>
       <c r="G346" s="3"/>
       <c r="H346" s="3"/>
       <c r="I346" s="3"/>
       <c r="J346" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K346" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L346" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="3"/>
+      <c r="B347" s="4"/>
+      <c r="C347" s="4"/>
+      <c r="D347" s="4"/>
+      <c r="E347" s="3"/>
+      <c r="F347" s="3"/>
+      <c r="G347" s="3"/>
+      <c r="H347" s="3"/>
+      <c r="I347" s="3"/>
+      <c r="J347" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K346" s="3" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="K347" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L347" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="3"/>
       <c r="B348" s="4"/>
       <c r="C348" s="4"/>
       <c r="D348" s="4"/>
       <c r="E348" s="3"/>
       <c r="F348" s="3"/>
       <c r="G348" s="3"/>
       <c r="H348" s="3"/>
       <c r="I348" s="3"/>
       <c r="J348" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K348" s="3" t="inlineStr">
         <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L348" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="3"/>
+      <c r="B349" s="4"/>
+      <c r="C349" s="4"/>
+      <c r="D349" s="4"/>
+      <c r="E349" s="3"/>
+      <c r="F349" s="3"/>
+      <c r="G349" s="3"/>
+      <c r="H349" s="3"/>
+      <c r="I349" s="3"/>
+      <c r="J349" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K349" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L349" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B350" s="4" t="inlineStr">
+        <is>
+          <t>142호5386</t>
+        </is>
+      </c>
+      <c r="C350" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 (MX5) 가솔린 2.5T 2WD 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D350" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2, BOSE프리미엄사운드시스템, 듀얼
+와이드선루프, 현대스마트센스, 파킹어시스트플러
+스2</t>
+        </is>
+      </c>
+      <c r="E350" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F350" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G350" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H350" s="3" t="inlineStr">
+        <is>
+          <t>24년06월</t>
+        </is>
+      </c>
+      <c r="I350" s="3" t="inlineStr">
+        <is>
+          <t>30,833KM</t>
+        </is>
+      </c>
+      <c r="J350" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K350" s="3" t="inlineStr">
+        <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L348" s="3" t="inlineStr">
+      <c r="L350" s="3" t="inlineStr">
+        <is>
+          <t>1,020,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="3"/>
+      <c r="B351" s="4"/>
+      <c r="C351" s="4"/>
+      <c r="D351" s="4"/>
+      <c r="E351" s="3"/>
+      <c r="F351" s="3"/>
+      <c r="G351" s="3"/>
+      <c r="H351" s="3"/>
+      <c r="I351" s="3"/>
+      <c r="J351" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K351" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L351" s="3" t="inlineStr">
         <is>
           <t>970,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
-      <c r="A349" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
-      <c r="B349" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E349" s="3" t="inlineStr">
+      <c r="B352" s="4" t="inlineStr">
+        <is>
+          <t>101하9148</t>
+        </is>
+      </c>
+      <c r="C352" s="4" t="inlineStr">
+        <is>
+          <t> G80 (RG3) 가솔린 2.5 터보 2WD</t>
+        </is>
+      </c>
+      <c r="D352" s="4" t="inlineStr">
+        <is>
+          <t>파노라마선루프 파퓰러패키지 20인치휠	 			</t>
+        </is>
+      </c>
+      <c r="E352" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F349" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G349" s="3" t="inlineStr">
+      <c r="F352" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G352" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H349" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J349" s="3" t="inlineStr">
+      <c r="H352" s="3" t="inlineStr">
+        <is>
+          <t>22년07월</t>
+        </is>
+      </c>
+      <c r="I352" s="3" t="inlineStr">
+        <is>
+          <t>65,626KM</t>
+        </is>
+      </c>
+      <c r="J352" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K349" s="3" t="inlineStr">
+      <c r="K352" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L352" s="3" t="inlineStr">
+        <is>
+          <t>1,180,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="3"/>
+      <c r="B353" s="4"/>
+      <c r="C353" s="4"/>
+      <c r="D353" s="4"/>
+      <c r="E353" s="3"/>
+      <c r="F353" s="3"/>
+      <c r="G353" s="3"/>
+      <c r="H353" s="3"/>
+      <c r="I353" s="3"/>
+      <c r="J353" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K353" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L353" s="3" t="inlineStr">
+        <is>
+          <t>1,080,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B354" s="4" t="inlineStr">
+        <is>
+          <t>133하6555</t>
+        </is>
+      </c>
+      <c r="C354" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 그랜저 IG 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D354" s="4"/>
+      <c r="E354" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F354" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G354" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H354" s="3" t="inlineStr">
+        <is>
+          <t>22년10월</t>
+        </is>
+      </c>
+      <c r="I354" s="3" t="inlineStr">
+        <is>
+          <t>118,300KM</t>
+        </is>
+      </c>
+      <c r="J354" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K354" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L349" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J350" s="3" t="inlineStr">
+      <c r="L354" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="3"/>
+      <c r="B355" s="4"/>
+      <c r="C355" s="4"/>
+      <c r="D355" s="4"/>
+      <c r="E355" s="3"/>
+      <c r="F355" s="3"/>
+      <c r="G355" s="3"/>
+      <c r="H355" s="3"/>
+      <c r="I355" s="3"/>
+      <c r="J355" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K350" s="3" t="inlineStr">
+      <c r="K355" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L350" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A351" s="3" t="inlineStr">
+      <c r="L355" s="3" t="inlineStr">
+        <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
-      <c r="B351" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E351" s="3" t="inlineStr">
+      <c r="B356" s="4" t="inlineStr">
+        <is>
+          <t>125호2865</t>
+        </is>
+      </c>
+      <c r="C356" s="4" t="inlineStr">
+        <is>
+          <t>제네시스 G90 (RS4) 가솔린 3.5 터보 AWD</t>
+        </is>
+      </c>
+      <c r="D356" s="4" t="inlineStr">
+        <is>
+          <t>19in 다이아몬드 드라이빙 어시스턴스 패키지</t>
+        </is>
+      </c>
+      <c r="E356" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F351" s="3" t="inlineStr">
+      <c r="F356" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G356" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H356" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I356" s="3" t="inlineStr">
+        <is>
+          <t>44,781KM</t>
+        </is>
+      </c>
+      <c r="J356" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K356" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L356" s="3" t="inlineStr">
+        <is>
+          <t>1,790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="3"/>
+      <c r="B357" s="4"/>
+      <c r="C357" s="4"/>
+      <c r="D357" s="4"/>
+      <c r="E357" s="3"/>
+      <c r="F357" s="3"/>
+      <c r="G357" s="3"/>
+      <c r="H357" s="3"/>
+      <c r="I357" s="3"/>
+      <c r="J357" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K357" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L357" s="3" t="inlineStr">
+        <is>
+          <t>1,700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B358" s="4" t="inlineStr">
+        <is>
+          <t>101하9970</t>
+        </is>
+      </c>
+      <c r="C358" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 (GN7) 2.5 가솔린 2WD 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D358" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이</t>
+        </is>
+      </c>
+      <c r="E358" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F358" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G358" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H358" s="3" t="inlineStr">
+        <is>
+          <t>23년08월</t>
+        </is>
+      </c>
+      <c r="I358" s="3" t="inlineStr">
+        <is>
+          <t>36,000KM</t>
+        </is>
+      </c>
+      <c r="J358" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K358" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L358" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="3"/>
+      <c r="B359" s="4"/>
+      <c r="C359" s="4"/>
+      <c r="D359" s="4"/>
+      <c r="E359" s="3"/>
+      <c r="F359" s="3"/>
+      <c r="G359" s="3"/>
+      <c r="H359" s="3"/>
+      <c r="I359" s="3"/>
+      <c r="J359" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K359" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L359" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B360" s="4" t="inlineStr">
+        <is>
+          <t>125호4943</t>
+        </is>
+      </c>
+      <c r="C360" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D360" s="4" t="inlineStr">
+        <is>
+          <t>모던플러스		</t>
+        </is>
+      </c>
+      <c r="E360" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F360" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
-      <c r="G351" s="3" t="inlineStr">
+      <c r="G360" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H351" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J351" s="3" t="inlineStr">
+      <c r="H360" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I360" s="3" t="inlineStr">
+        <is>
+          <t>73,567KM</t>
+        </is>
+      </c>
+      <c r="J360" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K351" s="3" t="inlineStr">
+      <c r="K360" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L351" s="3" t="inlineStr">
-[...379 lines deleted...]
-      </c>
       <c r="L360" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B361" s="4" t="inlineStr">
         <is>
-          <t>142호8386</t>
+          <t>133하6690</t>
         </is>
       </c>
       <c r="C361" s="4" t="inlineStr">
         <is>
-          <t>더 뉴K8 2.5 GDI 시그니처</t>
+          <t>XM3 1.6 GTe LE</t>
         </is>
       </c>
       <c r="D361" s="4" t="inlineStr">
         <is>
-          <t>메리디안사운드, HUD, 기본형-드라이브와이즈
-, 프리미엄, 스마트커넥트</t>
+          <t>17인치 휠 8인치 스마트 내비게이션</t>
         </is>
       </c>
       <c r="E361" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G361" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H361" s="3" t="inlineStr">
         <is>
-          <t>25년08월</t>
+          <t>23년03월</t>
         </is>
       </c>
       <c r="I361" s="3" t="inlineStr">
         <is>
-          <t>41,200KM</t>
+          <t>65,200KM</t>
         </is>
       </c>
       <c r="J361" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K361" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>40</t>
         </is>
       </c>
       <c r="L361" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="3"/>
       <c r="B362" s="4"/>
       <c r="C362" s="4"/>
       <c r="D362" s="4"/>
       <c r="E362" s="3"/>
       <c r="F362" s="3"/>
       <c r="G362" s="3"/>
       <c r="H362" s="3"/>
       <c r="I362" s="3"/>
       <c r="J362" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K362" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>40</t>
         </is>
       </c>
       <c r="L362" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="3" t="inlineStr">
         <is>
-          <t>GD</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B363" s="4" t="inlineStr">
         <is>
-          <t>109하8038</t>
+          <t>125하3389</t>
         </is>
       </c>
       <c r="C363" s="4" t="inlineStr">
         <is>
-          <t>포르쉐 파나메라(3세대) 2.9 V6 4</t>
-[...2 lines deleted...]
-      <c r="D363" s="4"/>
+          <t>싼타페 (MX5) 가솔린 2.5T 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D363" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2, 파킹어시스트플러스1, 헤드업디스플
+레이</t>
+        </is>
+      </c>
       <c r="E363" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F363" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>그레이메탈릭</t>
         </is>
       </c>
       <c r="G363" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H363" s="3" t="inlineStr">
         <is>
-          <t>26년01월</t>
+          <t>24년10월</t>
         </is>
       </c>
       <c r="I363" s="3" t="inlineStr">
         <is>
-          <t>3,000KM</t>
+          <t>86,600KM</t>
         </is>
       </c>
       <c r="J363" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K363" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L363" s="3" t="inlineStr">
         <is>
-          <t>4,400,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="3"/>
       <c r="B364" s="4"/>
       <c r="C364" s="4"/>
       <c r="D364" s="4"/>
       <c r="E364" s="3"/>
       <c r="F364" s="3"/>
       <c r="G364" s="3"/>
       <c r="H364" s="3"/>
       <c r="I364" s="3"/>
       <c r="J364" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K364" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L364" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
+      <c r="A365" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B365" s="4" t="inlineStr">
+        <is>
+          <t>142호9472</t>
+        </is>
+      </c>
+      <c r="C365" s="4" t="inlineStr">
+        <is>
+          <t>아우디 Q5 40 TFSI quattro Advance
+d</t>
+        </is>
+      </c>
+      <c r="D365" s="4" t="inlineStr">
+        <is>
+          <t>앞좌석이중접합유리, 스포츠시트 앞좌석통풍, 전
+좌석열선시트</t>
+        </is>
+      </c>
+      <c r="E365" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F365" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G365" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H365" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I365" s="3" t="inlineStr">
+        <is>
+          <t>4,400KM</t>
+        </is>
+      </c>
+      <c r="J365" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K364" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K365" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L365" s="3" t="inlineStr">
         <is>
-          <t>4,700,000</t>
+          <t>1,390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="3"/>
       <c r="B366" s="4"/>
       <c r="C366" s="4"/>
       <c r="D366" s="4"/>
       <c r="E366" s="3"/>
       <c r="F366" s="3"/>
       <c r="G366" s="3"/>
       <c r="H366" s="3"/>
       <c r="I366" s="3"/>
       <c r="J366" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K366" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L366" s="3" t="inlineStr">
         <is>
-          <t>4,860,000</t>
+          <t>1,290,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
-      <c r="A367" s="3"/>
-[...7 lines deleted...]
-      <c r="I367" s="3"/>
+      <c r="A367" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B367" s="4" t="inlineStr">
+        <is>
+          <t>125호4942</t>
+        </is>
+      </c>
+      <c r="C367" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 모던 플러스</t>
+        </is>
+      </c>
+      <c r="D367" s="4" t="inlineStr">
+        <is>
+          <t>원톤 모던플러스	</t>
+        </is>
+      </c>
+      <c r="E367" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F367" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G367" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H367" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I367" s="3" t="inlineStr">
+        <is>
+          <t>110,400KM</t>
+        </is>
+      </c>
       <c r="J367" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K367" s="3" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L367" s="3" t="inlineStr">
         <is>
-          <t>4,990,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B368" s="4" t="inlineStr">
         <is>
-          <t>109호7668</t>
+          <t>125호7726</t>
         </is>
       </c>
       <c r="C368" s="4" t="inlineStr">
         <is>
-          <t>더 뉴 티볼리 1.6 가솔린 2WD V1</t>
+          <t>더 뉴 K3 2세대 1.6 프레스티지</t>
         </is>
       </c>
       <c r="D368" s="4" t="inlineStr">
         <is>
-          <t>9인치 내비, 밸류업 패키지, 컨비니언스</t>
+          <t>드라이브와이즈, 스타일, 내비게이션</t>
         </is>
       </c>
       <c r="E368" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F368" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
       <c r="G368" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H368" s="3" t="inlineStr">
         <is>
-          <t>25년09월</t>
+          <t>22년12월</t>
         </is>
       </c>
       <c r="I368" s="3" t="inlineStr">
         <is>
-          <t>1,047KM</t>
+          <t>45,802KM</t>
         </is>
       </c>
       <c r="J368" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K368" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L368" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
-      <c r="A369" s="3"/>
-[...1 lines deleted...]
-      <c r="C369" s="4"/>
+      <c r="A369" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B369" s="4" t="inlineStr">
+        <is>
+          <t>109하8038</t>
+        </is>
+      </c>
+      <c r="C369" s="4" t="inlineStr">
+        <is>
+          <t>포르쉐 파나메라(3세대) 2.9 V6 4</t>
+        </is>
+      </c>
       <c r="D369" s="4"/>
-      <c r="E369" s="3"/>
-[...3 lines deleted...]
-      <c r="I369" s="3"/>
+      <c r="E369" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F369" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G369" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H369" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I369" s="3" t="inlineStr">
+        <is>
+          <t>3,000KM</t>
+        </is>
+      </c>
       <c r="J369" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K369" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L369" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>4,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="3"/>
       <c r="B370" s="4"/>
       <c r="C370" s="4"/>
       <c r="D370" s="4"/>
       <c r="E370" s="3"/>
       <c r="F370" s="3"/>
       <c r="G370" s="3"/>
       <c r="H370" s="3"/>
       <c r="I370" s="3"/>
       <c r="J370" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K370" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L370" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>4,540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="3"/>
       <c r="B371" s="4"/>
       <c r="C371" s="4"/>
       <c r="D371" s="4"/>
       <c r="E371" s="3"/>
       <c r="F371" s="3"/>
       <c r="G371" s="3"/>
       <c r="H371" s="3"/>
       <c r="I371" s="3"/>
       <c r="J371" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K371" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L371" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>4,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="3"/>
       <c r="B372" s="4"/>
       <c r="C372" s="4"/>
       <c r="D372" s="4"/>
       <c r="E372" s="3"/>
       <c r="F372" s="3"/>
       <c r="G372" s="3"/>
       <c r="H372" s="3"/>
       <c r="I372" s="3"/>
       <c r="J372" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K372" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="L372" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>4,860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
-      <c r="A373" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E373" s="3" t="inlineStr">
+      <c r="A373" s="3"/>
+      <c r="B373" s="4"/>
+      <c r="C373" s="4"/>
+      <c r="D373" s="4"/>
+      <c r="E373" s="3"/>
+      <c r="F373" s="3"/>
+      <c r="G373" s="3"/>
+      <c r="H373" s="3"/>
+      <c r="I373" s="3"/>
+      <c r="J373" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K373" s="3" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="L373" s="3" t="inlineStr">
+        <is>
+          <t>4,990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
+      <c r="A374" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B374" s="4" t="inlineStr">
+        <is>
+          <t>142호6650 </t>
+        </is>
+      </c>
+      <c r="C374" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴K5(DL3) 2.0 가솔린 프레스티지 베스트 셀
+렉션</t>
+        </is>
+      </c>
+      <c r="D374" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E374" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F373" s="3" t="inlineStr">
+      <c r="F374" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
-      <c r="G373" s="3" t="inlineStr">
+      <c r="G374" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H373" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I374" s="3"/>
+      <c r="H374" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I374" s="3" t="inlineStr">
+        <is>
+          <t>3,700KM</t>
+        </is>
+      </c>
       <c r="J374" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K374" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L374" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="3"/>
       <c r="B375" s="4"/>
       <c r="C375" s="4"/>
       <c r="D375" s="4"/>
       <c r="E375" s="3"/>
       <c r="F375" s="3"/>
       <c r="G375" s="3"/>
       <c r="H375" s="3"/>
       <c r="I375" s="3"/>
       <c r="J375" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K375" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L375" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="3"/>
       <c r="B376" s="4"/>
       <c r="C376" s="4"/>
       <c r="D376" s="4"/>
       <c r="E376" s="3"/>
       <c r="F376" s="3"/>
       <c r="G376" s="3"/>
       <c r="H376" s="3"/>
       <c r="I376" s="3"/>
       <c r="J376" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K376" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L376" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
-      <c r="A377" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E377" s="3" t="inlineStr">
+      <c r="A377" s="3"/>
+      <c r="B377" s="4"/>
+      <c r="C377" s="4"/>
+      <c r="D377" s="4"/>
+      <c r="E377" s="3"/>
+      <c r="F377" s="3"/>
+      <c r="G377" s="3"/>
+      <c r="H377" s="3"/>
+      <c r="I377" s="3"/>
+      <c r="J377" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K377" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L377" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
+      <c r="A378" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B378" s="4" t="inlineStr">
+        <is>
+          <t>101하1584</t>
+        </is>
+      </c>
+      <c r="C378" s="4" t="inlineStr">
+        <is>
+          <t>XM3 1.6 GTe INSPIRE</t>
+        </is>
+      </c>
+      <c r="D378" s="4"/>
+      <c r="E378" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F377" s="3" t="inlineStr">
+      <c r="F378" s="3" t="inlineStr">
         <is>
           <t>화이트</t>
         </is>
       </c>
-      <c r="G377" s="3" t="inlineStr">
+      <c r="G378" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H377" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J377" s="3" t="inlineStr">
+      <c r="H378" s="3" t="inlineStr">
+        <is>
+          <t>24년05월</t>
+        </is>
+      </c>
+      <c r="I378" s="3" t="inlineStr">
+        <is>
+          <t>29,390KM</t>
+        </is>
+      </c>
+      <c r="J378" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K377" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K378" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L378" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="3"/>
       <c r="B379" s="4"/>
       <c r="C379" s="4"/>
       <c r="D379" s="4"/>
       <c r="E379" s="3"/>
       <c r="F379" s="3"/>
       <c r="G379" s="3"/>
       <c r="H379" s="3"/>
       <c r="I379" s="3"/>
       <c r="J379" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K379" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L379" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
+      <c r="A380" s="3"/>
+      <c r="B380" s="4"/>
+      <c r="C380" s="4"/>
+      <c r="D380" s="4"/>
+      <c r="E380" s="3"/>
+      <c r="F380" s="3"/>
+      <c r="G380" s="3"/>
+      <c r="H380" s="3"/>
+      <c r="I380" s="3"/>
+      <c r="J380" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K379" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="K380" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L380" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="3"/>
       <c r="B381" s="4"/>
       <c r="C381" s="4"/>
       <c r="D381" s="4"/>
       <c r="E381" s="3"/>
       <c r="F381" s="3"/>
       <c r="G381" s="3"/>
       <c r="H381" s="3"/>
       <c r="I381" s="3"/>
       <c r="J381" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K381" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L381" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
-      <c r="A382" s="3"/>
-[...7 lines deleted...]
-      <c r="I382" s="3"/>
+      <c r="A382" s="3" t="inlineStr">
+        <is>
+          <t>HU2</t>
+        </is>
+      </c>
+      <c r="B382" s="4" t="inlineStr">
+        <is>
+          <t>101하7356</t>
+        </is>
+      </c>
+      <c r="C382" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴티볼리 1.6 가솔린 2WD V1</t>
+        </is>
+      </c>
+      <c r="D382" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
+      <c r="E382" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F382" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G382" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H382" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I382" s="3" t="inlineStr">
+        <is>
+          <t>5,500KM</t>
+        </is>
+      </c>
       <c r="J382" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K382" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L382" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="3"/>
       <c r="B383" s="4"/>
       <c r="C383" s="4"/>
       <c r="D383" s="4"/>
       <c r="E383" s="3"/>
       <c r="F383" s="3"/>
       <c r="G383" s="3"/>
       <c r="H383" s="3"/>
       <c r="I383" s="3"/>
       <c r="J383" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K383" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L383" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="3"/>
       <c r="B384" s="4"/>
       <c r="C384" s="4"/>
       <c r="D384" s="4"/>
       <c r="E384" s="3"/>
       <c r="F384" s="3"/>
       <c r="G384" s="3"/>
       <c r="H384" s="3"/>
       <c r="I384" s="3"/>
       <c r="J384" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K384" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L384" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
-      <c r="A385" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A385" s="3"/>
+      <c r="B385" s="4"/>
+      <c r="C385" s="4"/>
+      <c r="D385" s="4"/>
+      <c r="E385" s="3"/>
+      <c r="F385" s="3"/>
+      <c r="G385" s="3"/>
+      <c r="H385" s="3"/>
+      <c r="I385" s="3"/>
       <c r="J385" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K385" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L385" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="3"/>
       <c r="B386" s="4"/>
       <c r="C386" s="4"/>
       <c r="D386" s="4"/>
       <c r="E386" s="3"/>
       <c r="F386" s="3"/>
       <c r="G386" s="3"/>
       <c r="H386" s="3"/>
       <c r="I386" s="3"/>
       <c r="J386" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K386" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L386" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
-      <c r="A387" s="3"/>
-[...7 lines deleted...]
-      <c r="I387" s="3"/>
+      <c r="A387" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B387" s="4" t="inlineStr">
+        <is>
+          <t>109호7668</t>
+        </is>
+      </c>
+      <c r="C387" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 티볼리 1.6 가솔린 2WD V1</t>
+        </is>
+      </c>
+      <c r="D387" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비, 밸류업 패키지, 컨비니언스</t>
+        </is>
+      </c>
+      <c r="E387" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F387" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G387" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H387" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I387" s="3" t="inlineStr">
+        <is>
+          <t>1,047KM</t>
+        </is>
+      </c>
       <c r="J387" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K387" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L387" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="3"/>
       <c r="B388" s="4"/>
       <c r="C388" s="4"/>
       <c r="D388" s="4"/>
       <c r="E388" s="3"/>
       <c r="F388" s="3"/>
       <c r="G388" s="3"/>
       <c r="H388" s="3"/>
       <c r="I388" s="3"/>
       <c r="J388" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K388" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L388" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="3"/>
       <c r="B389" s="4"/>
       <c r="C389" s="4"/>
       <c r="D389" s="4"/>
       <c r="E389" s="3"/>
       <c r="F389" s="3"/>
       <c r="G389" s="3"/>
       <c r="H389" s="3"/>
       <c r="I389" s="3"/>
       <c r="J389" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K389" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L389" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
-      <c r="A390" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A390" s="3"/>
+      <c r="B390" s="4"/>
+      <c r="C390" s="4"/>
+      <c r="D390" s="4"/>
+      <c r="E390" s="3"/>
+      <c r="F390" s="3"/>
+      <c r="G390" s="3"/>
+      <c r="H390" s="3"/>
+      <c r="I390" s="3"/>
       <c r="J390" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K390" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L390" s="3" t="inlineStr">
         <is>
           <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="3"/>
       <c r="B391" s="4"/>
       <c r="C391" s="4"/>
       <c r="D391" s="4"/>
       <c r="E391" s="3"/>
       <c r="F391" s="3"/>
       <c r="G391" s="3"/>
       <c r="H391" s="3"/>
       <c r="I391" s="3"/>
       <c r="J391" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K391" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L391" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
-      <c r="A392" s="3"/>
-[...7 lines deleted...]
-      <c r="I392" s="3"/>
+      <c r="A392" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B392" s="4" t="inlineStr">
+        <is>
+          <t>109호7669</t>
+        </is>
+      </c>
+      <c r="C392" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D392" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E392" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F392" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G392" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H392" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I392" s="3" t="inlineStr">
+        <is>
+          <t>6,567KM</t>
+        </is>
+      </c>
       <c r="J392" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K392" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L392" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="3"/>
       <c r="B393" s="4"/>
       <c r="C393" s="4"/>
       <c r="D393" s="4"/>
       <c r="E393" s="3"/>
       <c r="F393" s="3"/>
       <c r="G393" s="3"/>
       <c r="H393" s="3"/>
       <c r="I393" s="3"/>
       <c r="J393" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K393" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L393" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="3"/>
       <c r="B394" s="4"/>
       <c r="C394" s="4"/>
       <c r="D394" s="4"/>
       <c r="E394" s="3"/>
       <c r="F394" s="3"/>
       <c r="G394" s="3"/>
       <c r="H394" s="3"/>
       <c r="I394" s="3"/>
       <c r="J394" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K394" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L394" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
-      <c r="A395" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A395" s="3"/>
+      <c r="B395" s="4"/>
+      <c r="C395" s="4"/>
+      <c r="D395" s="4"/>
+      <c r="E395" s="3"/>
+      <c r="F395" s="3"/>
+      <c r="G395" s="3"/>
+      <c r="H395" s="3"/>
+      <c r="I395" s="3"/>
       <c r="J395" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K395" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L395" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="3"/>
       <c r="B396" s="4"/>
       <c r="C396" s="4"/>
       <c r="D396" s="4"/>
       <c r="E396" s="3"/>
       <c r="F396" s="3"/>
       <c r="G396" s="3"/>
       <c r="H396" s="3"/>
       <c r="I396" s="3"/>
       <c r="J396" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K396" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L396" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
-      <c r="A397" s="3"/>
-[...7 lines deleted...]
-      <c r="I397" s="3"/>
+      <c r="A397" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B397" s="4" t="inlineStr">
+        <is>
+          <t>109호7676</t>
+        </is>
+      </c>
+      <c r="C397" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D397" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E397" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F397" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G397" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H397" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I397" s="3" t="inlineStr">
+        <is>
+          <t>1,084KM</t>
+        </is>
+      </c>
       <c r="J397" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K397" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L397" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="3"/>
       <c r="B398" s="4"/>
       <c r="C398" s="4"/>
       <c r="D398" s="4"/>
       <c r="E398" s="3"/>
       <c r="F398" s="3"/>
       <c r="G398" s="3"/>
       <c r="H398" s="3"/>
       <c r="I398" s="3"/>
       <c r="J398" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K398" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L398" s="3" t="inlineStr">
         <is>
-          <t>440,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="3"/>
       <c r="B399" s="4"/>
       <c r="C399" s="4"/>
       <c r="D399" s="4"/>
       <c r="E399" s="3"/>
       <c r="F399" s="3"/>
       <c r="G399" s="3"/>
       <c r="H399" s="3"/>
       <c r="I399" s="3"/>
       <c r="J399" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K399" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L399" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
-      <c r="A400" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A400" s="3"/>
+      <c r="B400" s="4"/>
+      <c r="C400" s="4"/>
+      <c r="D400" s="4"/>
+      <c r="E400" s="3"/>
+      <c r="F400" s="3"/>
+      <c r="G400" s="3"/>
+      <c r="H400" s="3"/>
+      <c r="I400" s="3"/>
       <c r="J400" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K400" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L400" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="3"/>
       <c r="B401" s="4"/>
       <c r="C401" s="4"/>
       <c r="D401" s="4"/>
       <c r="E401" s="3"/>
       <c r="F401" s="3"/>
       <c r="G401" s="3"/>
       <c r="H401" s="3"/>
       <c r="I401" s="3"/>
       <c r="J401" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K401" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L401" s="3" t="inlineStr">
+        <is>
+          <t>430,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
+      <c r="A402" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B402" s="4" t="inlineStr">
+        <is>
+          <t>01호2319</t>
+        </is>
+      </c>
+      <c r="C402" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D402" s="4" t="inlineStr">
+        <is>
+          <t>익스클루시브</t>
+        </is>
+      </c>
+      <c r="E402" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F402" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G402" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H402" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I402" s="3" t="inlineStr">
+        <is>
+          <t>38,556KM</t>
+        </is>
+      </c>
+      <c r="J402" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K402" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L402" s="3" t="inlineStr">
+        <is>
+          <t>960,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
+      <c r="A403" s="3"/>
+      <c r="B403" s="4"/>
+      <c r="C403" s="4"/>
+      <c r="D403" s="4"/>
+      <c r="E403" s="3"/>
+      <c r="F403" s="3"/>
+      <c r="G403" s="3"/>
+      <c r="H403" s="3"/>
+      <c r="I403" s="3"/>
+      <c r="J403" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K401" s="3" t="inlineStr">
+      <c r="K403" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L401" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L403" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="3"/>
       <c r="B404" s="4"/>
       <c r="C404" s="4"/>
       <c r="D404" s="4"/>
       <c r="E404" s="3"/>
       <c r="F404" s="3"/>
       <c r="G404" s="3"/>
       <c r="H404" s="3"/>
       <c r="I404" s="3"/>
       <c r="J404" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K404" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L404" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="3"/>
       <c r="B405" s="4"/>
       <c r="C405" s="4"/>
       <c r="D405" s="4"/>
       <c r="E405" s="3"/>
       <c r="F405" s="3"/>
       <c r="G405" s="3"/>
       <c r="H405" s="3"/>
       <c r="I405" s="3"/>
       <c r="J405" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K405" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L405" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="3" t="inlineStr">
         <is>
           <t>INMO</t>
         </is>
       </c>
       <c r="B406" s="4" t="inlineStr">
         <is>
-          <t>109호7903</t>
+          <t>109호7674</t>
         </is>
       </c>
       <c r="C406" s="4" t="inlineStr">
         <is>
-          <t>미니 쿠퍼 5도어 클래식 나누크 화이트</t>
+          <t>레이 가솔린 1.0 트랜디</t>
         </is>
       </c>
       <c r="D406" s="4" t="inlineStr">
         <is>
-          <t>클래식 (화이트 투톤 루프·사이드미러,알로이휠
-,차선이탈 방지,스마트 크루즈 등)</t>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
         </is>
       </c>
       <c r="E406" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F406" s="3" t="inlineStr">
         <is>
-          <t>나누크 화이트</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G406" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H406" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>25년11월</t>
         </is>
       </c>
       <c r="I406" s="3" t="inlineStr">
         <is>
-          <t>162KM</t>
+          <t>2,670KM</t>
         </is>
       </c>
       <c r="J406" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K406" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L406" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="3"/>
       <c r="B407" s="4"/>
       <c r="C407" s="4"/>
       <c r="D407" s="4"/>
       <c r="E407" s="3"/>
       <c r="F407" s="3"/>
       <c r="G407" s="3"/>
       <c r="H407" s="3"/>
       <c r="I407" s="3"/>
       <c r="J407" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K407" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L407" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="3"/>
       <c r="B408" s="4"/>
       <c r="C408" s="4"/>
       <c r="D408" s="4"/>
       <c r="E408" s="3"/>
       <c r="F408" s="3"/>
       <c r="G408" s="3"/>
       <c r="H408" s="3"/>
       <c r="I408" s="3"/>
       <c r="J408" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K408" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L408" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="3"/>
       <c r="B409" s="4"/>
       <c r="C409" s="4"/>
       <c r="D409" s="4"/>
       <c r="E409" s="3"/>
       <c r="F409" s="3"/>
       <c r="G409" s="3"/>
       <c r="H409" s="3"/>
       <c r="I409" s="3"/>
       <c r="J409" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K409" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L409" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="3"/>
       <c r="B410" s="4"/>
       <c r="C410" s="4"/>
       <c r="D410" s="4"/>
       <c r="E410" s="3"/>
       <c r="F410" s="3"/>
       <c r="G410" s="3"/>
       <c r="H410" s="3"/>
       <c r="I410" s="3"/>
       <c r="J410" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K410" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L410" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="3" t="inlineStr">
         <is>
           <t>INMO</t>
         </is>
       </c>
       <c r="B411" s="4" t="inlineStr">
         <is>
-          <t>109호7902</t>
+          <t>125하4761</t>
         </is>
       </c>
       <c r="C411" s="4" t="inlineStr">
         <is>
-          <t>미니 쿠퍼 5도어 클래식 나누크 화이트</t>
+          <t>아르카나 1.6 GTe Iconic 26 클라우드 펄</t>
         </is>
       </c>
       <c r="D411" s="4" t="inlineStr">
         <is>
-          <t>클래식 (화이트 투톤 루프·사이드미러,알로이휠
-,차선이탈 방지,스마트 크루즈 등)</t>
+          <t>아이코닉</t>
         </is>
       </c>
       <c r="E411" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F411" s="3" t="inlineStr">
         <is>
-          <t>나누크 화이트</t>
+          <t>클라우드 펄</t>
         </is>
       </c>
       <c r="G411" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H411" s="3" t="inlineStr">
         <is>
           <t>26년04월</t>
         </is>
       </c>
       <c r="I411" s="3" t="inlineStr">
         <is>
-          <t>165KM</t>
+          <t>426KM</t>
         </is>
       </c>
       <c r="J411" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K411" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L411" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="3"/>
       <c r="B412" s="4"/>
       <c r="C412" s="4"/>
       <c r="D412" s="4"/>
       <c r="E412" s="3"/>
       <c r="F412" s="3"/>
       <c r="G412" s="3"/>
       <c r="H412" s="3"/>
       <c r="I412" s="3"/>
       <c r="J412" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K412" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L412" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="3"/>
       <c r="B413" s="4"/>
       <c r="C413" s="4"/>
       <c r="D413" s="4"/>
       <c r="E413" s="3"/>
       <c r="F413" s="3"/>
       <c r="G413" s="3"/>
       <c r="H413" s="3"/>
       <c r="I413" s="3"/>
       <c r="J413" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K413" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L413" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="3"/>
       <c r="B414" s="4"/>
       <c r="C414" s="4"/>
       <c r="D414" s="4"/>
       <c r="E414" s="3"/>
       <c r="F414" s="3"/>
       <c r="G414" s="3"/>
       <c r="H414" s="3"/>
       <c r="I414" s="3"/>
       <c r="J414" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K414" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L414" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="3"/>
       <c r="B415" s="4"/>
       <c r="C415" s="4"/>
       <c r="D415" s="4"/>
       <c r="E415" s="3"/>
       <c r="F415" s="3"/>
       <c r="G415" s="3"/>
       <c r="H415" s="3"/>
       <c r="I415" s="3"/>
       <c r="J415" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K415" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L415" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="3" t="inlineStr">
         <is>
           <t>INMO</t>
         </is>
       </c>
       <c r="B416" s="4" t="inlineStr">
         <is>
-          <t>109호7213</t>
+          <t>109호7927</t>
         </is>
       </c>
       <c r="C416" s="4" t="inlineStr">
         <is>
-          <t>XM3 1.6 GTe RE+</t>
+          <t>아르카나 1.6 GTe Iconic 26 클라우드 펄</t>
         </is>
       </c>
       <c r="D416" s="4" t="inlineStr">
         <is>
-          <t>시그니처 패키지1</t>
+          <t>아이코닉</t>
         </is>
       </c>
       <c r="E416" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F416" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>클라우드 펄</t>
         </is>
       </c>
       <c r="G416" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H416" s="3" t="inlineStr">
         <is>
-          <t>23년08월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I416" s="3" t="inlineStr">
         <is>
-          <t>41,434KM</t>
+          <t>47KM</t>
         </is>
       </c>
       <c r="J416" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K416" s="3" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="L416" s="3" t="inlineStr">
         <is>
           <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="3"/>
       <c r="B417" s="4"/>
       <c r="C417" s="4"/>
       <c r="D417" s="4"/>
       <c r="E417" s="3"/>
       <c r="F417" s="3"/>
@@ -15048,1192 +15069,1155 @@
       <c r="B419" s="4"/>
       <c r="C419" s="4"/>
       <c r="D419" s="4"/>
       <c r="E419" s="3"/>
       <c r="F419" s="3"/>
       <c r="G419" s="3"/>
       <c r="H419" s="3"/>
       <c r="I419" s="3"/>
       <c r="J419" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K419" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L419" s="3" t="inlineStr">
         <is>
           <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
-      <c r="A420" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E420" s="3" t="inlineStr">
+      <c r="A420" s="3"/>
+      <c r="B420" s="4"/>
+      <c r="C420" s="4"/>
+      <c r="D420" s="4"/>
+      <c r="E420" s="3"/>
+      <c r="F420" s="3"/>
+      <c r="G420" s="3"/>
+      <c r="H420" s="3"/>
+      <c r="I420" s="3"/>
+      <c r="J420" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K420" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L420" s="3" t="inlineStr">
+        <is>
+          <t>460,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
+      <c r="A421" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B421" s="4" t="inlineStr">
+        <is>
+          <t>109호7903</t>
+        </is>
+      </c>
+      <c r="C421" s="4" t="inlineStr">
+        <is>
+          <t>미니 쿠퍼 5도어 클래식 나누크 화이트</t>
+        </is>
+      </c>
+      <c r="D421" s="4" t="inlineStr">
+        <is>
+          <t>클래식 (화이트 투톤 루프·사이드미러,알로이휠
+,차선이탈 방지,스마트 크루즈 등)</t>
+        </is>
+      </c>
+      <c r="E421" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F420" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G420" s="3" t="inlineStr">
+      <c r="F421" s="3" t="inlineStr">
+        <is>
+          <t>나누크 화이트</t>
+        </is>
+      </c>
+      <c r="G421" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H420" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J420" s="3" t="inlineStr">
+      <c r="H421" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I421" s="3" t="inlineStr">
+        <is>
+          <t>162KM</t>
+        </is>
+      </c>
+      <c r="J421" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K420" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K421" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L421" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
-      <c r="A422" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A422" s="3"/>
+      <c r="B422" s="4"/>
+      <c r="C422" s="4"/>
+      <c r="D422" s="4"/>
+      <c r="E422" s="3"/>
+      <c r="F422" s="3"/>
+      <c r="G422" s="3"/>
+      <c r="H422" s="3"/>
+      <c r="I422" s="3"/>
       <c r="J422" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K422" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L422" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="3"/>
       <c r="B423" s="4"/>
       <c r="C423" s="4"/>
       <c r="D423" s="4"/>
       <c r="E423" s="3"/>
       <c r="F423" s="3"/>
       <c r="G423" s="3"/>
       <c r="H423" s="3"/>
       <c r="I423" s="3"/>
       <c r="J423" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K423" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L423" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
-      <c r="A424" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A424" s="3"/>
+      <c r="B424" s="4"/>
+      <c r="C424" s="4"/>
+      <c r="D424" s="4"/>
+      <c r="E424" s="3"/>
+      <c r="F424" s="3"/>
+      <c r="G424" s="3"/>
+      <c r="H424" s="3"/>
+      <c r="I424" s="3"/>
       <c r="J424" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K424" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L424" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="3"/>
       <c r="B425" s="4"/>
       <c r="C425" s="4"/>
       <c r="D425" s="4"/>
       <c r="E425" s="3"/>
       <c r="F425" s="3"/>
       <c r="G425" s="3"/>
       <c r="H425" s="3"/>
       <c r="I425" s="3"/>
       <c r="J425" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K425" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L425" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
-      <c r="A426" s="3"/>
-[...7 lines deleted...]
-      <c r="I426" s="3"/>
+      <c r="A426" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B426" s="4" t="inlineStr">
+        <is>
+          <t>109호7908</t>
+        </is>
+      </c>
+      <c r="C426" s="4" t="inlineStr">
+        <is>
+          <t>레이 가솔린 1.0 트랜디</t>
+        </is>
+      </c>
+      <c r="D426" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1,디스플레이오디오,드라이브와이즈,버튼시
+동팩</t>
+        </is>
+      </c>
+      <c r="E426" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F426" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G426" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H426" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I426" s="3" t="inlineStr">
+        <is>
+          <t>158KM</t>
+        </is>
+      </c>
       <c r="J426" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K426" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L426" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="3"/>
       <c r="B427" s="4"/>
       <c r="C427" s="4"/>
       <c r="D427" s="4"/>
       <c r="E427" s="3"/>
       <c r="F427" s="3"/>
       <c r="G427" s="3"/>
       <c r="H427" s="3"/>
       <c r="I427" s="3"/>
       <c r="J427" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K427" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L427" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="3"/>
       <c r="B428" s="4"/>
       <c r="C428" s="4"/>
       <c r="D428" s="4"/>
       <c r="E428" s="3"/>
       <c r="F428" s="3"/>
       <c r="G428" s="3"/>
       <c r="H428" s="3"/>
       <c r="I428" s="3"/>
       <c r="J428" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K428" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L428" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
-      <c r="A429" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A429" s="3"/>
+      <c r="B429" s="4"/>
+      <c r="C429" s="4"/>
       <c r="D429" s="4"/>
-      <c r="E429" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E429" s="3"/>
+      <c r="F429" s="3"/>
+      <c r="G429" s="3"/>
+      <c r="H429" s="3"/>
+      <c r="I429" s="3"/>
       <c r="J429" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K429" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L429" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="3"/>
       <c r="B430" s="4"/>
       <c r="C430" s="4"/>
       <c r="D430" s="4"/>
       <c r="E430" s="3"/>
       <c r="F430" s="3"/>
       <c r="G430" s="3"/>
       <c r="H430" s="3"/>
       <c r="I430" s="3"/>
       <c r="J430" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K430" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L430" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
-      <c r="A431" s="3"/>
-[...7 lines deleted...]
-      <c r="I431" s="3"/>
+      <c r="A431" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B431" s="4" t="inlineStr">
+        <is>
+          <t>109호7213</t>
+        </is>
+      </c>
+      <c r="C431" s="4" t="inlineStr">
+        <is>
+          <t>XM3 1.6 GTe RE+</t>
+        </is>
+      </c>
+      <c r="D431" s="4" t="inlineStr">
+        <is>
+          <t>시그니처 패키지1</t>
+        </is>
+      </c>
+      <c r="E431" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F431" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G431" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H431" s="3" t="inlineStr">
+        <is>
+          <t>23년08월</t>
+        </is>
+      </c>
+      <c r="I431" s="3" t="inlineStr">
+        <is>
+          <t>41,434KM</t>
+        </is>
+      </c>
       <c r="J431" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K431" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L431" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="3"/>
       <c r="B432" s="4"/>
       <c r="C432" s="4"/>
       <c r="D432" s="4"/>
       <c r="E432" s="3"/>
       <c r="F432" s="3"/>
       <c r="G432" s="3"/>
       <c r="H432" s="3"/>
       <c r="I432" s="3"/>
       <c r="J432" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K432" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L432" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="3"/>
       <c r="B433" s="4"/>
       <c r="C433" s="4"/>
       <c r="D433" s="4"/>
       <c r="E433" s="3"/>
       <c r="F433" s="3"/>
       <c r="G433" s="3"/>
       <c r="H433" s="3"/>
       <c r="I433" s="3"/>
       <c r="J433" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K433" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L433" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
-      <c r="A434" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E434" s="3" t="inlineStr">
+      <c r="A434" s="3"/>
+      <c r="B434" s="4"/>
+      <c r="C434" s="4"/>
+      <c r="D434" s="4"/>
+      <c r="E434" s="3"/>
+      <c r="F434" s="3"/>
+      <c r="G434" s="3"/>
+      <c r="H434" s="3"/>
+      <c r="I434" s="3"/>
+      <c r="J434" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K434" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L434" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
+      <c r="A435" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B435" s="4" t="inlineStr">
+        <is>
+          <t>109호7942</t>
+        </is>
+      </c>
+      <c r="C435" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 스마트(아틀라스 화이트)</t>
+        </is>
+      </c>
+      <c r="D435" s="4" t="inlineStr">
+        <is>
+          <t>15인치 알로이휠,블랙박스,하이패스</t>
+        </is>
+      </c>
+      <c r="E435" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F434" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G434" s="3" t="inlineStr">
+      <c r="F435" s="3" t="inlineStr">
+        <is>
+          <t>아틀라스 화이트</t>
+        </is>
+      </c>
+      <c r="G435" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H434" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J434" s="3" t="inlineStr">
+      <c r="H435" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I435" s="3" t="inlineStr">
+        <is>
+          <t>2,906KM</t>
+        </is>
+      </c>
+      <c r="J435" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K434" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K435" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L435" s="3" t="inlineStr">
         <is>
-          <t>1,550,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="3"/>
       <c r="B436" s="4"/>
       <c r="C436" s="4"/>
       <c r="D436" s="4"/>
       <c r="E436" s="3"/>
       <c r="F436" s="3"/>
       <c r="G436" s="3"/>
       <c r="H436" s="3"/>
       <c r="I436" s="3"/>
       <c r="J436" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K436" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L436" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="3"/>
       <c r="B437" s="4"/>
       <c r="C437" s="4"/>
       <c r="D437" s="4"/>
       <c r="E437" s="3"/>
       <c r="F437" s="3"/>
       <c r="G437" s="3"/>
       <c r="H437" s="3"/>
       <c r="I437" s="3"/>
       <c r="J437" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K437" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L437" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
+      <c r="A438" s="3"/>
+      <c r="B438" s="4"/>
+      <c r="C438" s="4"/>
+      <c r="D438" s="4"/>
+      <c r="E438" s="3"/>
+      <c r="F438" s="3"/>
+      <c r="G438" s="3"/>
+      <c r="H438" s="3"/>
+      <c r="I438" s="3"/>
+      <c r="J438" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K437" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K438" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L438" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="3"/>
       <c r="B439" s="4"/>
       <c r="C439" s="4"/>
       <c r="D439" s="4"/>
       <c r="E439" s="3"/>
       <c r="F439" s="3"/>
       <c r="G439" s="3"/>
       <c r="H439" s="3"/>
       <c r="I439" s="3"/>
       <c r="J439" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K439" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L439" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
-      <c r="A440" s="3"/>
-[...7 lines deleted...]
-      <c r="I440" s="3"/>
+      <c r="A440" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B440" s="4" t="inlineStr">
+        <is>
+          <t>109호7434</t>
+        </is>
+      </c>
+      <c r="C440" s="4" t="inlineStr">
+        <is>
+          <t>셀토스 스마트스트림 1.6가솔린 2WD 트렌디</t>
+        </is>
+      </c>
+      <c r="D440" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈/컨비니언스/10.25내비게이션</t>
+        </is>
+      </c>
+      <c r="E440" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F440" s="3" t="inlineStr">
+        <is>
+          <t>스노우화이트펄</t>
+        </is>
+      </c>
+      <c r="G440" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H440" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I440" s="3" t="inlineStr">
+        <is>
+          <t>24,341KM</t>
+        </is>
+      </c>
       <c r="J440" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K440" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L440" s="3" t="inlineStr">
         <is>
-          <t>1,550,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="3"/>
       <c r="B441" s="4"/>
       <c r="C441" s="4"/>
       <c r="D441" s="4"/>
       <c r="E441" s="3"/>
       <c r="F441" s="3"/>
       <c r="G441" s="3"/>
       <c r="H441" s="3"/>
       <c r="I441" s="3"/>
       <c r="J441" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K441" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L441" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="3"/>
       <c r="B442" s="4"/>
       <c r="C442" s="4"/>
       <c r="D442" s="4"/>
       <c r="E442" s="3"/>
       <c r="F442" s="3"/>
       <c r="G442" s="3"/>
       <c r="H442" s="3"/>
       <c r="I442" s="3"/>
       <c r="J442" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K442" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L442" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B443" s="4" t="inlineStr">
         <is>
-          <t>116허7846</t>
+          <t>116호6393</t>
         </is>
       </c>
       <c r="C443" s="4" t="inlineStr">
         <is>
-          <t>티볼리 에어 1.5 A5</t>
+          <t>모닝 1.0 프레스티지 (브라운시트)</t>
         </is>
       </c>
       <c r="D443" s="4" t="inlineStr">
         <is>
-          <t>밸류업 패키지</t>
+          <t>컨비니언스</t>
         </is>
       </c>
       <c r="E443" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F443" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G443" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H443" s="3" t="inlineStr">
         <is>
-          <t>24년09월</t>
+          <t>25년04월</t>
         </is>
       </c>
       <c r="I443" s="3" t="inlineStr">
         <is>
-          <t>8,036KM</t>
+          <t>18,801KM</t>
         </is>
       </c>
       <c r="J443" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K443" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L443" s="3" t="inlineStr">
         <is>
-          <t>505,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="3"/>
       <c r="B444" s="4"/>
       <c r="C444" s="4"/>
       <c r="D444" s="4"/>
       <c r="E444" s="3"/>
       <c r="F444" s="3"/>
       <c r="G444" s="3"/>
       <c r="H444" s="3"/>
       <c r="I444" s="3"/>
       <c r="J444" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K444" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L444" s="3" t="inlineStr">
         <is>
-          <t>485,000</t>
+          <t>430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="3"/>
       <c r="B445" s="4"/>
       <c r="C445" s="4"/>
       <c r="D445" s="4"/>
       <c r="E445" s="3"/>
       <c r="F445" s="3"/>
       <c r="G445" s="3"/>
       <c r="H445" s="3"/>
       <c r="I445" s="3"/>
       <c r="J445" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K445" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L445" s="3" t="inlineStr">
         <is>
-          <t>465,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="3"/>
       <c r="B446" s="4"/>
       <c r="C446" s="4"/>
       <c r="D446" s="4"/>
       <c r="E446" s="3"/>
       <c r="F446" s="3"/>
       <c r="G446" s="3"/>
       <c r="H446" s="3"/>
       <c r="I446" s="3"/>
       <c r="J446" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K446" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L446" s="3" t="inlineStr">
         <is>
-          <t>445,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="3"/>
       <c r="B447" s="4"/>
       <c r="C447" s="4"/>
       <c r="D447" s="4"/>
       <c r="E447" s="3"/>
       <c r="F447" s="3"/>
       <c r="G447" s="3"/>
       <c r="H447" s="3"/>
       <c r="I447" s="3"/>
       <c r="J447" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K447" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L447" s="3" t="inlineStr">
         <is>
-          <t>425,000</t>
+          <t>370,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B448" s="4" t="inlineStr">
         <is>
-          <t>116호6175</t>
+          <t>116호6741</t>
         </is>
       </c>
       <c r="C448" s="4" t="inlineStr">
         <is>
-          <t>GV80 2.5T (어스브라운시트)</t>
-[...7 lines deleted...]
-      </c>
+          <t>더 뉴트레일블레이저 1.35 가솔린 2WD Premie
+r</t>
+        </is>
+      </c>
+      <c r="D448" s="4"/>
       <c r="E448" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F448" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G448" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H448" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>25년08월</t>
         </is>
       </c>
       <c r="I448" s="3" t="inlineStr">
         <is>
-          <t>32,832KM</t>
+          <t>2,333KM</t>
         </is>
       </c>
       <c r="J448" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K448" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L448" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="3"/>
       <c r="B449" s="4"/>
       <c r="C449" s="4"/>
       <c r="D449" s="4"/>
       <c r="E449" s="3"/>
       <c r="F449" s="3"/>
       <c r="G449" s="3"/>
       <c r="H449" s="3"/>
       <c r="I449" s="3"/>
       <c r="J449" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K449" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L449" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="3"/>
       <c r="B450" s="4"/>
       <c r="C450" s="4"/>
       <c r="D450" s="4"/>
       <c r="E450" s="3"/>
       <c r="F450" s="3"/>
       <c r="G450" s="3"/>
       <c r="H450" s="3"/>
       <c r="I450" s="3"/>
       <c r="J450" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K450" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L450" s="3" t="inlineStr">
         <is>
-          <t>1,550,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="3"/>
       <c r="B451" s="4"/>
       <c r="C451" s="4"/>
       <c r="D451" s="4"/>
       <c r="E451" s="3"/>
       <c r="F451" s="3"/>
       <c r="G451" s="3"/>
       <c r="H451" s="3"/>
       <c r="I451" s="3"/>
       <c r="J451" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K451" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L451" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="3"/>
       <c r="B452" s="4"/>
       <c r="C452" s="4"/>
       <c r="D452" s="4"/>
       <c r="E452" s="3"/>
       <c r="F452" s="3"/>
       <c r="G452" s="3"/>
       <c r="H452" s="3"/>
       <c r="I452" s="3"/>
       <c r="J452" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K452" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L452" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B453" s="4" t="inlineStr">
         <is>
           <t>116호6450</t>
         </is>
       </c>
       <c r="C453" s="4" t="inlineStr">
         <is>
           <t>싼타페 2.5T 익스클루시브</t>
         </is>
       </c>
       <c r="D453" s="4"/>
       <c r="E453" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
@@ -16242,13681 +16226,10662 @@
           <t>흰색</t>
         </is>
       </c>
       <c r="G453" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H453" s="3" t="inlineStr">
         <is>
           <t>25년05월</t>
         </is>
       </c>
       <c r="I453" s="3" t="inlineStr">
         <is>
           <t>17,676KM</t>
         </is>
       </c>
       <c r="J453" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K453" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L453" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="3"/>
       <c r="B454" s="4"/>
       <c r="C454" s="4"/>
       <c r="D454" s="4"/>
       <c r="E454" s="3"/>
       <c r="F454" s="3"/>
       <c r="G454" s="3"/>
       <c r="H454" s="3"/>
       <c r="I454" s="3"/>
       <c r="J454" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K454" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L454" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="3"/>
       <c r="B455" s="4"/>
       <c r="C455" s="4"/>
       <c r="D455" s="4"/>
       <c r="E455" s="3"/>
       <c r="F455" s="3"/>
       <c r="G455" s="3"/>
       <c r="H455" s="3"/>
       <c r="I455" s="3"/>
       <c r="J455" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K455" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L455" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="3"/>
       <c r="B456" s="4"/>
       <c r="C456" s="4"/>
       <c r="D456" s="4"/>
       <c r="E456" s="3"/>
       <c r="F456" s="3"/>
       <c r="G456" s="3"/>
       <c r="H456" s="3"/>
       <c r="I456" s="3"/>
       <c r="J456" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K456" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L456" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="3"/>
       <c r="B457" s="4"/>
       <c r="C457" s="4"/>
       <c r="D457" s="4"/>
       <c r="E457" s="3"/>
       <c r="F457" s="3"/>
       <c r="G457" s="3"/>
       <c r="H457" s="3"/>
       <c r="I457" s="3"/>
       <c r="J457" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K457" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L457" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B458" s="4" t="inlineStr">
         <is>
-          <t>116호6690</t>
+          <t>165허8080</t>
         </is>
       </c>
       <c r="C458" s="4" t="inlineStr">
         <is>
-          <t>싼타페 2.5T 익스클루시브 마그네틱그레이메탈릭</t>
+          <t>레이 밴 1.0 프레스티지</t>
         </is>
       </c>
       <c r="D458" s="4"/>
       <c r="E458" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F458" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>베이지색</t>
         </is>
       </c>
       <c r="G458" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H458" s="3" t="inlineStr">
         <is>
-          <t>25년08월</t>
+          <t>22년03월</t>
         </is>
       </c>
       <c r="I458" s="3" t="inlineStr">
         <is>
-          <t>8,284KM</t>
+          <t>126,162KM</t>
         </is>
       </c>
       <c r="J458" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K458" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L458" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="3"/>
       <c r="B459" s="4"/>
       <c r="C459" s="4"/>
       <c r="D459" s="4"/>
       <c r="E459" s="3"/>
       <c r="F459" s="3"/>
       <c r="G459" s="3"/>
       <c r="H459" s="3"/>
       <c r="I459" s="3"/>
       <c r="J459" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K459" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L459" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>370,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="3"/>
       <c r="B460" s="4"/>
       <c r="C460" s="4"/>
       <c r="D460" s="4"/>
       <c r="E460" s="3"/>
       <c r="F460" s="3"/>
       <c r="G460" s="3"/>
       <c r="H460" s="3"/>
       <c r="I460" s="3"/>
       <c r="J460" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>30</t>
         </is>
       </c>
       <c r="K460" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L460" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
-      <c r="A461" s="3"/>
-[...1 lines deleted...]
-      <c r="C461" s="4"/>
+      <c r="A461" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B461" s="4" t="inlineStr">
+        <is>
+          <t>116호6690</t>
+        </is>
+      </c>
+      <c r="C461" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브 마그네틱그레이메탈릭</t>
+        </is>
+      </c>
       <c r="D461" s="4"/>
-      <c r="E461" s="3"/>
-[...3 lines deleted...]
-      <c r="I461" s="3"/>
+      <c r="E461" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F461" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G461" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H461" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I461" s="3" t="inlineStr">
+        <is>
+          <t>10,201KM</t>
+        </is>
+      </c>
       <c r="J461" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K461" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L461" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="3"/>
       <c r="B462" s="4"/>
       <c r="C462" s="4"/>
       <c r="D462" s="4"/>
       <c r="E462" s="3"/>
       <c r="F462" s="3"/>
       <c r="G462" s="3"/>
       <c r="H462" s="3"/>
       <c r="I462" s="3"/>
       <c r="J462" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K462" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L462" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
-      <c r="A463" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A463" s="3"/>
+      <c r="B463" s="4"/>
+      <c r="C463" s="4"/>
+      <c r="D463" s="4"/>
+      <c r="E463" s="3"/>
+      <c r="F463" s="3"/>
+      <c r="G463" s="3"/>
+      <c r="H463" s="3"/>
+      <c r="I463" s="3"/>
       <c r="J463" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K463" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L463" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="3"/>
       <c r="B464" s="4"/>
       <c r="C464" s="4"/>
       <c r="D464" s="4"/>
       <c r="E464" s="3"/>
       <c r="F464" s="3"/>
       <c r="G464" s="3"/>
       <c r="H464" s="3"/>
       <c r="I464" s="3"/>
       <c r="J464" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K464" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L464" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="3"/>
       <c r="B465" s="4"/>
       <c r="C465" s="4"/>
       <c r="D465" s="4"/>
       <c r="E465" s="3"/>
       <c r="F465" s="3"/>
       <c r="G465" s="3"/>
       <c r="H465" s="3"/>
       <c r="I465" s="3"/>
       <c r="J465" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K465" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L465" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
-      <c r="A466" s="3"/>
-[...7 lines deleted...]
-      <c r="I466" s="3"/>
+      <c r="A466" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B466" s="4" t="inlineStr">
+        <is>
+          <t>172허9537</t>
+        </is>
+      </c>
+      <c r="C466" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 DN8 2.0 모던</t>
+        </is>
+      </c>
+      <c r="D466" s="4" t="inlineStr">
+        <is>
+          <t>하이패스,  현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E466" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F466" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G466" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H466" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I466" s="3" t="inlineStr">
+        <is>
+          <t>61,290KM</t>
+        </is>
+      </c>
       <c r="J466" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K466" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L466" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="3"/>
       <c r="B467" s="4"/>
       <c r="C467" s="4"/>
       <c r="D467" s="4"/>
       <c r="E467" s="3"/>
       <c r="F467" s="3"/>
       <c r="G467" s="3"/>
       <c r="H467" s="3"/>
       <c r="I467" s="3"/>
       <c r="J467" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K467" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L467" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
-      <c r="A468" s="3" t="inlineStr">
+      <c r="A468" s="3"/>
+      <c r="B468" s="4"/>
+      <c r="C468" s="4"/>
+      <c r="D468" s="4"/>
+      <c r="E468" s="3"/>
+      <c r="F468" s="3"/>
+      <c r="G468" s="3"/>
+      <c r="H468" s="3"/>
+      <c r="I468" s="3"/>
+      <c r="J468" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K468" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L468" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
+      <c r="A469" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B468" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E468" s="3" t="inlineStr">
+      <c r="B469" s="4" t="inlineStr">
+        <is>
+          <t>116허7726</t>
+        </is>
+      </c>
+      <c r="C469" s="4" t="inlineStr">
+        <is>
+          <t>벤츠 E200 아방가르드 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D469" s="4"/>
+      <c r="E469" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F468" s="3" t="inlineStr">
+      <c r="F469" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G468" s="3" t="inlineStr">
+      <c r="G469" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H468" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J468" s="3" t="inlineStr">
+      <c r="H469" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I469" s="3" t="inlineStr">
+        <is>
+          <t>21,644KM</t>
+        </is>
+      </c>
+      <c r="J469" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K468" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K469" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L469" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="3"/>
       <c r="B470" s="4"/>
       <c r="C470" s="4"/>
       <c r="D470" s="4"/>
       <c r="E470" s="3"/>
       <c r="F470" s="3"/>
       <c r="G470" s="3"/>
       <c r="H470" s="3"/>
       <c r="I470" s="3"/>
       <c r="J470" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K470" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L470" s="3" t="inlineStr">
+        <is>
+          <t>1,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
+      <c r="A471" s="3"/>
+      <c r="B471" s="4"/>
+      <c r="C471" s="4"/>
+      <c r="D471" s="4"/>
+      <c r="E471" s="3"/>
+      <c r="F471" s="3"/>
+      <c r="G471" s="3"/>
+      <c r="H471" s="3"/>
+      <c r="I471" s="3"/>
+      <c r="J471" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K470" s="3" t="inlineStr">
-[...56 lines deleted...]
-      </c>
       <c r="K471" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L471" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="3"/>
       <c r="B472" s="4"/>
       <c r="C472" s="4"/>
       <c r="D472" s="4"/>
       <c r="E472" s="3"/>
       <c r="F472" s="3"/>
       <c r="G472" s="3"/>
       <c r="H472" s="3"/>
       <c r="I472" s="3"/>
       <c r="J472" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K472" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L472" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
-      <c r="A473" s="3"/>
-[...1 lines deleted...]
-      <c r="C473" s="4"/>
+      <c r="A473" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B473" s="4" t="inlineStr">
+        <is>
+          <t>116호6687</t>
+        </is>
+      </c>
+      <c r="C473" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (블랙시트)</t>
+        </is>
+      </c>
       <c r="D473" s="4"/>
-      <c r="E473" s="3"/>
-[...3 lines deleted...]
-      <c r="I473" s="3"/>
+      <c r="E473" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F473" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G473" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H473" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I473" s="3" t="inlineStr">
+        <is>
+          <t>12,101KM</t>
+        </is>
+      </c>
       <c r="J473" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K473" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L473" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="3"/>
       <c r="B474" s="4"/>
       <c r="C474" s="4"/>
       <c r="D474" s="4"/>
       <c r="E474" s="3"/>
       <c r="F474" s="3"/>
       <c r="G474" s="3"/>
       <c r="H474" s="3"/>
       <c r="I474" s="3"/>
       <c r="J474" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K474" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L474" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="3"/>
       <c r="B475" s="4"/>
       <c r="C475" s="4"/>
       <c r="D475" s="4"/>
       <c r="E475" s="3"/>
       <c r="F475" s="3"/>
       <c r="G475" s="3"/>
       <c r="H475" s="3"/>
       <c r="I475" s="3"/>
       <c r="J475" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K475" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L475" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
-      <c r="A476" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A476" s="3"/>
+      <c r="B476" s="4"/>
+      <c r="C476" s="4"/>
       <c r="D476" s="4"/>
-      <c r="E476" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E476" s="3"/>
+      <c r="F476" s="3"/>
+      <c r="G476" s="3"/>
+      <c r="H476" s="3"/>
+      <c r="I476" s="3"/>
       <c r="J476" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K476" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L476" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="3"/>
       <c r="B477" s="4"/>
       <c r="C477" s="4"/>
       <c r="D477" s="4"/>
       <c r="E477" s="3"/>
       <c r="F477" s="3"/>
       <c r="G477" s="3"/>
       <c r="H477" s="3"/>
       <c r="I477" s="3"/>
       <c r="J477" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K477" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L477" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
-      <c r="A478" s="3"/>
-[...7 lines deleted...]
-      <c r="I478" s="3"/>
+      <c r="A478" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B478" s="4" t="inlineStr">
+        <is>
+          <t>116호6864</t>
+        </is>
+      </c>
+      <c r="C478" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8 (카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D478" s="4" t="inlineStr">
+        <is>
+          <t>카멜베이지투톤퀄팅인테리어, 딥컨트롤 패키지 2</t>
+        </is>
+      </c>
+      <c r="E478" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F478" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G478" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H478" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I478" s="3" t="inlineStr">
+        <is>
+          <t>10,320KM</t>
+        </is>
+      </c>
       <c r="J478" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K478" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L478" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="3"/>
       <c r="B479" s="4"/>
       <c r="C479" s="4"/>
       <c r="D479" s="4"/>
       <c r="E479" s="3"/>
       <c r="F479" s="3"/>
       <c r="G479" s="3"/>
       <c r="H479" s="3"/>
       <c r="I479" s="3"/>
       <c r="J479" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K479" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L479" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
-      <c r="A480" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A480" s="3"/>
+      <c r="B480" s="4"/>
+      <c r="C480" s="4"/>
+      <c r="D480" s="4"/>
+      <c r="E480" s="3"/>
+      <c r="F480" s="3"/>
+      <c r="G480" s="3"/>
+      <c r="H480" s="3"/>
+      <c r="I480" s="3"/>
       <c r="J480" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K480" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L480" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="3"/>
       <c r="B481" s="4"/>
       <c r="C481" s="4"/>
       <c r="D481" s="4"/>
       <c r="E481" s="3"/>
       <c r="F481" s="3"/>
       <c r="G481" s="3"/>
       <c r="H481" s="3"/>
       <c r="I481" s="3"/>
       <c r="J481" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K481" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L481" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="3"/>
       <c r="B482" s="4"/>
       <c r="C482" s="4"/>
       <c r="D482" s="4"/>
       <c r="E482" s="3"/>
       <c r="F482" s="3"/>
       <c r="G482" s="3"/>
       <c r="H482" s="3"/>
       <c r="I482" s="3"/>
       <c r="J482" s="3" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K482" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="L482" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B483" s="4" t="inlineStr">
         <is>
-          <t>116호7061</t>
+          <t>116호6179</t>
         </is>
       </c>
       <c r="C483" s="4" t="inlineStr">
         <is>
-          <t>GV80 2.5T AWD (보르도브라운시트)</t>
+          <t>GV70 2.5T AWD (바닐라베이지시트)</t>
         </is>
       </c>
       <c r="D483" s="4" t="inlineStr">
         <is>
-          <t>20인치휠, AWD, 시그니쳐디자인셀렉션투, 
-[...1 lines deleted...]
-레이</t>
+          <t>AWD, 21인치휠, 시그니처디자인셀렌션1, 
+드라이빙어시스턴스패키지1, 빌트인캠패키지</t>
         </is>
       </c>
       <c r="E483" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F483" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G483" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H483" s="3" t="inlineStr">
         <is>
-          <t>25년12월</t>
+          <t>25년01월</t>
         </is>
       </c>
       <c r="I483" s="3" t="inlineStr">
         <is>
-          <t>3,085KM</t>
+          <t>44,018KM</t>
         </is>
       </c>
       <c r="J483" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K483" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L483" s="3" t="inlineStr">
         <is>
-          <t>1,750,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="3"/>
       <c r="B484" s="4"/>
       <c r="C484" s="4"/>
       <c r="D484" s="4"/>
       <c r="E484" s="3"/>
       <c r="F484" s="3"/>
       <c r="G484" s="3"/>
       <c r="H484" s="3"/>
       <c r="I484" s="3"/>
       <c r="J484" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K484" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L484" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="3"/>
       <c r="B485" s="4"/>
       <c r="C485" s="4"/>
       <c r="D485" s="4"/>
       <c r="E485" s="3"/>
       <c r="F485" s="3"/>
       <c r="G485" s="3"/>
       <c r="H485" s="3"/>
       <c r="I485" s="3"/>
       <c r="J485" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K485" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L485" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="3"/>
       <c r="B486" s="4"/>
       <c r="C486" s="4"/>
       <c r="D486" s="4"/>
       <c r="E486" s="3"/>
       <c r="F486" s="3"/>
       <c r="G486" s="3"/>
       <c r="H486" s="3"/>
       <c r="I486" s="3"/>
       <c r="J486" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K486" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L486" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="3"/>
       <c r="B487" s="4"/>
       <c r="C487" s="4"/>
       <c r="D487" s="4"/>
       <c r="E487" s="3"/>
       <c r="F487" s="3"/>
       <c r="G487" s="3"/>
       <c r="H487" s="3"/>
       <c r="I487" s="3"/>
       <c r="J487" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K487" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L487" s="3" t="inlineStr">
         <is>
-          <t>1,550,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B488" s="4" t="inlineStr">
         <is>
-          <t>116호6326</t>
+          <t>194호4777</t>
         </is>
       </c>
       <c r="C488" s="4" t="inlineStr">
         <is>
-          <t>트레일블레이저 1.35 2WD프리미어 </t>
-[...2 lines deleted...]
-      <c r="D488" s="4"/>
+          <t>쏘나타 2.0 모던 </t>
+        </is>
+      </c>
+      <c r="D488" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스</t>
+        </is>
+      </c>
       <c r="E488" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F488" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G488" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H488" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>22년05월</t>
         </is>
       </c>
       <c r="I488" s="3" t="inlineStr">
         <is>
-          <t>29,291KM</t>
+          <t>69,851KM</t>
         </is>
       </c>
       <c r="J488" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K488" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L488" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="3"/>
       <c r="B489" s="4"/>
       <c r="C489" s="4"/>
       <c r="D489" s="4"/>
       <c r="E489" s="3"/>
       <c r="F489" s="3"/>
       <c r="G489" s="3"/>
       <c r="H489" s="3"/>
       <c r="I489" s="3"/>
       <c r="J489" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K489" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L489" s="3" t="inlineStr">
         <is>
           <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="3"/>
       <c r="B490" s="4"/>
       <c r="C490" s="4"/>
       <c r="D490" s="4"/>
       <c r="E490" s="3"/>
       <c r="F490" s="3"/>
       <c r="G490" s="3"/>
       <c r="H490" s="3"/>
       <c r="I490" s="3"/>
       <c r="J490" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>32</t>
         </is>
       </c>
       <c r="K490" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L490" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
-      <c r="A491" s="3"/>
-[...7 lines deleted...]
-      <c r="I491" s="3"/>
+      <c r="A491" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B491" s="4" t="inlineStr">
+        <is>
+          <t>190허8600</t>
+        </is>
+      </c>
+      <c r="C491" s="4" t="inlineStr">
+        <is>
+          <t>K8 2.5 노블레스</t>
+        </is>
+      </c>
+      <c r="D491" s="4" t="inlineStr">
+        <is>
+          <t>스타일</t>
+        </is>
+      </c>
+      <c r="E491" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F491" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G491" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H491" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I491" s="3" t="inlineStr">
+        <is>
+          <t>89,186KM</t>
+        </is>
+      </c>
       <c r="J491" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K491" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L491" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="3"/>
       <c r="B492" s="4"/>
       <c r="C492" s="4"/>
       <c r="D492" s="4"/>
       <c r="E492" s="3"/>
       <c r="F492" s="3"/>
       <c r="G492" s="3"/>
       <c r="H492" s="3"/>
       <c r="I492" s="3"/>
       <c r="J492" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K492" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L492" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
-      <c r="A493" s="3" t="inlineStr">
+      <c r="A493" s="3"/>
+      <c r="B493" s="4"/>
+      <c r="C493" s="4"/>
+      <c r="D493" s="4"/>
+      <c r="E493" s="3"/>
+      <c r="F493" s="3"/>
+      <c r="G493" s="3"/>
+      <c r="H493" s="3"/>
+      <c r="I493" s="3"/>
+      <c r="J493" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K493" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L493" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
+      <c r="A494" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B493" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E493" s="3" t="inlineStr">
+      <c r="B494" s="4" t="inlineStr">
+        <is>
+          <t>116하6415</t>
+        </is>
+      </c>
+      <c r="C494" s="4" t="inlineStr">
+        <is>
+          <t>G80 2.5T</t>
+        </is>
+      </c>
+      <c r="D494" s="4"/>
+      <c r="E494" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F493" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G493" s="3" t="inlineStr">
+      <c r="F494" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G494" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H493" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J493" s="3" t="inlineStr">
+      <c r="H494" s="3" t="inlineStr">
+        <is>
+          <t>21년10월</t>
+        </is>
+      </c>
+      <c r="I494" s="3" t="inlineStr">
+        <is>
+          <t>102,504KM</t>
+        </is>
+      </c>
+      <c r="J494" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K493" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K494" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L494" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="3"/>
       <c r="B495" s="4"/>
       <c r="C495" s="4"/>
       <c r="D495" s="4"/>
       <c r="E495" s="3"/>
       <c r="F495" s="3"/>
       <c r="G495" s="3"/>
       <c r="H495" s="3"/>
       <c r="I495" s="3"/>
       <c r="J495" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K495" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L495" s="3" t="inlineStr">
         <is>
-          <t>735,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="3"/>
       <c r="B496" s="4"/>
       <c r="C496" s="4"/>
       <c r="D496" s="4"/>
       <c r="E496" s="3"/>
       <c r="F496" s="3"/>
       <c r="G496" s="3"/>
       <c r="H496" s="3"/>
       <c r="I496" s="3"/>
       <c r="J496" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K496" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L496" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
-      <c r="A497" s="3"/>
-[...7 lines deleted...]
-      <c r="I497" s="3"/>
+      <c r="A497" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B497" s="4" t="inlineStr">
+        <is>
+          <t>116호6504</t>
+        </is>
+      </c>
+      <c r="C497" s="4" t="inlineStr">
+        <is>
+          <t>GV70 2.5T AWD</t>
+        </is>
+      </c>
+      <c r="D497" s="4" t="inlineStr">
+        <is>
+          <t>파퓰러패기지1 빌트인캠패키지 시그니쳐디자인셀렉
+션1</t>
+        </is>
+      </c>
+      <c r="E497" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F497" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G497" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H497" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I497" s="3" t="inlineStr">
+        <is>
+          <t>15,317KM</t>
+        </is>
+      </c>
       <c r="J497" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K497" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L497" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
-      <c r="A498" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A498" s="3"/>
+      <c r="B498" s="4"/>
+      <c r="C498" s="4"/>
+      <c r="D498" s="4"/>
+      <c r="E498" s="3"/>
+      <c r="F498" s="3"/>
+      <c r="G498" s="3"/>
+      <c r="H498" s="3"/>
+      <c r="I498" s="3"/>
       <c r="J498" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K498" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L498" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="3"/>
       <c r="B499" s="4"/>
       <c r="C499" s="4"/>
       <c r="D499" s="4"/>
       <c r="E499" s="3"/>
       <c r="F499" s="3"/>
       <c r="G499" s="3"/>
       <c r="H499" s="3"/>
       <c r="I499" s="3"/>
       <c r="J499" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K499" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L499" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
-      <c r="A500" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A500" s="3"/>
+      <c r="B500" s="4"/>
+      <c r="C500" s="4"/>
       <c r="D500" s="4"/>
-      <c r="E500" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E500" s="3"/>
+      <c r="F500" s="3"/>
+      <c r="G500" s="3"/>
+      <c r="H500" s="3"/>
+      <c r="I500" s="3"/>
       <c r="J500" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K500" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L500" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="3"/>
       <c r="B501" s="4"/>
       <c r="C501" s="4"/>
       <c r="D501" s="4"/>
       <c r="E501" s="3"/>
       <c r="F501" s="3"/>
       <c r="G501" s="3"/>
       <c r="H501" s="3"/>
       <c r="I501" s="3"/>
       <c r="J501" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K501" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L501" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
-      <c r="A502" s="3"/>
-[...7 lines deleted...]
-      <c r="I502" s="3"/>
+      <c r="A502" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B502" s="4" t="inlineStr">
+        <is>
+          <t>116호6234</t>
+        </is>
+      </c>
+      <c r="C502" s="4" t="inlineStr">
+        <is>
+          <t>카니발 3.5 7인승 노블레스</t>
+        </is>
+      </c>
+      <c r="D502" s="4" t="inlineStr">
+        <is>
+          <t>썬루프 드라이브와이즈 모니터링팩</t>
+        </is>
+      </c>
+      <c r="E502" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F502" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G502" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H502" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I502" s="3" t="inlineStr">
+        <is>
+          <t>20,079KM</t>
+        </is>
+      </c>
       <c r="J502" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K502" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L502" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="3"/>
       <c r="B503" s="4"/>
       <c r="C503" s="4"/>
       <c r="D503" s="4"/>
       <c r="E503" s="3"/>
       <c r="F503" s="3"/>
       <c r="G503" s="3"/>
       <c r="H503" s="3"/>
       <c r="I503" s="3"/>
       <c r="J503" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K503" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L503" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="3"/>
       <c r="B504" s="4"/>
       <c r="C504" s="4"/>
       <c r="D504" s="4"/>
       <c r="E504" s="3"/>
       <c r="F504" s="3"/>
       <c r="G504" s="3"/>
       <c r="H504" s="3"/>
       <c r="I504" s="3"/>
       <c r="J504" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K504" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L504" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
-      <c r="A505" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A505" s="3"/>
+      <c r="B505" s="4"/>
+      <c r="C505" s="4"/>
       <c r="D505" s="4"/>
-      <c r="E505" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E505" s="3"/>
+      <c r="F505" s="3"/>
+      <c r="G505" s="3"/>
+      <c r="H505" s="3"/>
+      <c r="I505" s="3"/>
       <c r="J505" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K505" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L505" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="3"/>
       <c r="B506" s="4"/>
       <c r="C506" s="4"/>
       <c r="D506" s="4"/>
       <c r="E506" s="3"/>
       <c r="F506" s="3"/>
       <c r="G506" s="3"/>
       <c r="H506" s="3"/>
       <c r="I506" s="3"/>
       <c r="J506" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K506" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L506" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
-      <c r="A507" s="3"/>
-[...7 lines deleted...]
-      <c r="I507" s="3"/>
+      <c r="A507" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B507" s="4" t="inlineStr">
+        <is>
+          <t>116호7074</t>
+        </is>
+      </c>
+      <c r="C507" s="4" t="inlineStr">
+        <is>
+          <t>액티언 1.5T S8(카멜베이지투톤시트)</t>
+        </is>
+      </c>
+      <c r="D507" s="4" t="inlineStr">
+        <is>
+          <t>딥컨트롤 패키지 2, 카멜/베이지 투톤 퀼팅 
+인테리어</t>
+        </is>
+      </c>
+      <c r="E507" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F507" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G507" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H507" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I507" s="3" t="inlineStr">
+        <is>
+          <t>5,983KM</t>
+        </is>
+      </c>
       <c r="J507" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K507" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L507" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="3"/>
       <c r="B508" s="4"/>
       <c r="C508" s="4"/>
       <c r="D508" s="4"/>
       <c r="E508" s="3"/>
       <c r="F508" s="3"/>
       <c r="G508" s="3"/>
       <c r="H508" s="3"/>
       <c r="I508" s="3"/>
       <c r="J508" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K508" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L508" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="3"/>
       <c r="B509" s="4"/>
       <c r="C509" s="4"/>
       <c r="D509" s="4"/>
       <c r="E509" s="3"/>
       <c r="F509" s="3"/>
       <c r="G509" s="3"/>
       <c r="H509" s="3"/>
       <c r="I509" s="3"/>
       <c r="J509" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K509" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L509" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
-      <c r="A510" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A510" s="3"/>
+      <c r="B510" s="4"/>
+      <c r="C510" s="4"/>
+      <c r="D510" s="4"/>
+      <c r="E510" s="3"/>
+      <c r="F510" s="3"/>
+      <c r="G510" s="3"/>
+      <c r="H510" s="3"/>
+      <c r="I510" s="3"/>
       <c r="J510" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K510" s="3" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L510" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="3"/>
       <c r="B511" s="4"/>
       <c r="C511" s="4"/>
       <c r="D511" s="4"/>
       <c r="E511" s="3"/>
       <c r="F511" s="3"/>
       <c r="G511" s="3"/>
       <c r="H511" s="3"/>
       <c r="I511" s="3"/>
       <c r="J511" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K511" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L511" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
+      <c r="A512" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B512" s="4" t="inlineStr">
+        <is>
+          <t>116호6499</t>
+        </is>
+      </c>
+      <c r="C512" s="4" t="inlineStr">
+        <is>
+          <t>GV80 2.5T 마칼루그레이 </t>
+        </is>
+      </c>
+      <c r="D512" s="4" t="inlineStr">
+        <is>
+          <t>시그니처디자인셀렉션2, 22인치휠</t>
+        </is>
+      </c>
+      <c r="E512" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F512" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G512" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H512" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I512" s="3" t="inlineStr">
+        <is>
+          <t>20,227KM</t>
+        </is>
+      </c>
+      <c r="J512" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K512" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L512" s="3" t="inlineStr">
+        <is>
+          <t>1,550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
+      <c r="A513" s="3"/>
+      <c r="B513" s="4"/>
+      <c r="C513" s="4"/>
+      <c r="D513" s="4"/>
+      <c r="E513" s="3"/>
+      <c r="F513" s="3"/>
+      <c r="G513" s="3"/>
+      <c r="H513" s="3"/>
+      <c r="I513" s="3"/>
+      <c r="J513" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K511" s="3" t="inlineStr">
+      <c r="K513" s="3" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
-      <c r="L511" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L513" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="3"/>
       <c r="B514" s="4"/>
       <c r="C514" s="4"/>
       <c r="D514" s="4"/>
       <c r="E514" s="3"/>
       <c r="F514" s="3"/>
       <c r="G514" s="3"/>
       <c r="H514" s="3"/>
       <c r="I514" s="3"/>
       <c r="J514" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K514" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L514" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>1,450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="3"/>
       <c r="B515" s="4"/>
       <c r="C515" s="4"/>
       <c r="D515" s="4"/>
       <c r="E515" s="3"/>
       <c r="F515" s="3"/>
       <c r="G515" s="3"/>
       <c r="H515" s="3"/>
       <c r="I515" s="3"/>
       <c r="J515" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K515" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L515" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="3"/>
       <c r="B516" s="4"/>
       <c r="C516" s="4"/>
       <c r="D516" s="4"/>
       <c r="E516" s="3"/>
       <c r="F516" s="3"/>
       <c r="G516" s="3"/>
       <c r="H516" s="3"/>
       <c r="I516" s="3"/>
       <c r="J516" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K516" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L516" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
-      <c r="A517" s="3"/>
-[...7 lines deleted...]
-      <c r="I517" s="3"/>
+      <c r="A517" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B517" s="4" t="inlineStr">
+        <is>
+          <t>141호9276</t>
+        </is>
+      </c>
+      <c r="C517" s="4" t="inlineStr">
+        <is>
+          <t>K5 1.6 시그니쳐 </t>
+        </is>
+      </c>
+      <c r="D517" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 스타일, 선루프, 드라이브와이즈</t>
+        </is>
+      </c>
+      <c r="E517" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F517" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G517" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H517" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I517" s="3" t="inlineStr">
+        <is>
+          <t>102,282KM</t>
+        </is>
+      </c>
       <c r="J517" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K517" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L517" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
-      <c r="A518" s="3" t="inlineStr">
+      <c r="A518" s="3"/>
+      <c r="B518" s="4"/>
+      <c r="C518" s="4"/>
+      <c r="D518" s="4"/>
+      <c r="E518" s="3"/>
+      <c r="F518" s="3"/>
+      <c r="G518" s="3"/>
+      <c r="H518" s="3"/>
+      <c r="I518" s="3"/>
+      <c r="J518" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K518" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L518" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
+      <c r="A519" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B518" s="4" t="inlineStr">
-[...15 lines deleted...]
-      <c r="E518" s="3" t="inlineStr">
+      <c r="B519" s="4" t="inlineStr">
+        <is>
+          <t>116허7743</t>
+        </is>
+      </c>
+      <c r="C519" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
+      <c r="D519" s="4" t="inlineStr">
+        <is>
+          <t>어라운드뷰, 보스서라운드사운드시스템</t>
+        </is>
+      </c>
+      <c r="E519" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F518" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G518" s="3" t="inlineStr">
+      <c r="F519" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G519" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H518" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J518" s="3" t="inlineStr">
+      <c r="H519" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I519" s="3" t="inlineStr">
+        <is>
+          <t>12,731KM</t>
+        </is>
+      </c>
+      <c r="J519" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K518" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K519" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L519" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>544,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="3"/>
       <c r="B520" s="4"/>
       <c r="C520" s="4"/>
       <c r="D520" s="4"/>
       <c r="E520" s="3"/>
       <c r="F520" s="3"/>
       <c r="G520" s="3"/>
       <c r="H520" s="3"/>
       <c r="I520" s="3"/>
       <c r="J520" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K520" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L520" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>524,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="3"/>
       <c r="B521" s="4"/>
       <c r="C521" s="4"/>
       <c r="D521" s="4"/>
       <c r="E521" s="3"/>
       <c r="F521" s="3"/>
       <c r="G521" s="3"/>
       <c r="H521" s="3"/>
       <c r="I521" s="3"/>
       <c r="J521" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K521" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L521" s="3" t="inlineStr">
+        <is>
+          <t>504,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
+      <c r="A522" s="3"/>
+      <c r="B522" s="4"/>
+      <c r="C522" s="4"/>
+      <c r="D522" s="4"/>
+      <c r="E522" s="3"/>
+      <c r="F522" s="3"/>
+      <c r="G522" s="3"/>
+      <c r="H522" s="3"/>
+      <c r="I522" s="3"/>
+      <c r="J522" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K521" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K522" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L522" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>484,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="3"/>
       <c r="B523" s="4"/>
       <c r="C523" s="4"/>
       <c r="D523" s="4"/>
       <c r="E523" s="3"/>
       <c r="F523" s="3"/>
       <c r="G523" s="3"/>
       <c r="H523" s="3"/>
       <c r="I523" s="3"/>
       <c r="J523" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>58</t>
         </is>
       </c>
       <c r="K523" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L523" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>464,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
-      <c r="A524" s="3"/>
-[...7 lines deleted...]
-      <c r="I524" s="3"/>
+      <c r="A524" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B524" s="4" t="inlineStr">
+        <is>
+          <t>116호6966</t>
+        </is>
+      </c>
+      <c r="C524" s="4" t="inlineStr">
+        <is>
+          <t>티볼리 1.6 V1</t>
+        </is>
+      </c>
+      <c r="D524" s="4" t="inlineStr">
+        <is>
+          <t>9인치 내비게이션 패키지, 컨비니언스 패키지,
+ 밸류업 패키지</t>
+        </is>
+      </c>
+      <c r="E524" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F524" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G524" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H524" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I524" s="3" t="inlineStr">
+        <is>
+          <t>5,712KM</t>
+        </is>
+      </c>
       <c r="J524" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K524" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L524" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="3"/>
       <c r="B525" s="4"/>
       <c r="C525" s="4"/>
       <c r="D525" s="4"/>
       <c r="E525" s="3"/>
       <c r="F525" s="3"/>
       <c r="G525" s="3"/>
       <c r="H525" s="3"/>
       <c r="I525" s="3"/>
       <c r="J525" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K525" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L525" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="3"/>
       <c r="B526" s="4"/>
       <c r="C526" s="4"/>
       <c r="D526" s="4"/>
       <c r="E526" s="3"/>
       <c r="F526" s="3"/>
       <c r="G526" s="3"/>
       <c r="H526" s="3"/>
       <c r="I526" s="3"/>
       <c r="J526" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K526" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L526" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
-      <c r="A527" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A527" s="3"/>
+      <c r="B527" s="4"/>
+      <c r="C527" s="4"/>
       <c r="D527" s="4"/>
-      <c r="E527" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E527" s="3"/>
+      <c r="F527" s="3"/>
+      <c r="G527" s="3"/>
+      <c r="H527" s="3"/>
+      <c r="I527" s="3"/>
       <c r="J527" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K527" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L527" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="3"/>
       <c r="B528" s="4"/>
       <c r="C528" s="4"/>
       <c r="D528" s="4"/>
       <c r="E528" s="3"/>
       <c r="F528" s="3"/>
       <c r="G528" s="3"/>
       <c r="H528" s="3"/>
       <c r="I528" s="3"/>
       <c r="J528" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K528" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L528" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
-      <c r="A529" s="3"/>
-[...7 lines deleted...]
-      <c r="I529" s="3"/>
+      <c r="A529" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B529" s="4" t="inlineStr">
+        <is>
+          <t>116호7574</t>
+        </is>
+      </c>
+      <c r="C529" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTE 아이코닉 클라우드펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D529" s="4" t="inlineStr">
+        <is>
+          <t>클라우드펄</t>
+        </is>
+      </c>
+      <c r="E529" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F529" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G529" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H529" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I529" s="3" t="inlineStr">
+        <is>
+          <t>2,379KM</t>
+        </is>
+      </c>
       <c r="J529" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K529" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L529" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>575,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="3"/>
       <c r="B530" s="4"/>
       <c r="C530" s="4"/>
       <c r="D530" s="4"/>
       <c r="E530" s="3"/>
       <c r="F530" s="3"/>
       <c r="G530" s="3"/>
       <c r="H530" s="3"/>
       <c r="I530" s="3"/>
       <c r="J530" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K530" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L530" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>555,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="3"/>
       <c r="B531" s="4"/>
       <c r="C531" s="4"/>
       <c r="D531" s="4"/>
       <c r="E531" s="3"/>
       <c r="F531" s="3"/>
       <c r="G531" s="3"/>
       <c r="H531" s="3"/>
       <c r="I531" s="3"/>
       <c r="J531" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K531" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L531" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>535,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
-      <c r="A532" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A532" s="3"/>
+      <c r="B532" s="4"/>
+      <c r="C532" s="4"/>
+      <c r="D532" s="4"/>
+      <c r="E532" s="3"/>
+      <c r="F532" s="3"/>
+      <c r="G532" s="3"/>
+      <c r="H532" s="3"/>
+      <c r="I532" s="3"/>
       <c r="J532" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K532" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L532" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>515,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="3"/>
       <c r="B533" s="4"/>
       <c r="C533" s="4"/>
       <c r="D533" s="4"/>
       <c r="E533" s="3"/>
       <c r="F533" s="3"/>
       <c r="G533" s="3"/>
       <c r="H533" s="3"/>
       <c r="I533" s="3"/>
       <c r="J533" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K533" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L533" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>495,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
-      <c r="A534" s="3"/>
-[...7 lines deleted...]
-      <c r="I534" s="3"/>
+      <c r="A534" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B534" s="4" t="inlineStr">
+        <is>
+          <t>116호6403</t>
+        </is>
+      </c>
+      <c r="C534" s="4" t="inlineStr">
+        <is>
+          <t>뉴 GV80 가솔린 2.5 터보 AWD 5인승 기본형</t>
+        </is>
+      </c>
+      <c r="D534" s="4" t="inlineStr">
+        <is>
+          <t>AWD 20인치휠 시그니처디자인셀렉션1 파퓰러
+패키지 빌트인캠패키지</t>
+        </is>
+      </c>
+      <c r="E534" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F534" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G534" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H534" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I534" s="3" t="inlineStr">
+        <is>
+          <t>18,008KM</t>
+        </is>
+      </c>
       <c r="J534" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K534" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L534" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="3"/>
       <c r="B535" s="4"/>
       <c r="C535" s="4"/>
       <c r="D535" s="4"/>
       <c r="E535" s="3"/>
       <c r="F535" s="3"/>
       <c r="G535" s="3"/>
       <c r="H535" s="3"/>
       <c r="I535" s="3"/>
       <c r="J535" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K535" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L535" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="3"/>
       <c r="B536" s="4"/>
       <c r="C536" s="4"/>
       <c r="D536" s="4"/>
       <c r="E536" s="3"/>
       <c r="F536" s="3"/>
       <c r="G536" s="3"/>
       <c r="H536" s="3"/>
       <c r="I536" s="3"/>
       <c r="J536" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K536" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L536" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
-      <c r="A537" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A537" s="3"/>
+      <c r="B537" s="4"/>
+      <c r="C537" s="4"/>
       <c r="D537" s="4"/>
-      <c r="E537" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E537" s="3"/>
+      <c r="F537" s="3"/>
+      <c r="G537" s="3"/>
+      <c r="H537" s="3"/>
+      <c r="I537" s="3"/>
       <c r="J537" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K537" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L537" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="3"/>
       <c r="B538" s="4"/>
       <c r="C538" s="4"/>
       <c r="D538" s="4"/>
       <c r="E538" s="3"/>
       <c r="F538" s="3"/>
       <c r="G538" s="3"/>
       <c r="H538" s="3"/>
       <c r="I538" s="3"/>
       <c r="J538" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K538" s="3" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="L538" s="3" t="inlineStr">
+        <is>
+          <t>1,500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
+      <c r="A539" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B539" s="4" t="inlineStr">
+        <is>
+          <t>116호7716</t>
+        </is>
+      </c>
+      <c r="C539" s="4" t="inlineStr">
+        <is>
+          <t>아르카나 1.6 GTe Iconic</t>
+        </is>
+      </c>
+      <c r="D539" s="4"/>
+      <c r="E539" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F539" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G539" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H539" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I539" s="3" t="inlineStr">
+        <is>
+          <t>1,266KM</t>
+        </is>
+      </c>
+      <c r="J539" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K539" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L539" s="3" t="inlineStr">
+        <is>
+          <t>559,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
+      <c r="A540" s="3"/>
+      <c r="B540" s="4"/>
+      <c r="C540" s="4"/>
+      <c r="D540" s="4"/>
+      <c r="E540" s="3"/>
+      <c r="F540" s="3"/>
+      <c r="G540" s="3"/>
+      <c r="H540" s="3"/>
+      <c r="I540" s="3"/>
+      <c r="J540" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K538" s="3" t="inlineStr">
+      <c r="K540" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L538" s="3" t="inlineStr">
-[...82 lines deleted...]
-      </c>
       <c r="L540" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>539,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="3"/>
       <c r="B541" s="4"/>
       <c r="C541" s="4"/>
       <c r="D541" s="4"/>
       <c r="E541" s="3"/>
       <c r="F541" s="3"/>
       <c r="G541" s="3"/>
       <c r="H541" s="3"/>
       <c r="I541" s="3"/>
       <c r="J541" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K541" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L541" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>519,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="3"/>
       <c r="B542" s="4"/>
       <c r="C542" s="4"/>
       <c r="D542" s="4"/>
       <c r="E542" s="3"/>
       <c r="F542" s="3"/>
       <c r="G542" s="3"/>
       <c r="H542" s="3"/>
       <c r="I542" s="3"/>
       <c r="J542" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K542" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L542" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>499,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="3"/>
       <c r="B543" s="4"/>
       <c r="C543" s="4"/>
       <c r="D543" s="4"/>
       <c r="E543" s="3"/>
       <c r="F543" s="3"/>
       <c r="G543" s="3"/>
       <c r="H543" s="3"/>
       <c r="I543" s="3"/>
       <c r="J543" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K543" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L543" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>479,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
-      <c r="A544" s="3"/>
-[...7 lines deleted...]
-      <c r="I544" s="3"/>
+      <c r="A544" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B544" s="4" t="inlineStr">
+        <is>
+          <t>177하3517</t>
+        </is>
+      </c>
+      <c r="C544" s="4" t="inlineStr">
+        <is>
+          <t>K5 가솔린 2.0 프레스티지 </t>
+        </is>
+      </c>
+      <c r="D544" s="4" t="inlineStr">
+        <is>
+          <t>클러스터, 컴포트,드라이브와이즈,스마트커넥트</t>
+        </is>
+      </c>
+      <c r="E544" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F544" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G544" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H544" s="3" t="inlineStr">
+        <is>
+          <t>24년02월</t>
+        </is>
+      </c>
+      <c r="I544" s="3" t="inlineStr">
+        <is>
+          <t>52,000KM</t>
+        </is>
+      </c>
       <c r="J544" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K544" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L544" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
-      <c r="A545" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A545" s="3"/>
+      <c r="B545" s="4"/>
+      <c r="C545" s="4"/>
+      <c r="D545" s="4"/>
+      <c r="E545" s="3"/>
+      <c r="F545" s="3"/>
+      <c r="G545" s="3"/>
+      <c r="H545" s="3"/>
+      <c r="I545" s="3"/>
       <c r="J545" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K545" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L545" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="3"/>
       <c r="B546" s="4"/>
       <c r="C546" s="4"/>
       <c r="D546" s="4"/>
       <c r="E546" s="3"/>
       <c r="F546" s="3"/>
       <c r="G546" s="3"/>
       <c r="H546" s="3"/>
       <c r="I546" s="3"/>
       <c r="J546" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K546" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L546" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="3"/>
       <c r="B547" s="4"/>
       <c r="C547" s="4"/>
       <c r="D547" s="4"/>
       <c r="E547" s="3"/>
       <c r="F547" s="3"/>
       <c r="G547" s="3"/>
       <c r="H547" s="3"/>
       <c r="I547" s="3"/>
       <c r="J547" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K547" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L547" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
-      <c r="A548" s="3"/>
-[...7 lines deleted...]
-      <c r="I548" s="3"/>
+      <c r="A548" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B548" s="4" t="inlineStr">
+        <is>
+          <t>165하3912</t>
+        </is>
+      </c>
+      <c r="C548" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0 모던</t>
+        </is>
+      </c>
+      <c r="D548" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스Ⅰ</t>
+        </is>
+      </c>
+      <c r="E548" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F548" s="3" t="inlineStr">
+        <is>
+          <t>블루</t>
+        </is>
+      </c>
+      <c r="G548" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H548" s="3" t="inlineStr">
+        <is>
+          <t>21년11월</t>
+        </is>
+      </c>
+      <c r="I548" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
       <c r="J548" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K548" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L548" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="3"/>
       <c r="B549" s="4"/>
       <c r="C549" s="4"/>
       <c r="D549" s="4"/>
       <c r="E549" s="3"/>
       <c r="F549" s="3"/>
       <c r="G549" s="3"/>
       <c r="H549" s="3"/>
       <c r="I549" s="3"/>
       <c r="J549" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K549" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K549" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L549" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B550" s="4" t="inlineStr">
         <is>
-          <t>116호7054</t>
+          <t>172하1348</t>
         </is>
       </c>
       <c r="C550" s="4" t="inlineStr">
         <is>
-          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
-[...2 lines deleted...]
-      <c r="D550" s="4"/>
+          <t>캐스퍼 가솔린 1.0 모던</t>
+        </is>
+      </c>
+      <c r="D550" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어 내비 플러스</t>
+        </is>
+      </c>
       <c r="E550" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F550" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G550" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H550" s="3" t="inlineStr">
         <is>
-          <t>25년12월</t>
+          <t>22년08월</t>
         </is>
       </c>
       <c r="I550" s="3" t="inlineStr">
         <is>
-          <t>13,198KM</t>
+          <t>63,450KM</t>
         </is>
       </c>
       <c r="J550" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K550" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L550" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="3"/>
       <c r="B551" s="4"/>
       <c r="C551" s="4"/>
       <c r="D551" s="4"/>
       <c r="E551" s="3"/>
       <c r="F551" s="3"/>
       <c r="G551" s="3"/>
       <c r="H551" s="3"/>
       <c r="I551" s="3"/>
       <c r="J551" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K551" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L551" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="3"/>
       <c r="B552" s="4"/>
       <c r="C552" s="4"/>
       <c r="D552" s="4"/>
       <c r="E552" s="3"/>
       <c r="F552" s="3"/>
       <c r="G552" s="3"/>
       <c r="H552" s="3"/>
       <c r="I552" s="3"/>
       <c r="J552" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K552" s="3" t="inlineStr">
         <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L552" s="3" t="inlineStr">
+        <is>
+          <t>370,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
+      <c r="A553" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B553" s="4" t="inlineStr">
+        <is>
+          <t>101하2740</t>
+        </is>
+      </c>
+      <c r="C553" s="4" t="inlineStr">
+        <is>
+          <t>K8 3.5 노블레스</t>
+        </is>
+      </c>
+      <c r="D553" s="4" t="inlineStr">
+        <is>
+          <t>컴포트,드라이브와이즈,스타일</t>
+        </is>
+      </c>
+      <c r="E553" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F553" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G553" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H553" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I553" s="3" t="inlineStr">
+        <is>
+          <t>92,600KM</t>
+        </is>
+      </c>
+      <c r="J553" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K553" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L552" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L553" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="3"/>
       <c r="B554" s="4"/>
       <c r="C554" s="4"/>
       <c r="D554" s="4"/>
       <c r="E554" s="3"/>
       <c r="F554" s="3"/>
       <c r="G554" s="3"/>
       <c r="H554" s="3"/>
       <c r="I554" s="3"/>
       <c r="J554" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K554" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L554" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
-      <c r="A555" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A555" s="3"/>
+      <c r="B555" s="4"/>
+      <c r="C555" s="4"/>
       <c r="D555" s="4"/>
-      <c r="E555" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E555" s="3"/>
+      <c r="F555" s="3"/>
+      <c r="G555" s="3"/>
+      <c r="H555" s="3"/>
+      <c r="I555" s="3"/>
       <c r="J555" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K555" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L555" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="3"/>
       <c r="B556" s="4"/>
       <c r="C556" s="4"/>
       <c r="D556" s="4"/>
       <c r="E556" s="3"/>
       <c r="F556" s="3"/>
       <c r="G556" s="3"/>
       <c r="H556" s="3"/>
       <c r="I556" s="3"/>
       <c r="J556" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K556" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L556" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
-      <c r="A557" s="3"/>
-[...1 lines deleted...]
-      <c r="C557" s="4"/>
+      <c r="A557" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B557" s="4" t="inlineStr">
+        <is>
+          <t>101호2799</t>
+        </is>
+      </c>
+      <c r="C557" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타(DN8) G2.0 프리미엄 패밀리</t>
+        </is>
+      </c>
       <c r="D557" s="4"/>
-      <c r="E557" s="3"/>
-[...3 lines deleted...]
-      <c r="I557" s="3"/>
+      <c r="E557" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F557" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G557" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H557" s="3" t="inlineStr">
+        <is>
+          <t>21년04월</t>
+        </is>
+      </c>
+      <c r="I557" s="3" t="inlineStr">
+        <is>
+          <t>95,950KM</t>
+        </is>
+      </c>
       <c r="J557" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K557" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L557" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
-      <c r="A558" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E558" s="3" t="inlineStr">
+      <c r="A558" s="3"/>
+      <c r="B558" s="4"/>
+      <c r="C558" s="4"/>
+      <c r="D558" s="4"/>
+      <c r="E558" s="3"/>
+      <c r="F558" s="3"/>
+      <c r="G558" s="3"/>
+      <c r="H558" s="3"/>
+      <c r="I558" s="3"/>
+      <c r="J558" s="3" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="K558" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L558" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
+      <c r="A559" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B559" s="4" t="inlineStr">
+        <is>
+          <t>142호3587</t>
+        </is>
+      </c>
+      <c r="C559" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 3.8 가솔린 AWD 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D559" s="4" t="inlineStr">
+        <is>
+          <t>라이프스타일, 듀얼파노라마썬루프, 빌트인캠</t>
+        </is>
+      </c>
+      <c r="E559" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F558" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G558" s="3" t="inlineStr">
+      <c r="F559" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G559" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H558" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K558" s="3" t="inlineStr">
+      <c r="H559" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I559" s="3" t="inlineStr">
+        <is>
+          <t>33,500KM</t>
+        </is>
+      </c>
+      <c r="J559" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L558" s="3" t="inlineStr">
-[...19 lines deleted...]
-      </c>
       <c r="K559" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L559" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="3"/>
       <c r="B560" s="4"/>
       <c r="C560" s="4"/>
       <c r="D560" s="4"/>
       <c r="E560" s="3"/>
       <c r="F560" s="3"/>
       <c r="G560" s="3"/>
       <c r="H560" s="3"/>
       <c r="I560" s="3"/>
       <c r="J560" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K560" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L560" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="3"/>
       <c r="B561" s="4"/>
       <c r="C561" s="4"/>
       <c r="D561" s="4"/>
       <c r="E561" s="3"/>
       <c r="F561" s="3"/>
       <c r="G561" s="3"/>
       <c r="H561" s="3"/>
       <c r="I561" s="3"/>
       <c r="J561" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K561" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L561" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="3"/>
       <c r="B562" s="4"/>
       <c r="C562" s="4"/>
       <c r="D562" s="4"/>
       <c r="E562" s="3"/>
       <c r="F562" s="3"/>
       <c r="G562" s="3"/>
       <c r="H562" s="3"/>
       <c r="I562" s="3"/>
       <c r="J562" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K562" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L562" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="3"/>
+      <c r="B563" s="4"/>
+      <c r="C563" s="4"/>
+      <c r="D563" s="4"/>
+      <c r="E563" s="3"/>
+      <c r="F563" s="3"/>
+      <c r="G563" s="3"/>
+      <c r="H563" s="3"/>
+      <c r="I563" s="3"/>
+      <c r="J563" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K563" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L563" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B564" s="4" t="inlineStr">
+        <is>
+          <t>125호9035</t>
+        </is>
+      </c>
+      <c r="C564" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴카니발(KA4) 9인승 가솔린 시그니처</t>
+        </is>
+      </c>
+      <c r="D564" s="4" t="inlineStr">
+        <is>
+          <t>기본형-드라이브와이즈, 스타일</t>
+        </is>
+      </c>
+      <c r="E564" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F564" s="3" t="inlineStr">
+        <is>
+          <t>미색</t>
+        </is>
+      </c>
+      <c r="G564" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H564" s="3" t="inlineStr">
+        <is>
+          <t>23년12월</t>
+        </is>
+      </c>
+      <c r="I564" s="3" t="inlineStr">
+        <is>
+          <t>74,000KM</t>
+        </is>
+      </c>
+      <c r="J564" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K562" s="3" t="inlineStr">
-[...82 lines deleted...]
-      </c>
       <c r="K564" s="3" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L564" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="3"/>
       <c r="B565" s="4"/>
       <c r="C565" s="4"/>
       <c r="D565" s="4"/>
       <c r="E565" s="3"/>
       <c r="F565" s="3"/>
       <c r="G565" s="3"/>
       <c r="H565" s="3"/>
       <c r="I565" s="3"/>
       <c r="J565" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K565" s="3" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L565" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="3"/>
       <c r="B566" s="4"/>
       <c r="C566" s="4"/>
       <c r="D566" s="4"/>
       <c r="E566" s="3"/>
       <c r="F566" s="3"/>
       <c r="G566" s="3"/>
       <c r="H566" s="3"/>
       <c r="I566" s="3"/>
       <c r="J566" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K566" s="3" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L566" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="3"/>
       <c r="B567" s="4"/>
       <c r="C567" s="4"/>
       <c r="D567" s="4"/>
       <c r="E567" s="3"/>
       <c r="F567" s="3"/>
       <c r="G567" s="3"/>
       <c r="H567" s="3"/>
       <c r="I567" s="3"/>
       <c r="J567" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K567" s="3" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L567" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
-      <c r="A568" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A568" s="3"/>
+      <c r="B568" s="4"/>
+      <c r="C568" s="4"/>
       <c r="D568" s="4"/>
-      <c r="E568" s="3" t="inlineStr">
+      <c r="E568" s="3"/>
+      <c r="F568" s="3"/>
+      <c r="G568" s="3"/>
+      <c r="H568" s="3"/>
+      <c r="I568" s="3"/>
+      <c r="J568" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K568" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L568" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
+      <c r="A569" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B569" s="4" t="inlineStr">
+        <is>
+          <t>101호7926</t>
+        </is>
+      </c>
+      <c r="C569" s="4" t="inlineStr">
+        <is>
+          <t>더 올뉴투싼 가솔린 1.6 터보 2WD N Line 인
+스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D569" s="4" t="inlineStr">
+        <is>
+          <t>미쉐린타이어, 플래티넘 III, 파노라마 선루
+프</t>
+        </is>
+      </c>
+      <c r="E569" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F568" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G568" s="3" t="inlineStr">
+      <c r="F569" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙펄</t>
+        </is>
+      </c>
+      <c r="G569" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H568" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I569" s="3"/>
+      <c r="H569" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I569" s="3" t="inlineStr">
+        <is>
+          <t>85,000KM</t>
+        </is>
+      </c>
       <c r="J569" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K569" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L569" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="3"/>
       <c r="B570" s="4"/>
       <c r="C570" s="4"/>
       <c r="D570" s="4"/>
       <c r="E570" s="3"/>
       <c r="F570" s="3"/>
       <c r="G570" s="3"/>
       <c r="H570" s="3"/>
       <c r="I570" s="3"/>
       <c r="J570" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K570" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L570" s="3" t="inlineStr">
         <is>
-          <t>390,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B571" s="4" t="inlineStr">
         <is>
-          <t>165허8081</t>
+          <t>142호2072</t>
         </is>
       </c>
       <c r="C571" s="4" t="inlineStr">
         <is>
-          <t>레이 밴 1.0 프레스티지 </t>
-[...2 lines deleted...]
-      <c r="D571" s="4"/>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 시그
+니처 그래비티</t>
+        </is>
+      </c>
+      <c r="D571" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
       <c r="E571" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F571" s="3" t="inlineStr">
         <is>
-          <t>베이지</t>
+          <t>미색</t>
         </is>
       </c>
       <c r="G571" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H571" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>24년11월</t>
         </is>
       </c>
       <c r="I571" s="3" t="inlineStr">
         <is>
-          <t>88,672KM</t>
+          <t>15,500KM</t>
         </is>
       </c>
       <c r="J571" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K571" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L571" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="3"/>
       <c r="B572" s="4"/>
       <c r="C572" s="4"/>
       <c r="D572" s="4"/>
       <c r="E572" s="3"/>
       <c r="F572" s="3"/>
       <c r="G572" s="3"/>
       <c r="H572" s="3"/>
       <c r="I572" s="3"/>
       <c r="J572" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K572" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L572" s="3" t="inlineStr">
         <is>
-          <t>400,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="3"/>
       <c r="B573" s="4"/>
       <c r="C573" s="4"/>
       <c r="D573" s="4"/>
       <c r="E573" s="3"/>
       <c r="F573" s="3"/>
       <c r="G573" s="3"/>
       <c r="H573" s="3"/>
       <c r="I573" s="3"/>
       <c r="J573" s="3" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K573" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L573" s="3" t="inlineStr">
         <is>
-          <t>380,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
-      <c r="A574" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A574" s="3"/>
+      <c r="B574" s="4"/>
+      <c r="C574" s="4"/>
+      <c r="D574" s="4"/>
+      <c r="E574" s="3"/>
+      <c r="F574" s="3"/>
+      <c r="G574" s="3"/>
+      <c r="H574" s="3"/>
+      <c r="I574" s="3"/>
       <c r="J574" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K574" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L574" s="3" t="inlineStr">
         <is>
-          <t>1,850,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="3"/>
       <c r="B575" s="4"/>
       <c r="C575" s="4"/>
       <c r="D575" s="4"/>
       <c r="E575" s="3"/>
       <c r="F575" s="3"/>
       <c r="G575" s="3"/>
       <c r="H575" s="3"/>
       <c r="I575" s="3"/>
       <c r="J575" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K575" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L575" s="3" t="inlineStr">
         <is>
-          <t>1,800,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
-      <c r="A576" s="3"/>
-[...7 lines deleted...]
-      <c r="I576" s="3"/>
+      <c r="A576" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B576" s="4" t="inlineStr">
+        <is>
+          <t>125호5192</t>
+        </is>
+      </c>
+      <c r="C576" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 가솔린 시그니처</t>
+        </is>
+      </c>
+      <c r="D576" s="4" t="inlineStr">
+        <is>
+          <t>KRELL사운드, 드라이브와이즈, 기본형-컴포
+트, 스마트커넥트, 스타일</t>
+        </is>
+      </c>
+      <c r="E576" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F576" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G576" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H576" s="3" t="inlineStr">
+        <is>
+          <t>23년05월</t>
+        </is>
+      </c>
+      <c r="I576" s="3" t="inlineStr">
+        <is>
+          <t>53,000KM</t>
+        </is>
+      </c>
       <c r="J576" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K576" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L576" s="3" t="inlineStr">
         <is>
-          <t>1,750,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="3"/>
       <c r="B577" s="4"/>
       <c r="C577" s="4"/>
       <c r="D577" s="4"/>
       <c r="E577" s="3"/>
       <c r="F577" s="3"/>
       <c r="G577" s="3"/>
       <c r="H577" s="3"/>
       <c r="I577" s="3"/>
       <c r="J577" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K577" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L577" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="3"/>
       <c r="B578" s="4"/>
       <c r="C578" s="4"/>
       <c r="D578" s="4"/>
       <c r="E578" s="3"/>
       <c r="F578" s="3"/>
       <c r="G578" s="3"/>
       <c r="H578" s="3"/>
       <c r="I578" s="3"/>
       <c r="J578" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K578" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L578" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
-      <c r="A579" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A579" s="3"/>
+      <c r="B579" s="4"/>
+      <c r="C579" s="4"/>
+      <c r="D579" s="4"/>
+      <c r="E579" s="3"/>
+      <c r="F579" s="3"/>
+      <c r="G579" s="3"/>
+      <c r="H579" s="3"/>
+      <c r="I579" s="3"/>
       <c r="J579" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K579" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L579" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="3"/>
       <c r="B580" s="4"/>
       <c r="C580" s="4"/>
       <c r="D580" s="4"/>
       <c r="E580" s="3"/>
       <c r="F580" s="3"/>
       <c r="G580" s="3"/>
       <c r="H580" s="3"/>
       <c r="I580" s="3"/>
       <c r="J580" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K580" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L580" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
-      <c r="A581" s="3"/>
-[...7 lines deleted...]
-      <c r="I581" s="3"/>
+      <c r="A581" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B581" s="4" t="inlineStr">
+        <is>
+          <t>101하8578</t>
+        </is>
+      </c>
+      <c r="C581" s="4" t="inlineStr">
+        <is>
+          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D581" s="4" t="inlineStr">
+        <is>
+          <t>선루프, 기본형-드라이브와이즈, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E581" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F581" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G581" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H581" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I581" s="3" t="inlineStr">
+        <is>
+          <t>68,000KM</t>
+        </is>
+      </c>
       <c r="J581" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K581" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L581" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="3"/>
       <c r="B582" s="4"/>
       <c r="C582" s="4"/>
       <c r="D582" s="4"/>
       <c r="E582" s="3"/>
       <c r="F582" s="3"/>
       <c r="G582" s="3"/>
       <c r="H582" s="3"/>
       <c r="I582" s="3"/>
       <c r="J582" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K582" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L582" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="3"/>
       <c r="B583" s="4"/>
       <c r="C583" s="4"/>
       <c r="D583" s="4"/>
       <c r="E583" s="3"/>
       <c r="F583" s="3"/>
       <c r="G583" s="3"/>
       <c r="H583" s="3"/>
       <c r="I583" s="3"/>
       <c r="J583" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K583" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>85</t>
         </is>
       </c>
       <c r="L583" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
-      <c r="A584" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C584" s="4" t="inlineStr">
+      <c r="A584" s="3"/>
+      <c r="B584" s="4"/>
+      <c r="C584" s="4"/>
+      <c r="D584" s="4"/>
+      <c r="E584" s="3"/>
+      <c r="F584" s="3"/>
+      <c r="G584" s="3"/>
+      <c r="H584" s="3"/>
+      <c r="I584" s="3"/>
+      <c r="J584" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K584" s="3" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="L584" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
+      <c r="A585" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B585" s="4" t="inlineStr">
+        <is>
+          <t>101호7613</t>
+        </is>
+      </c>
+      <c r="C585" s="4" t="inlineStr">
         <is>
           <t>더 올뉴G80 가솔린 3.5 터보 AWD 기본형</t>
         </is>
       </c>
-      <c r="D584" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E584" s="3" t="inlineStr">
+      <c r="D585" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠+보조배터리, 드라이빙 어시스턴스 패키
+지2</t>
+        </is>
+      </c>
+      <c r="E585" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F584" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G584" s="3" t="inlineStr">
+      <c r="F585" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G585" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H584" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I585" s="3"/>
+      <c r="H585" s="3" t="inlineStr">
+        <is>
+          <t>20년11월</t>
+        </is>
+      </c>
+      <c r="I585" s="3" t="inlineStr">
+        <is>
+          <t>79,000KM</t>
+        </is>
+      </c>
       <c r="J585" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K585" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L585" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="3"/>
       <c r="B586" s="4"/>
       <c r="C586" s="4"/>
       <c r="D586" s="4"/>
       <c r="E586" s="3"/>
       <c r="F586" s="3"/>
       <c r="G586" s="3"/>
       <c r="H586" s="3"/>
       <c r="I586" s="3"/>
       <c r="J586" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K586" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L586" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="3"/>
       <c r="B587" s="4"/>
       <c r="C587" s="4"/>
       <c r="D587" s="4"/>
       <c r="E587" s="3"/>
       <c r="F587" s="3"/>
       <c r="G587" s="3"/>
       <c r="H587" s="3"/>
       <c r="I587" s="3"/>
       <c r="J587" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K587" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L587" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B588" s="4" t="inlineStr">
         <is>
-          <t>165하3912</t>
+          <t>142호3601</t>
         </is>
       </c>
       <c r="C588" s="4" t="inlineStr">
         <is>
-          <t>캐스퍼 1.0 모던</t>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 3.5 AWD 익스클
+루시브</t>
         </is>
       </c>
       <c r="D588" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스Ⅰ</t>
+          <t>헤드업디스플레이, 현대스마트센스2, 플래티넘</t>
         </is>
       </c>
       <c r="E588" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F588" s="3" t="inlineStr">
         <is>
-          <t>블루</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G588" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H588" s="3" t="inlineStr">
         <is>
-          <t>21년11월</t>
+          <t>24년08월</t>
         </is>
       </c>
       <c r="I588" s="3" t="inlineStr">
         <is>
-          <t>96,000KM</t>
+          <t>13,000KM</t>
         </is>
       </c>
       <c r="J588" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K588" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L588" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="3"/>
       <c r="B589" s="4"/>
       <c r="C589" s="4"/>
       <c r="D589" s="4"/>
       <c r="E589" s="3"/>
       <c r="F589" s="3"/>
       <c r="G589" s="3"/>
       <c r="H589" s="3"/>
       <c r="I589" s="3"/>
       <c r="J589" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K589" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L589" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
-      <c r="A590" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A590" s="3"/>
+      <c r="B590" s="4"/>
+      <c r="C590" s="4"/>
+      <c r="D590" s="4"/>
+      <c r="E590" s="3"/>
+      <c r="F590" s="3"/>
+      <c r="G590" s="3"/>
+      <c r="H590" s="3"/>
+      <c r="I590" s="3"/>
       <c r="J590" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K590" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L590" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="3"/>
       <c r="B591" s="4"/>
       <c r="C591" s="4"/>
       <c r="D591" s="4"/>
       <c r="E591" s="3"/>
       <c r="F591" s="3"/>
       <c r="G591" s="3"/>
       <c r="H591" s="3"/>
       <c r="I591" s="3"/>
       <c r="J591" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K591" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L591" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="3"/>
       <c r="B592" s="4"/>
       <c r="C592" s="4"/>
       <c r="D592" s="4"/>
       <c r="E592" s="3"/>
       <c r="F592" s="3"/>
       <c r="G592" s="3"/>
       <c r="H592" s="3"/>
       <c r="I592" s="3"/>
       <c r="J592" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K592" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L592" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B593" s="4" t="inlineStr">
         <is>
-          <t>101하2740</t>
+          <t>125하4718</t>
         </is>
       </c>
       <c r="C593" s="4" t="inlineStr">
         <is>
-          <t>K8 3.5 노블레스</t>
+          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 7인승 프레
+스티지</t>
         </is>
       </c>
       <c r="D593" s="4" t="inlineStr">
         <is>
-          <t>컴포트,드라이브와이즈,스타일</t>
+          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
         </is>
       </c>
       <c r="E593" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F593" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G593" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H593" s="3" t="inlineStr">
         <is>
-          <t>21년06월</t>
+          <t>26년01월</t>
         </is>
       </c>
       <c r="I593" s="3" t="inlineStr">
         <is>
-          <t>92,600KM</t>
+          <t>8,500KM</t>
         </is>
       </c>
       <c r="J593" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K593" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L593" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="3"/>
       <c r="B594" s="4"/>
       <c r="C594" s="4"/>
       <c r="D594" s="4"/>
       <c r="E594" s="3"/>
       <c r="F594" s="3"/>
       <c r="G594" s="3"/>
       <c r="H594" s="3"/>
       <c r="I594" s="3"/>
       <c r="J594" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K594" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L594" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="3"/>
       <c r="B595" s="4"/>
       <c r="C595" s="4"/>
       <c r="D595" s="4"/>
       <c r="E595" s="3"/>
       <c r="F595" s="3"/>
       <c r="G595" s="3"/>
       <c r="H595" s="3"/>
       <c r="I595" s="3"/>
       <c r="J595" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K595" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L595" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="3"/>
       <c r="B596" s="4"/>
       <c r="C596" s="4"/>
       <c r="D596" s="4"/>
       <c r="E596" s="3"/>
       <c r="F596" s="3"/>
       <c r="G596" s="3"/>
       <c r="H596" s="3"/>
       <c r="I596" s="3"/>
       <c r="J596" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K596" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L596" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
-      <c r="A597" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E597" s="3" t="inlineStr">
+      <c r="A597" s="3"/>
+      <c r="B597" s="4"/>
+      <c r="C597" s="4"/>
+      <c r="D597" s="4"/>
+      <c r="E597" s="3"/>
+      <c r="F597" s="3"/>
+      <c r="G597" s="3"/>
+      <c r="H597" s="3"/>
+      <c r="I597" s="3"/>
+      <c r="J597" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K597" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L597" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
+      <c r="A598" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B598" s="4" t="inlineStr">
+        <is>
+          <t>125호5187</t>
+        </is>
+      </c>
+      <c r="C598" s="4" t="inlineStr">
+        <is>
+          <t>신형 카니발(KA4) 9인승 가솔린 노블레스</t>
+        </is>
+      </c>
+      <c r="D598" s="4" t="inlineStr">
+        <is>
+          <t>원격주차보조, 모니터링팩, 드라이브와이즈, 내
+비적용-컴포트, 스타일, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E598" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F597" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G597" s="3" t="inlineStr">
+      <c r="F598" s="3" t="inlineStr">
+        <is>
+          <t>파랑</t>
+        </is>
+      </c>
+      <c r="G598" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H597" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I598" s="3"/>
+      <c r="H598" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I598" s="3" t="inlineStr">
+        <is>
+          <t>72,000KM</t>
+        </is>
+      </c>
       <c r="J598" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K598" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L598" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="3"/>
       <c r="B599" s="4"/>
       <c r="C599" s="4"/>
       <c r="D599" s="4"/>
       <c r="E599" s="3"/>
       <c r="F599" s="3"/>
       <c r="G599" s="3"/>
       <c r="H599" s="3"/>
       <c r="I599" s="3"/>
       <c r="J599" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K599" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L599" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
+      <c r="A600" s="3"/>
+      <c r="B600" s="4"/>
+      <c r="C600" s="4"/>
+      <c r="D600" s="4"/>
+      <c r="E600" s="3"/>
+      <c r="F600" s="3"/>
+      <c r="G600" s="3"/>
+      <c r="H600" s="3"/>
+      <c r="I600" s="3"/>
+      <c r="J600" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K599" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="K600" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L600" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="3"/>
       <c r="B601" s="4"/>
       <c r="C601" s="4"/>
       <c r="D601" s="4"/>
       <c r="E601" s="3"/>
       <c r="F601" s="3"/>
       <c r="G601" s="3"/>
       <c r="H601" s="3"/>
       <c r="I601" s="3"/>
       <c r="J601" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K601" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L601" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="3"/>
       <c r="B602" s="4"/>
       <c r="C602" s="4"/>
       <c r="D602" s="4"/>
       <c r="E602" s="3"/>
       <c r="F602" s="3"/>
       <c r="G602" s="3"/>
       <c r="H602" s="3"/>
       <c r="I602" s="3"/>
       <c r="J602" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K602" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L602" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
-      <c r="A603" s="3"/>
-[...1 lines deleted...]
-      <c r="C603" s="4"/>
+      <c r="A603" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B603" s="4" t="inlineStr">
+        <is>
+          <t>142호3656</t>
+        </is>
+      </c>
+      <c r="C603" s="4" t="inlineStr">
+        <is>
+          <t>3시리즈(7세대) 320i M Sport Package</t>
+        </is>
+      </c>
       <c r="D603" s="4"/>
-      <c r="E603" s="3"/>
-[...3 lines deleted...]
-      <c r="I603" s="3"/>
+      <c r="E603" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F603" s="3" t="inlineStr">
+        <is>
+          <t>알파인화이트</t>
+        </is>
+      </c>
+      <c r="G603" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H603" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I603" s="3" t="inlineStr">
+        <is>
+          <t>17,500KM</t>
+        </is>
+      </c>
       <c r="J603" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K603" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L603" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="3"/>
       <c r="B604" s="4"/>
       <c r="C604" s="4"/>
       <c r="D604" s="4"/>
       <c r="E604" s="3"/>
       <c r="F604" s="3"/>
       <c r="G604" s="3"/>
       <c r="H604" s="3"/>
       <c r="I604" s="3"/>
       <c r="J604" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K604" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L604" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
-      <c r="A605" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A605" s="3"/>
+      <c r="B605" s="4"/>
+      <c r="C605" s="4"/>
+      <c r="D605" s="4"/>
+      <c r="E605" s="3"/>
+      <c r="F605" s="3"/>
+      <c r="G605" s="3"/>
+      <c r="H605" s="3"/>
+      <c r="I605" s="3"/>
       <c r="J605" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K605" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L605" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="3"/>
       <c r="B606" s="4"/>
       <c r="C606" s="4"/>
       <c r="D606" s="4"/>
       <c r="E606" s="3"/>
       <c r="F606" s="3"/>
       <c r="G606" s="3"/>
       <c r="H606" s="3"/>
       <c r="I606" s="3"/>
       <c r="J606" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K606" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L606" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="3"/>
       <c r="B607" s="4"/>
       <c r="C607" s="4"/>
       <c r="D607" s="4"/>
       <c r="E607" s="3"/>
       <c r="F607" s="3"/>
       <c r="G607" s="3"/>
       <c r="H607" s="3"/>
       <c r="I607" s="3"/>
       <c r="J607" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K607" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L607" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="3" t="inlineStr">
         <is>
           <t>SKY</t>
         </is>
       </c>
       <c r="B608" s="4" t="inlineStr">
         <is>
-          <t>142호3587</t>
+          <t>142호8434</t>
         </is>
       </c>
       <c r="C608" s="4" t="inlineStr">
         <is>
-          <t>더 뉴팰리세이드 3.8 가솔린 AWD 7인승 캘리그래피</t>
+          <t>뉴 GV80 가솔린 2.5 터보 AWD 5인승 기본형</t>
         </is>
       </c>
       <c r="D608" s="4" t="inlineStr">
         <is>
-          <t>라이프스타일, 듀얼파노라마썬루프, 빌트인캠</t>
+          <t>드라이빙어시스턴스패키지1, 헤드업디스플레이, 
+뱅앤올룹슨사운드패키지, 빌트인캠패키지</t>
         </is>
       </c>
       <c r="E608" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F608" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G608" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H608" s="3" t="inlineStr">
         <is>
-          <t>24년07월</t>
+          <t>25년08월</t>
         </is>
       </c>
       <c r="I608" s="3" t="inlineStr">
         <is>
-          <t>26,000KM</t>
+          <t>11,500KM</t>
         </is>
       </c>
       <c r="J608" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K608" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L608" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="3"/>
       <c r="B609" s="4"/>
       <c r="C609" s="4"/>
       <c r="D609" s="4"/>
       <c r="E609" s="3"/>
       <c r="F609" s="3"/>
       <c r="G609" s="3"/>
       <c r="H609" s="3"/>
       <c r="I609" s="3"/>
       <c r="J609" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K609" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L609" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>1,850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="3"/>
       <c r="B610" s="4"/>
       <c r="C610" s="4"/>
       <c r="D610" s="4"/>
       <c r="E610" s="3"/>
       <c r="F610" s="3"/>
       <c r="G610" s="3"/>
       <c r="H610" s="3"/>
       <c r="I610" s="3"/>
       <c r="J610" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K610" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L610" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>1,900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="3"/>
       <c r="B611" s="4"/>
       <c r="C611" s="4"/>
       <c r="D611" s="4"/>
       <c r="E611" s="3"/>
       <c r="F611" s="3"/>
       <c r="G611" s="3"/>
       <c r="H611" s="3"/>
       <c r="I611" s="3"/>
       <c r="J611" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K611" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L611" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>1,950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="3"/>
       <c r="B612" s="4"/>
       <c r="C612" s="4"/>
       <c r="D612" s="4"/>
       <c r="E612" s="3"/>
       <c r="F612" s="3"/>
       <c r="G612" s="3"/>
       <c r="H612" s="3"/>
       <c r="I612" s="3"/>
       <c r="J612" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K612" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L612" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>2,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="3" t="inlineStr">
         <is>
           <t>SKY</t>
         </is>
       </c>
       <c r="B613" s="4" t="inlineStr">
         <is>
-          <t>101허4342</t>
+          <t>101허4354</t>
         </is>
       </c>
       <c r="C613" s="4" t="inlineStr">
         <is>
-          <t>셀토스 1.6 가솔린 터보 2WD 프레스티지</t>
+          <t>신형 G90 가솔린 3.5 터보 2WD 5인승 기본형</t>
         </is>
       </c>
       <c r="D613" s="4" t="inlineStr">
         <is>
-          <t>ETCS, 기본형-드라이브와이즈, 내비게이션</t>
+          <t>드라이빙 어시스턴스 패키지, 하이테크 패키지</t>
         </is>
       </c>
       <c r="E613" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F613" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G613" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H613" s="3" t="inlineStr">
         <is>
-          <t>22년04월</t>
+          <t>23년03월</t>
         </is>
       </c>
       <c r="I613" s="3" t="inlineStr">
         <is>
-          <t>51,000KM</t>
+          <t>86,500KM</t>
         </is>
       </c>
       <c r="J613" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K613" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L613" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="3"/>
       <c r="B614" s="4"/>
       <c r="C614" s="4"/>
       <c r="D614" s="4"/>
       <c r="E614" s="3"/>
       <c r="F614" s="3"/>
       <c r="G614" s="3"/>
       <c r="H614" s="3"/>
       <c r="I614" s="3"/>
       <c r="J614" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K614" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L614" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>1,750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
-      <c r="A615" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A615" s="3"/>
+      <c r="B615" s="4"/>
+      <c r="C615" s="4"/>
+      <c r="D615" s="4"/>
+      <c r="E615" s="3"/>
+      <c r="F615" s="3"/>
+      <c r="G615" s="3"/>
+      <c r="H615" s="3"/>
+      <c r="I615" s="3"/>
       <c r="J615" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K615" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L615" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>1,800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="3"/>
       <c r="B616" s="4"/>
       <c r="C616" s="4"/>
       <c r="D616" s="4"/>
       <c r="E616" s="3"/>
       <c r="F616" s="3"/>
       <c r="G616" s="3"/>
       <c r="H616" s="3"/>
       <c r="I616" s="3"/>
       <c r="J616" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K616" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L616" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>1,850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="3"/>
       <c r="B617" s="4"/>
       <c r="C617" s="4"/>
       <c r="D617" s="4"/>
       <c r="E617" s="3"/>
       <c r="F617" s="3"/>
       <c r="G617" s="3"/>
       <c r="H617" s="3"/>
       <c r="I617" s="3"/>
       <c r="J617" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K617" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L617" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
-      <c r="A618" s="3"/>
-[...7 lines deleted...]
-      <c r="I618" s="3"/>
+      <c r="A618" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B618" s="4" t="inlineStr">
+        <is>
+          <t>125호5168</t>
+        </is>
+      </c>
+      <c r="C618" s="4" t="inlineStr">
+        <is>
+          <t>GV70 가솔린 2.5 터보 AWD 기본형</t>
+        </is>
+      </c>
+      <c r="D618" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지1, 빌트인 캠 패키
+지</t>
+        </is>
+      </c>
+      <c r="E618" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F618" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G618" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H618" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I618" s="3" t="inlineStr">
+        <is>
+          <t>47,500KM</t>
+        </is>
+      </c>
       <c r="J618" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K618" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L618" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="3"/>
       <c r="B619" s="4"/>
       <c r="C619" s="4"/>
       <c r="D619" s="4"/>
       <c r="E619" s="3"/>
       <c r="F619" s="3"/>
       <c r="G619" s="3"/>
       <c r="H619" s="3"/>
       <c r="I619" s="3"/>
       <c r="J619" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K619" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L619" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>1,450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
-      <c r="A620" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A620" s="3"/>
+      <c r="B620" s="4"/>
+      <c r="C620" s="4"/>
+      <c r="D620" s="4"/>
+      <c r="E620" s="3"/>
+      <c r="F620" s="3"/>
+      <c r="G620" s="3"/>
+      <c r="H620" s="3"/>
+      <c r="I620" s="3"/>
       <c r="J620" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K620" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L620" s="3" t="inlineStr">
         <is>
-          <t>2,300,000</t>
+          <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="3"/>
       <c r="B621" s="4"/>
       <c r="C621" s="4"/>
       <c r="D621" s="4"/>
       <c r="E621" s="3"/>
       <c r="F621" s="3"/>
       <c r="G621" s="3"/>
       <c r="H621" s="3"/>
       <c r="I621" s="3"/>
       <c r="J621" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K621" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L621" s="3" t="inlineStr">
         <is>
-          <t>2,350,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="3"/>
       <c r="B622" s="4"/>
       <c r="C622" s="4"/>
       <c r="D622" s="4"/>
       <c r="E622" s="3"/>
       <c r="F622" s="3"/>
       <c r="G622" s="3"/>
       <c r="H622" s="3"/>
       <c r="I622" s="3"/>
       <c r="J622" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K622" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L622" s="3" t="inlineStr">
         <is>
-          <t>2,400,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
-      <c r="A623" s="3"/>
-[...7 lines deleted...]
-      <c r="I623" s="3"/>
+      <c r="A623" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B623" s="4" t="inlineStr">
+        <is>
+          <t>125하2544</t>
+        </is>
+      </c>
+      <c r="C623" s="4" t="inlineStr">
+        <is>
+          <t>뉴 G80 가솔린 2.5 터보 AWD 기본형</t>
+        </is>
+      </c>
+      <c r="D623" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지Ⅱ, 파퓰러 패키지Ⅰ</t>
+        </is>
+      </c>
+      <c r="E623" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F623" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G623" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H623" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I623" s="3" t="inlineStr">
+        <is>
+          <t>25,000KM</t>
+        </is>
+      </c>
       <c r="J623" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K623" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L623" s="3" t="inlineStr">
         <is>
-          <t>2,450,000</t>
+          <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="3"/>
       <c r="B624" s="4"/>
       <c r="C624" s="4"/>
       <c r="D624" s="4"/>
       <c r="E624" s="3"/>
       <c r="F624" s="3"/>
       <c r="G624" s="3"/>
       <c r="H624" s="3"/>
       <c r="I624" s="3"/>
       <c r="J624" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K624" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L624" s="3" t="inlineStr">
         <is>
-          <t>2,500,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
-      <c r="A625" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A625" s="3"/>
+      <c r="B625" s="4"/>
+      <c r="C625" s="4"/>
+      <c r="D625" s="4"/>
+      <c r="E625" s="3"/>
+      <c r="F625" s="3"/>
+      <c r="G625" s="3"/>
+      <c r="H625" s="3"/>
+      <c r="I625" s="3"/>
       <c r="J625" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K625" s="3" t="inlineStr">
         <is>
-          <t>100000</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L625" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="3"/>
       <c r="B626" s="4"/>
       <c r="C626" s="4"/>
       <c r="D626" s="4"/>
       <c r="E626" s="3"/>
       <c r="F626" s="3"/>
       <c r="G626" s="3"/>
       <c r="H626" s="3"/>
       <c r="I626" s="3"/>
       <c r="J626" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K626" s="3" t="inlineStr">
         <is>
-          <t>100000</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L626" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="3"/>
       <c r="B627" s="4"/>
       <c r="C627" s="4"/>
       <c r="D627" s="4"/>
       <c r="E627" s="3"/>
       <c r="F627" s="3"/>
       <c r="G627" s="3"/>
       <c r="H627" s="3"/>
       <c r="I627" s="3"/>
       <c r="J627" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K627" s="3" t="inlineStr">
         <is>
-          <t>100000</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L627" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
-      <c r="A628" s="3"/>
-[...7 lines deleted...]
-      <c r="I628" s="3"/>
+      <c r="A628" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B628" s="4" t="inlineStr">
+        <is>
+          <t>125하2545</t>
+        </is>
+      </c>
+      <c r="C628" s="4" t="inlineStr">
+        <is>
+          <t>뉴 G80 가솔린 3.5 터보 AWD 기본형</t>
+        </is>
+      </c>
+      <c r="D628" s="4" t="inlineStr">
+        <is>
+          <t>파퓰러 패키지Ⅰ+Ⅱ</t>
+        </is>
+      </c>
+      <c r="E628" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F628" s="3" t="inlineStr">
+        <is>
+          <t>마칼루 그레이</t>
+        </is>
+      </c>
+      <c r="G628" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H628" s="3" t="inlineStr">
+        <is>
+          <t>25년04월</t>
+        </is>
+      </c>
+      <c r="I628" s="3" t="inlineStr">
+        <is>
+          <t>21,500KM</t>
+        </is>
+      </c>
       <c r="J628" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K628" s="3" t="inlineStr">
         <is>
-          <t>100000</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L628" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="3"/>
       <c r="B629" s="4"/>
       <c r="C629" s="4"/>
       <c r="D629" s="4"/>
       <c r="E629" s="3"/>
       <c r="F629" s="3"/>
       <c r="G629" s="3"/>
       <c r="H629" s="3"/>
       <c r="I629" s="3"/>
       <c r="J629" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K629" s="3" t="inlineStr">
         <is>
-          <t>100000</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L629" s="3" t="inlineStr">
         <is>
-          <t>100,000</t>
+          <t>1,600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
-      <c r="A630" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A630" s="3"/>
+      <c r="B630" s="4"/>
+      <c r="C630" s="4"/>
+      <c r="D630" s="4"/>
+      <c r="E630" s="3"/>
+      <c r="F630" s="3"/>
+      <c r="G630" s="3"/>
+      <c r="H630" s="3"/>
+      <c r="I630" s="3"/>
       <c r="J630" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K630" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L630" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="3"/>
       <c r="B631" s="4"/>
       <c r="C631" s="4"/>
       <c r="D631" s="4"/>
       <c r="E631" s="3"/>
       <c r="F631" s="3"/>
       <c r="G631" s="3"/>
       <c r="H631" s="3"/>
       <c r="I631" s="3"/>
       <c r="J631" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K631" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L631" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="3"/>
       <c r="B632" s="4"/>
       <c r="C632" s="4"/>
       <c r="D632" s="4"/>
       <c r="E632" s="3"/>
       <c r="F632" s="3"/>
       <c r="G632" s="3"/>
       <c r="H632" s="3"/>
       <c r="I632" s="3"/>
       <c r="J632" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K632" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L632" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>1,750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
-      <c r="A633" s="3"/>
-[...7 lines deleted...]
-      <c r="I633" s="3"/>
+      <c r="A633" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B633" s="4" t="inlineStr">
+        <is>
+          <t>182허7148</t>
+        </is>
+      </c>
+      <c r="C633" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
+      <c r="D633" s="4" t="inlineStr">
+        <is>
+          <t>기본형</t>
+        </is>
+      </c>
+      <c r="E633" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F633" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G633" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H633" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I633" s="3" t="inlineStr">
+        <is>
+          <t>121,227KM</t>
+        </is>
+      </c>
       <c r="J633" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K633" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L633" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="3"/>
       <c r="B634" s="4"/>
       <c r="C634" s="4"/>
       <c r="D634" s="4"/>
       <c r="E634" s="3"/>
       <c r="F634" s="3"/>
       <c r="G634" s="3"/>
       <c r="H634" s="3"/>
       <c r="I634" s="3"/>
       <c r="J634" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K634" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L634" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B635" s="4" t="inlineStr">
         <is>
-          <t>125하2547</t>
+          <t>193허6984</t>
         </is>
       </c>
       <c r="C635" s="4" t="inlineStr">
         <is>
-          <t>더 뉴카니발(KA4) 7인승 가솔린 노블레스 아웃도어</t>
+          <t>더 뉴그랜저IG 스마트스트림 가솔린 2.5 프리미엄</t>
         </is>
       </c>
       <c r="D635" s="4" t="inlineStr">
         <is>
-          <t>스마트커넥트, 모니터링팩, HUD+빌트인캠2,
- 드라이브와이즈, 스타일, 기본형-듀얼선루프</t>
+          <t>프리미엄초이스</t>
         </is>
       </c>
       <c r="E635" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F635" s="3" t="inlineStr">
         <is>
-          <t>오로라 블랙펄</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G635" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H635" s="3" t="inlineStr">
         <is>
-          <t>25년04월</t>
+          <t>22년08월</t>
         </is>
       </c>
       <c r="I635" s="3" t="inlineStr">
         <is>
-          <t>18,500KM</t>
+          <t>77,000KM</t>
         </is>
       </c>
       <c r="J635" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K635" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L635" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="3"/>
       <c r="B636" s="4"/>
       <c r="C636" s="4"/>
       <c r="D636" s="4"/>
       <c r="E636" s="3"/>
       <c r="F636" s="3"/>
       <c r="G636" s="3"/>
       <c r="H636" s="3"/>
       <c r="I636" s="3"/>
       <c r="J636" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K636" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L636" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="3"/>
       <c r="B637" s="4"/>
       <c r="C637" s="4"/>
       <c r="D637" s="4"/>
       <c r="E637" s="3"/>
       <c r="F637" s="3"/>
       <c r="G637" s="3"/>
       <c r="H637" s="3"/>
       <c r="I637" s="3"/>
       <c r="J637" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K637" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L637" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
-      <c r="A638" s="3"/>
-[...1 lines deleted...]
-      <c r="C638" s="4"/>
+      <c r="A638" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B638" s="4" t="inlineStr">
+        <is>
+          <t>182허7122</t>
+        </is>
+      </c>
+      <c r="C638" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
       <c r="D638" s="4"/>
-      <c r="E638" s="3"/>
-[...3 lines deleted...]
-      <c r="I638" s="3"/>
+      <c r="E638" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F638" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G638" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H638" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I638" s="3" t="inlineStr">
+        <is>
+          <t>116,902KM</t>
+        </is>
+      </c>
       <c r="J638" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K638" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L638" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="3"/>
       <c r="B639" s="4"/>
       <c r="C639" s="4"/>
       <c r="D639" s="4"/>
       <c r="E639" s="3"/>
       <c r="F639" s="3"/>
       <c r="G639" s="3"/>
       <c r="H639" s="3"/>
       <c r="I639" s="3"/>
       <c r="J639" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K639" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L639" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B640" s="4" t="inlineStr">
         <is>
-          <t>125호5192</t>
+          <t>182허7043</t>
         </is>
       </c>
       <c r="C640" s="4" t="inlineStr">
         <is>
-          <t>신형 카니발(KA4) 9인승 가솔린 시그니처</t>
-[...7 lines deleted...]
-      </c>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
+      <c r="D640" s="4"/>
       <c r="E640" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F640" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G640" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H640" s="3" t="inlineStr">
         <is>
-          <t>23년05월</t>
+          <t>22년02월</t>
         </is>
       </c>
       <c r="I640" s="3" t="inlineStr">
         <is>
-          <t>53,000KM</t>
+          <t>111,642KM</t>
         </is>
       </c>
       <c r="J640" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K640" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L640" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="3"/>
       <c r="B641" s="4"/>
       <c r="C641" s="4"/>
       <c r="D641" s="4"/>
       <c r="E641" s="3"/>
       <c r="F641" s="3"/>
       <c r="G641" s="3"/>
       <c r="H641" s="3"/>
       <c r="I641" s="3"/>
       <c r="J641" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K641" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L641" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
-      <c r="A642" s="3"/>
-[...1 lines deleted...]
-      <c r="C642" s="4"/>
+      <c r="A642" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B642" s="4" t="inlineStr">
+        <is>
+          <t>178호9765</t>
+        </is>
+      </c>
+      <c r="C642" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
       <c r="D642" s="4"/>
-      <c r="E642" s="3"/>
-[...3 lines deleted...]
-      <c r="I642" s="3"/>
+      <c r="E642" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F642" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G642" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H642" s="3" t="inlineStr">
+        <is>
+          <t>20년12월</t>
+        </is>
+      </c>
+      <c r="I642" s="3" t="inlineStr">
+        <is>
+          <t>179,857KM</t>
+        </is>
+      </c>
       <c r="J642" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K642" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L642" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="3"/>
       <c r="B643" s="4"/>
       <c r="C643" s="4"/>
       <c r="D643" s="4"/>
       <c r="E643" s="3"/>
       <c r="F643" s="3"/>
       <c r="G643" s="3"/>
       <c r="H643" s="3"/>
       <c r="I643" s="3"/>
       <c r="J643" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K643" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L643" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="3"/>
       <c r="B644" s="4"/>
       <c r="C644" s="4"/>
       <c r="D644" s="4"/>
       <c r="E644" s="3"/>
       <c r="F644" s="3"/>
       <c r="G644" s="3"/>
       <c r="H644" s="3"/>
       <c r="I644" s="3"/>
       <c r="J644" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K644" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L644" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B645" s="4" t="inlineStr">
         <is>
-          <t>125호8928</t>
+          <t>182허2476</t>
         </is>
       </c>
       <c r="C645" s="4" t="inlineStr">
         <is>
-          <t>신형쏘렌토(MQ4) 2.5 가솔린 4WD 5인승 프레스
-티지</t>
+          <t>아반떼(CN7) 스마트스트림 가솔린 1.6 스마트 A/
+T</t>
         </is>
       </c>
       <c r="D645" s="4" t="inlineStr">
         <is>
-          <t>스타일, 선루프, 기본형-드라이브와이즈, 내비
-게이션</t>
+          <t>하이패스시스템(ECM룸미러), 인조가죽시트</t>
         </is>
       </c>
       <c r="E645" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F645" s="3" t="inlineStr">
         <is>
-          <t>화이</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G645" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H645" s="3" t="inlineStr">
         <is>
-          <t>23년07월</t>
+          <t>21년03월</t>
         </is>
       </c>
       <c r="I645" s="3" t="inlineStr">
         <is>
-          <t>37,500KM</t>
+          <t>85,194KM</t>
         </is>
       </c>
       <c r="J645" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K645" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L645" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="3"/>
       <c r="B646" s="4"/>
       <c r="C646" s="4"/>
       <c r="D646" s="4"/>
       <c r="E646" s="3"/>
       <c r="F646" s="3"/>
       <c r="G646" s="3"/>
       <c r="H646" s="3"/>
       <c r="I646" s="3"/>
       <c r="J646" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K646" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L646" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
-      <c r="A647" s="3"/>
-[...1 lines deleted...]
-      <c r="C647" s="4"/>
+      <c r="A647" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B647" s="4" t="inlineStr">
+        <is>
+          <t>116허7577</t>
+        </is>
+      </c>
+      <c r="C647" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
       <c r="D647" s="4"/>
-      <c r="E647" s="3"/>
-[...3 lines deleted...]
-      <c r="I647" s="3"/>
+      <c r="E647" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F647" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G647" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H647" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I647" s="3" t="inlineStr">
+        <is>
+          <t>51,151KM</t>
+        </is>
+      </c>
       <c r="J647" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K647" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L647" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="3"/>
       <c r="B648" s="4"/>
       <c r="C648" s="4"/>
       <c r="D648" s="4"/>
       <c r="E648" s="3"/>
       <c r="F648" s="3"/>
       <c r="G648" s="3"/>
       <c r="H648" s="3"/>
       <c r="I648" s="3"/>
       <c r="J648" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K648" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L648" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="3"/>
       <c r="B649" s="4"/>
       <c r="C649" s="4"/>
       <c r="D649" s="4"/>
       <c r="E649" s="3"/>
       <c r="F649" s="3"/>
       <c r="G649" s="3"/>
       <c r="H649" s="3"/>
       <c r="I649" s="3"/>
       <c r="J649" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K649" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L649" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B650" s="4" t="inlineStr">
         <is>
-          <t>101하8578</t>
+          <t>141하9780</t>
         </is>
       </c>
       <c r="C650" s="4" t="inlineStr">
         <is>
-          <t>신형쏘렌토(MQ4) 2.5 가솔린 2WD 5인승 프레스
-[...7 lines deleted...]
-      </c>
+          <t>더 뉴레이 2인승 밴 스탠다드</t>
+        </is>
+      </c>
+      <c r="D650" s="4"/>
       <c r="E650" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F650" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G650" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H650" s="3" t="inlineStr">
         <is>
-          <t>22년06월</t>
+          <t>22년01월</t>
         </is>
       </c>
       <c r="I650" s="3" t="inlineStr">
         <is>
-          <t>68,000KM</t>
+          <t>74,693KM</t>
         </is>
       </c>
       <c r="J650" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K650" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L650" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="3"/>
       <c r="B651" s="4"/>
       <c r="C651" s="4"/>
       <c r="D651" s="4"/>
       <c r="E651" s="3"/>
       <c r="F651" s="3"/>
       <c r="G651" s="3"/>
       <c r="H651" s="3"/>
       <c r="I651" s="3"/>
       <c r="J651" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K651" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L651" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>390,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
-      <c r="A652" s="3"/>
-[...7 lines deleted...]
-      <c r="I652" s="3"/>
+      <c r="A652" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B652" s="4" t="inlineStr">
+        <is>
+          <t>141하6714</t>
+        </is>
+      </c>
+      <c r="C652" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴레이 2인승 밴 프레스티지</t>
+        </is>
+      </c>
+      <c r="D652" s="4" t="inlineStr">
+        <is>
+          <t>사제 네비,후방카메라</t>
+        </is>
+      </c>
+      <c r="E652" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F652" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G652" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H652" s="3" t="inlineStr">
+        <is>
+          <t>21년11월</t>
+        </is>
+      </c>
+      <c r="I652" s="3" t="inlineStr">
+        <is>
+          <t>116,482KM</t>
+        </is>
+      </c>
       <c r="J652" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K652" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L652" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="3"/>
       <c r="B653" s="4"/>
       <c r="C653" s="4"/>
       <c r="D653" s="4"/>
       <c r="E653" s="3"/>
       <c r="F653" s="3"/>
       <c r="G653" s="3"/>
       <c r="H653" s="3"/>
       <c r="I653" s="3"/>
       <c r="J653" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K653" s="3" t="inlineStr">
         <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L653" s="3" t="inlineStr">
+        <is>
+          <t>390,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
+      <c r="A654" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B654" s="4" t="inlineStr">
+        <is>
+          <t>42호8182</t>
+        </is>
+      </c>
+      <c r="C654" s="4" t="inlineStr">
+        <is>
+          <t>G90 3.8 GDI AWD 럭셔리</t>
+        </is>
+      </c>
+      <c r="D654" s="4"/>
+      <c r="E654" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F654" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G654" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H654" s="3" t="inlineStr">
+        <is>
+          <t>19년07월</t>
+        </is>
+      </c>
+      <c r="I654" s="3" t="inlineStr">
+        <is>
+          <t>92,212KM</t>
+        </is>
+      </c>
+      <c r="J654" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K654" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L654" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
+      <c r="A655" s="3"/>
+      <c r="B655" s="4"/>
+      <c r="C655" s="4"/>
+      <c r="D655" s="4"/>
+      <c r="E655" s="3"/>
+      <c r="F655" s="3"/>
+      <c r="G655" s="3"/>
+      <c r="H655" s="3"/>
+      <c r="I655" s="3"/>
+      <c r="J655" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K655" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L653" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J654" s="3" t="inlineStr">
+      <c r="L655" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
+      <c r="A656" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B656" s="4" t="inlineStr">
+        <is>
+          <t>154호2185</t>
+        </is>
+      </c>
+      <c r="C656" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 3.8 7인승 vip</t>
+        </is>
+      </c>
+      <c r="D656" s="4" t="inlineStr">
+        <is>
+          <t>썬루프  등</t>
+        </is>
+      </c>
+      <c r="E656" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F656" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G656" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H656" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I656" s="3" t="inlineStr">
+        <is>
+          <t>66,376KM</t>
+        </is>
+      </c>
+      <c r="J656" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K654" s="3" t="inlineStr">
+      <c r="K656" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L654" s="3" t="inlineStr">
-[...88 lines deleted...]
-      </c>
       <c r="L656" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="3"/>
       <c r="B657" s="4"/>
       <c r="C657" s="4"/>
       <c r="D657" s="4"/>
       <c r="E657" s="3"/>
       <c r="F657" s="3"/>
       <c r="G657" s="3"/>
       <c r="H657" s="3"/>
       <c r="I657" s="3"/>
       <c r="J657" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K657" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L657" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="3"/>
       <c r="B658" s="4"/>
       <c r="C658" s="4"/>
       <c r="D658" s="4"/>
       <c r="E658" s="3"/>
       <c r="F658" s="3"/>
       <c r="G658" s="3"/>
       <c r="H658" s="3"/>
       <c r="I658" s="3"/>
       <c r="J658" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K658" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L658" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
+      <c r="A659" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B659" s="4" t="inlineStr">
+        <is>
+          <t>149호6125</t>
+        </is>
+      </c>
+      <c r="C659" s="4" t="inlineStr">
+        <is>
+          <t>G90 3.8 GDI AWD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D659" s="4" t="inlineStr">
+        <is>
+          <t>썬루프 등</t>
+        </is>
+      </c>
+      <c r="E659" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F659" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G659" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H659" s="3" t="inlineStr">
+        <is>
+          <t>21년02월</t>
+        </is>
+      </c>
+      <c r="I659" s="3" t="inlineStr">
+        <is>
+          <t>100,000KM</t>
+        </is>
+      </c>
+      <c r="J659" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K658" s="3" t="inlineStr">
+      <c r="K659" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L658" s="3" t="inlineStr">
-[...15 lines deleted...]
-      <c r="J659" s="3" t="inlineStr">
+      <c r="L659" s="3" t="inlineStr">
+        <is>
+          <t>1,250,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
+      <c r="A660" s="3"/>
+      <c r="B660" s="4"/>
+      <c r="C660" s="4"/>
+      <c r="D660" s="4"/>
+      <c r="E660" s="3"/>
+      <c r="F660" s="3"/>
+      <c r="G660" s="3"/>
+      <c r="H660" s="3"/>
+      <c r="I660" s="3"/>
+      <c r="J660" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K659" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E660" s="3" t="inlineStr">
+      <c r="K660" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L660" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
+      <c r="A661" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B661" s="4" t="inlineStr">
+        <is>
+          <t>140호2165</t>
+        </is>
+      </c>
+      <c r="C661" s="4" t="inlineStr">
+        <is>
+          <t>더뉴그랜저 2.5 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="D661" s="4"/>
+      <c r="E661" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F660" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G660" s="3" t="inlineStr">
+      <c r="F661" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G661" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H660" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K660" s="3" t="inlineStr">
+      <c r="H661" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I661" s="3" t="inlineStr">
+        <is>
+          <t>104,893KM</t>
+        </is>
+      </c>
+      <c r="J661" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K661" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L660" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L661" s="3" t="inlineStr">
         <is>
           <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
-      <c r="A662" s="3"/>
-[...7 lines deleted...]
-      <c r="I662" s="3"/>
+      <c r="A662" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B662" s="4" t="inlineStr">
+        <is>
+          <t>154호2285</t>
+        </is>
+      </c>
+      <c r="C662" s="4" t="inlineStr">
+        <is>
+          <t>더뉴k3 1.6프레스티지</t>
+        </is>
+      </c>
+      <c r="D662" s="4" t="inlineStr">
+        <is>
+          <t>내비등</t>
+        </is>
+      </c>
+      <c r="E662" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F662" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G662" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H662" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I662" s="3" t="inlineStr">
+        <is>
+          <t>78,675KM</t>
+        </is>
+      </c>
       <c r="J662" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K662" s="3" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L662" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B663" s="4" t="inlineStr">
         <is>
-          <t>101호7623</t>
+          <t>154호2286</t>
         </is>
       </c>
       <c r="C663" s="4" t="inlineStr">
         <is>
-          <t>G80 3.5T AWD</t>
+          <t>더뉴 K3 1.6 프레스티지</t>
         </is>
       </c>
       <c r="D663" s="4" t="inlineStr">
         <is>
-          <t>19인치 A ,드라이빙 어시스턴스패키지I, 빌
-트인캠 + 보조배터리</t>
+          <t>통풍시트 </t>
         </is>
       </c>
       <c r="E663" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F663" s="3" t="inlineStr">
         <is>
-          <t>그레이</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G663" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H663" s="3" t="inlineStr">
         <is>
-          <t>20년09월</t>
+          <t>21년12월</t>
         </is>
       </c>
       <c r="I663" s="3" t="inlineStr">
         <is>
-          <t>80,500KM</t>
+          <t>34,780KM</t>
         </is>
       </c>
       <c r="J663" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K663" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L663" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="3"/>
       <c r="B664" s="4"/>
       <c r="C664" s="4"/>
       <c r="D664" s="4"/>
       <c r="E664" s="3"/>
       <c r="F664" s="3"/>
       <c r="G664" s="3"/>
       <c r="H664" s="3"/>
       <c r="I664" s="3"/>
       <c r="J664" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K664" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L664" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
-      <c r="A665" s="3"/>
-[...7 lines deleted...]
-      <c r="I665" s="3"/>
+      <c r="A665" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B665" s="4" t="inlineStr">
+        <is>
+          <t>156호2185</t>
+        </is>
+      </c>
+      <c r="C665" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 3.8 7인승 vip</t>
+        </is>
+      </c>
+      <c r="D665" s="4" t="inlineStr">
+        <is>
+          <t>썬룹 등</t>
+        </is>
+      </c>
+      <c r="E665" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F665" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G665" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H665" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I665" s="3" t="inlineStr">
+        <is>
+          <t>66,376KM</t>
+        </is>
+      </c>
       <c r="J665" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K665" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L665" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
-      <c r="A666" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A666" s="3"/>
+      <c r="B666" s="4"/>
+      <c r="C666" s="4"/>
+      <c r="D666" s="4"/>
+      <c r="E666" s="3"/>
+      <c r="F666" s="3"/>
+      <c r="G666" s="3"/>
+      <c r="H666" s="3"/>
+      <c r="I666" s="3"/>
       <c r="J666" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K666" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L666" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="3"/>
       <c r="B667" s="4"/>
       <c r="C667" s="4"/>
       <c r="D667" s="4"/>
       <c r="E667" s="3"/>
       <c r="F667" s="3"/>
       <c r="G667" s="3"/>
       <c r="H667" s="3"/>
       <c r="I667" s="3"/>
       <c r="J667" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K667" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L667" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
-      <c r="A668" s="3"/>
-[...7 lines deleted...]
-      <c r="I668" s="3"/>
+      <c r="A668" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B668" s="4" t="inlineStr">
+        <is>
+          <t>125호5032</t>
+        </is>
+      </c>
+      <c r="C668" s="4" t="inlineStr">
+        <is>
+          <t>GV70 2.5 가솔린 2WD</t>
+        </is>
+      </c>
+      <c r="D668" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙 어시스턴스 패키지 I</t>
+        </is>
+      </c>
+      <c r="E668" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F668" s="3" t="inlineStr">
+        <is>
+          <t>우유니 화이트</t>
+        </is>
+      </c>
+      <c r="G668" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H668" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I668" s="3" t="inlineStr">
+        <is>
+          <t>36,000KM</t>
+        </is>
+      </c>
       <c r="J668" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K668" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L668" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>1,520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="3"/>
       <c r="B669" s="4"/>
       <c r="C669" s="4"/>
       <c r="D669" s="4"/>
       <c r="E669" s="3"/>
       <c r="F669" s="3"/>
       <c r="G669" s="3"/>
       <c r="H669" s="3"/>
       <c r="I669" s="3"/>
       <c r="J669" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K669" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L669" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>1,430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
-      <c r="A670" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A670" s="3"/>
+      <c r="B670" s="4"/>
+      <c r="C670" s="4"/>
+      <c r="D670" s="4"/>
+      <c r="E670" s="3"/>
+      <c r="F670" s="3"/>
+      <c r="G670" s="3"/>
+      <c r="H670" s="3"/>
+      <c r="I670" s="3"/>
       <c r="J670" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K670" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L670" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>1,290,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="3"/>
       <c r="B671" s="4"/>
       <c r="C671" s="4"/>
       <c r="D671" s="4"/>
       <c r="E671" s="3"/>
       <c r="F671" s="3"/>
       <c r="G671" s="3"/>
       <c r="H671" s="3"/>
       <c r="I671" s="3"/>
       <c r="J671" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K671" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L671" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,160,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="3"/>
       <c r="B672" s="4"/>
       <c r="C672" s="4"/>
       <c r="D672" s="4"/>
       <c r="E672" s="3"/>
       <c r="F672" s="3"/>
       <c r="G672" s="3"/>
       <c r="H672" s="3"/>
       <c r="I672" s="3"/>
       <c r="J672" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K672" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L672" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B673" s="4" t="inlineStr">
         <is>
-          <t>142호3601</t>
+          <t>125호5146</t>
         </is>
       </c>
       <c r="C673" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴그랜저 스마트스트림 가솔린 3.5 AWD 익스클
-루시브</t>
+          <t>그랜저 3.5 프리미엄 가솔린 2WD</t>
         </is>
       </c>
       <c r="D673" s="4" t="inlineStr">
         <is>
-          <t>헤드업디스플레이, 현대스마트센스2, 플래티넘</t>
+          <t>스마트 센스 I</t>
         </is>
       </c>
       <c r="E673" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F673" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>검정색</t>
         </is>
       </c>
       <c r="G673" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H673" s="3" t="inlineStr">
         <is>
-          <t>24년08월</t>
+          <t>23년01월</t>
         </is>
       </c>
       <c r="I673" s="3" t="inlineStr">
         <is>
-          <t>10,500KM</t>
+          <t>40,000KM</t>
         </is>
       </c>
       <c r="J673" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K673" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L673" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>1,310,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="3"/>
       <c r="B674" s="4"/>
       <c r="C674" s="4"/>
       <c r="D674" s="4"/>
       <c r="E674" s="3"/>
       <c r="F674" s="3"/>
       <c r="G674" s="3"/>
       <c r="H674" s="3"/>
       <c r="I674" s="3"/>
       <c r="J674" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K674" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L674" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>1,240,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="3"/>
       <c r="B675" s="4"/>
       <c r="C675" s="4"/>
       <c r="D675" s="4"/>
       <c r="E675" s="3"/>
       <c r="F675" s="3"/>
       <c r="G675" s="3"/>
       <c r="H675" s="3"/>
       <c r="I675" s="3"/>
       <c r="J675" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K675" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L675" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="3"/>
       <c r="B676" s="4"/>
       <c r="C676" s="4"/>
       <c r="D676" s="4"/>
       <c r="E676" s="3"/>
       <c r="F676" s="3"/>
       <c r="G676" s="3"/>
       <c r="H676" s="3"/>
       <c r="I676" s="3"/>
       <c r="J676" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K676" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L676" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="3"/>
       <c r="B677" s="4"/>
       <c r="C677" s="4"/>
       <c r="D677" s="4"/>
       <c r="E677" s="3"/>
       <c r="F677" s="3"/>
       <c r="G677" s="3"/>
       <c r="H677" s="3"/>
       <c r="I677" s="3"/>
       <c r="J677" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K677" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L677" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B678" s="4" t="inlineStr">
         <is>
-          <t>125하4718</t>
+          <t>125호5086</t>
         </is>
       </c>
       <c r="C678" s="4" t="inlineStr">
         <is>
-          <t>더 뉴쏘렌토(MQ4) 2.5 가솔린 2WD 7인승 프레
-스티지</t>
+          <t>GV70 2.5 가솔린 2WD</t>
         </is>
       </c>
       <c r="D678" s="4" t="inlineStr">
         <is>
-          <t>기본형-12.3 클러스터, 드라이브와이즈</t>
+          <t>파퓰러 패키지 II</t>
         </is>
       </c>
       <c r="E678" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F678" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>비크 블랙</t>
         </is>
       </c>
       <c r="G678" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H678" s="3" t="inlineStr">
         <is>
-          <t>26년01월</t>
+          <t>24년01월</t>
         </is>
       </c>
       <c r="I678" s="3" t="inlineStr">
         <is>
-          <t>7,000KM</t>
+          <t>40,000KM</t>
         </is>
       </c>
       <c r="J678" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K678" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L678" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="3"/>
       <c r="B679" s="4"/>
       <c r="C679" s="4"/>
       <c r="D679" s="4"/>
       <c r="E679" s="3"/>
       <c r="F679" s="3"/>
       <c r="G679" s="3"/>
       <c r="H679" s="3"/>
       <c r="I679" s="3"/>
       <c r="J679" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K679" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L679" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>1,430,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="3"/>
       <c r="B680" s="4"/>
       <c r="C680" s="4"/>
       <c r="D680" s="4"/>
       <c r="E680" s="3"/>
       <c r="F680" s="3"/>
       <c r="G680" s="3"/>
       <c r="H680" s="3"/>
       <c r="I680" s="3"/>
       <c r="J680" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K680" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L680" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>1,290,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="3"/>
       <c r="B681" s="4"/>
       <c r="C681" s="4"/>
       <c r="D681" s="4"/>
       <c r="E681" s="3"/>
       <c r="F681" s="3"/>
       <c r="G681" s="3"/>
       <c r="H681" s="3"/>
       <c r="I681" s="3"/>
       <c r="J681" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K681" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L681" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>1,160,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="3"/>
       <c r="B682" s="4"/>
       <c r="C682" s="4"/>
       <c r="D682" s="4"/>
       <c r="E682" s="3"/>
       <c r="F682" s="3"/>
       <c r="G682" s="3"/>
       <c r="H682" s="3"/>
       <c r="I682" s="3"/>
       <c r="J682" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K682" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L682" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>V</t>
         </is>
       </c>
       <c r="B683" s="4" t="inlineStr">
         <is>
-          <t>142호8456</t>
+          <t>101호8982</t>
         </is>
       </c>
       <c r="C683" s="4" t="inlineStr">
         <is>
-          <t>뉴 GV80 가솔린 2.5 터보 2WD 5인승 기본형</t>
+          <t>팰리세이드 3.8 프레스티지 가솔린 4WD</t>
         </is>
       </c>
       <c r="D683" s="4" t="inlineStr">
         <is>
-          <t>뱅앤올룹슨사운드패키지, 파퓰러패키지(5인승2W
-D), 빌트인캠패키지</t>
+          <t>듀얼 와이드 썬루프</t>
         </is>
       </c>
       <c r="E683" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F683" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>스틸 그라파이트</t>
         </is>
       </c>
       <c r="G683" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H683" s="3" t="inlineStr">
         <is>
-          <t>25년09월</t>
+          <t>20년01월</t>
         </is>
       </c>
       <c r="I683" s="3" t="inlineStr">
         <is>
-          <t>3,500KM</t>
+          <t>63,000KM</t>
         </is>
       </c>
       <c r="J683" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K683" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L683" s="3" t="inlineStr">
         <is>
-          <t>1,800,000</t>
+          <t>1,170,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="3"/>
       <c r="B684" s="4"/>
       <c r="C684" s="4"/>
       <c r="D684" s="4"/>
       <c r="E684" s="3"/>
       <c r="F684" s="3"/>
       <c r="G684" s="3"/>
       <c r="H684" s="3"/>
       <c r="I684" s="3"/>
       <c r="J684" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K684" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L684" s="3" t="inlineStr">
         <is>
-          <t>1,850,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="3"/>
       <c r="B685" s="4"/>
       <c r="C685" s="4"/>
       <c r="D685" s="4"/>
       <c r="E685" s="3"/>
       <c r="F685" s="3"/>
       <c r="G685" s="3"/>
       <c r="H685" s="3"/>
       <c r="I685" s="3"/>
       <c r="J685" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K685" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L685" s="3" t="inlineStr">
         <is>
-          <t>1,900,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="3"/>
       <c r="B686" s="4"/>
       <c r="C686" s="4"/>
       <c r="D686" s="4"/>
       <c r="E686" s="3"/>
       <c r="F686" s="3"/>
       <c r="G686" s="3"/>
       <c r="H686" s="3"/>
       <c r="I686" s="3"/>
       <c r="J686" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K686" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L686" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
+      <c r="A687" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B687" s="4" t="inlineStr">
+        <is>
+          <t>101호7624</t>
+        </is>
+      </c>
+      <c r="C687" s="4" t="inlineStr">
+        <is>
+          <t>G80 3.5 가솔린 AWD</t>
+        </is>
+      </c>
+      <c r="D687" s="4" t="inlineStr">
+        <is>
+          <t>HUD, 드라이빙어시스턴스 패키지, 빌트인캠 
+패키지</t>
+        </is>
+      </c>
+      <c r="E687" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F687" s="3" t="inlineStr">
+        <is>
+          <t>비크 블랙</t>
+        </is>
+      </c>
+      <c r="G687" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H687" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I687" s="3" t="inlineStr">
+        <is>
+          <t>61,000KM</t>
+        </is>
+      </c>
+      <c r="J687" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K687" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L687" s="3" t="inlineStr">
+        <is>
+          <t>1,580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
+      <c r="A688" s="3"/>
+      <c r="B688" s="4"/>
+      <c r="C688" s="4"/>
+      <c r="D688" s="4"/>
+      <c r="E688" s="3"/>
+      <c r="F688" s="3"/>
+      <c r="G688" s="3"/>
+      <c r="H688" s="3"/>
+      <c r="I688" s="3"/>
+      <c r="J688" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K686" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K688" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="L688" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="3"/>
       <c r="B689" s="4"/>
       <c r="C689" s="4"/>
       <c r="D689" s="4"/>
       <c r="E689" s="3"/>
       <c r="F689" s="3"/>
       <c r="G689" s="3"/>
       <c r="H689" s="3"/>
       <c r="I689" s="3"/>
       <c r="J689" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K689" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="L689" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>1,340,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="3"/>
       <c r="B690" s="4"/>
       <c r="C690" s="4"/>
       <c r="D690" s="4"/>
       <c r="E690" s="3"/>
       <c r="F690" s="3"/>
       <c r="G690" s="3"/>
       <c r="H690" s="3"/>
       <c r="I690" s="3"/>
       <c r="J690" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K690" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="L690" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>1,210,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
-      <c r="A691" s="3"/>
-[...7 lines deleted...]
-      <c r="I691" s="3"/>
+      <c r="A691" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B691" s="4" t="inlineStr">
+        <is>
+          <t>101호7931</t>
+        </is>
+      </c>
+      <c r="C691" s="4" t="inlineStr">
+        <is>
+          <t>GV80 3.5 가솔린 AWD</t>
+        </is>
+      </c>
+      <c r="D691" s="4" t="inlineStr">
+        <is>
+          <t>파퓰러 패키지, 파노라마 썬루프</t>
+        </is>
+      </c>
+      <c r="E691" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F691" s="3" t="inlineStr">
+        <is>
+          <t>세빌 실버</t>
+        </is>
+      </c>
+      <c r="G691" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H691" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I691" s="3" t="inlineStr">
+        <is>
+          <t>61,000KM</t>
+        </is>
+      </c>
       <c r="J691" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K691" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L691" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>2,250,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="3"/>
       <c r="B692" s="4"/>
       <c r="C692" s="4"/>
       <c r="D692" s="4"/>
       <c r="E692" s="3"/>
       <c r="F692" s="3"/>
       <c r="G692" s="3"/>
       <c r="H692" s="3"/>
       <c r="I692" s="3"/>
       <c r="J692" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K692" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L692" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>2,130,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
-      <c r="A693" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A693" s="3"/>
+      <c r="B693" s="4"/>
+      <c r="C693" s="4"/>
+      <c r="D693" s="4"/>
+      <c r="E693" s="3"/>
+      <c r="F693" s="3"/>
+      <c r="G693" s="3"/>
+      <c r="H693" s="3"/>
+      <c r="I693" s="3"/>
       <c r="J693" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K693" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L693" s="3" t="inlineStr">
         <is>
-          <t>1,750,000</t>
+          <t>1,920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="3"/>
       <c r="B694" s="4"/>
       <c r="C694" s="4"/>
       <c r="D694" s="4"/>
       <c r="E694" s="3"/>
       <c r="F694" s="3"/>
       <c r="G694" s="3"/>
       <c r="H694" s="3"/>
       <c r="I694" s="3"/>
       <c r="J694" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K694" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L694" s="3" t="inlineStr">
         <is>
-          <t>1,850,000</t>
+          <t>1,730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="3"/>
       <c r="B695" s="4"/>
       <c r="C695" s="4"/>
       <c r="D695" s="4"/>
       <c r="E695" s="3"/>
       <c r="F695" s="3"/>
       <c r="G695" s="3"/>
       <c r="H695" s="3"/>
       <c r="I695" s="3"/>
       <c r="J695" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K695" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="L695" s="3" t="inlineStr">
         <is>
-          <t>1,950,000</t>
+          <t>1,550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
-      <c r="A696" s="3"/>
-[...1 lines deleted...]
-      <c r="C696" s="4"/>
+      <c r="A696" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B696" s="4" t="inlineStr">
+        <is>
+          <t>101호7791</t>
+        </is>
+      </c>
+      <c r="C696" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.4 르블랑 가솔린</t>
+        </is>
+      </c>
       <c r="D696" s="4"/>
-      <c r="E696" s="3"/>
-[...3 lines deleted...]
-      <c r="I696" s="3"/>
+      <c r="E696" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F696" s="3" t="inlineStr">
+        <is>
+          <t>미드나잇 블랙 펄</t>
+        </is>
+      </c>
+      <c r="G696" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H696" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I696" s="3" t="inlineStr">
+        <is>
+          <t>112,000KM</t>
+        </is>
+      </c>
       <c r="J696" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K696" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L696" s="3" t="inlineStr">
         <is>
-          <t>2,100,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="3"/>
       <c r="B697" s="4"/>
       <c r="C697" s="4"/>
       <c r="D697" s="4"/>
       <c r="E697" s="3"/>
       <c r="F697" s="3"/>
       <c r="G697" s="3"/>
       <c r="H697" s="3"/>
       <c r="I697" s="3"/>
       <c r="J697" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K697" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L697" s="3" t="inlineStr">
         <is>
-          <t>2,300,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
-      <c r="A698" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A698" s="3"/>
+      <c r="B698" s="4"/>
+      <c r="C698" s="4"/>
+      <c r="D698" s="4"/>
+      <c r="E698" s="3"/>
+      <c r="F698" s="3"/>
+      <c r="G698" s="3"/>
+      <c r="H698" s="3"/>
+      <c r="I698" s="3"/>
       <c r="J698" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K698" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L698" s="3" t="inlineStr">
         <is>
-          <t>1,900,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="3"/>
       <c r="B699" s="4"/>
       <c r="C699" s="4"/>
       <c r="D699" s="4"/>
       <c r="E699" s="3"/>
       <c r="F699" s="3"/>
       <c r="G699" s="3"/>
       <c r="H699" s="3"/>
       <c r="I699" s="3"/>
       <c r="J699" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K699" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L699" s="3" t="inlineStr">
         <is>
-          <t>2,000,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="3"/>
       <c r="B700" s="4"/>
       <c r="C700" s="4"/>
       <c r="D700" s="4"/>
       <c r="E700" s="3"/>
       <c r="F700" s="3"/>
       <c r="G700" s="3"/>
       <c r="H700" s="3"/>
       <c r="I700" s="3"/>
       <c r="J700" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K700" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L700" s="3" t="inlineStr">
         <is>
-          <t>2,100,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
-      <c r="A701" s="3"/>
-[...7 lines deleted...]
-      <c r="I701" s="3"/>
+      <c r="A701" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B701" s="4" t="inlineStr">
+        <is>
+          <t>101호7927</t>
+        </is>
+      </c>
+      <c r="C701" s="4" t="inlineStr">
+        <is>
+          <t>K5 가솔린 2.0 프레스티지</t>
+        </is>
+      </c>
+      <c r="D701" s="4" t="inlineStr">
+        <is>
+          <t>드라이브와이즈, 스타일, 10.25인치 UVO
+ 내비게이션</t>
+        </is>
+      </c>
+      <c r="E701" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F701" s="3" t="inlineStr">
+        <is>
+          <t>스노우 화이트펄</t>
+        </is>
+      </c>
+      <c r="G701" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H701" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I701" s="3" t="inlineStr">
+        <is>
+          <t>95,000KM</t>
+        </is>
+      </c>
       <c r="J701" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K701" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L701" s="3" t="inlineStr">
         <is>
-          <t>2,200,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="3"/>
       <c r="B702" s="4"/>
       <c r="C702" s="4"/>
       <c r="D702" s="4"/>
       <c r="E702" s="3"/>
       <c r="F702" s="3"/>
       <c r="G702" s="3"/>
       <c r="H702" s="3"/>
       <c r="I702" s="3"/>
       <c r="J702" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K702" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L702" s="3" t="inlineStr">
         <is>
-          <t>2,500,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
-      <c r="A703" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A703" s="3"/>
+      <c r="B703" s="4"/>
+      <c r="C703" s="4"/>
       <c r="D703" s="4"/>
-      <c r="E703" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E703" s="3"/>
+      <c r="F703" s="3"/>
+      <c r="G703" s="3"/>
+      <c r="H703" s="3"/>
+      <c r="I703" s="3"/>
       <c r="J703" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K703" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L703" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="3"/>
       <c r="B704" s="4"/>
       <c r="C704" s="4"/>
       <c r="D704" s="4"/>
       <c r="E704" s="3"/>
       <c r="F704" s="3"/>
       <c r="G704" s="3"/>
       <c r="H704" s="3"/>
       <c r="I704" s="3"/>
       <c r="J704" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K704" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L704" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
-      <c r="A705" s="3"/>
-[...7 lines deleted...]
-      <c r="I705" s="3"/>
+      <c r="A705" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B705" s="4" t="inlineStr">
+        <is>
+          <t>125호8985</t>
+        </is>
+      </c>
+      <c r="C705" s="4" t="inlineStr">
+        <is>
+          <t>GV80 3.5 가솔린 AWD</t>
+        </is>
+      </c>
+      <c r="D705" s="4" t="inlineStr">
+        <is>
+          <t>드라이빙어시스턴스패키지2,파노라마썬루프,파퓰러
+패키지,컨비니언스패키지,빌트인캠패키지,렉시콘사
+운드패키지,뒷자석듀얼모니터,전동식사이드스텝,2
+65/40 R22미쉐린타이어 및 스퍼터링휠</t>
+        </is>
+      </c>
+      <c r="E705" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F705" s="3" t="inlineStr">
+        <is>
+          <t>카프리블루/울트라마린블루+튠베이지투톤</t>
+        </is>
+      </c>
+      <c r="G705" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H705" s="3" t="inlineStr">
+        <is>
+          <t>23년10월</t>
+        </is>
+      </c>
+      <c r="I705" s="3" t="inlineStr">
+        <is>
+          <t>21,000KM</t>
+        </is>
+      </c>
       <c r="J705" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K705" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L705" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>2,970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="3"/>
       <c r="B706" s="4"/>
       <c r="C706" s="4"/>
       <c r="D706" s="4"/>
       <c r="E706" s="3"/>
       <c r="F706" s="3"/>
       <c r="G706" s="3"/>
       <c r="H706" s="3"/>
       <c r="I706" s="3"/>
       <c r="J706" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K706" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L706" s="3" t="inlineStr">
         <is>
-          <t>1,600,000</t>
+          <t>2,800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="3"/>
       <c r="B707" s="4"/>
       <c r="C707" s="4"/>
       <c r="D707" s="4"/>
       <c r="E707" s="3"/>
       <c r="F707" s="3"/>
       <c r="G707" s="3"/>
       <c r="H707" s="3"/>
       <c r="I707" s="3"/>
       <c r="J707" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K707" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L707" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>2,520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
-      <c r="A708" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A708" s="3"/>
+      <c r="B708" s="4"/>
+      <c r="C708" s="4"/>
+      <c r="D708" s="4"/>
+      <c r="E708" s="3"/>
+      <c r="F708" s="3"/>
+      <c r="G708" s="3"/>
+      <c r="H708" s="3"/>
+      <c r="I708" s="3"/>
       <c r="J708" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K708" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>250</t>
         </is>
       </c>
       <c r="L708" s="3" t="inlineStr">
         <is>
-          <t>1,800,000</t>
+          <t>2,270,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="3"/>
       <c r="B709" s="4"/>
       <c r="C709" s="4"/>
       <c r="D709" s="4"/>
       <c r="E709" s="3"/>
       <c r="F709" s="3"/>
       <c r="G709" s="3"/>
       <c r="H709" s="3"/>
       <c r="I709" s="3"/>
       <c r="J709" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K709" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="L709" s="3" t="inlineStr">
         <is>
-          <t>1,850,000</t>
-[...3163 lines deleted...]
-          <t>770,000</t>
+          <t>1,990,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="E2:E4"/>
     <mergeCell ref="F2:F4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="I2:I4"/>
-    <mergeCell ref="A12:A15"/>
-[...52 lines deleted...]
-    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="C8:C10"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="E8:E10"/>
+    <mergeCell ref="F8:F10"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="H8:H10"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="C12:C14"/>
+    <mergeCell ref="D12:D14"/>
+    <mergeCell ref="E12:E14"/>
+    <mergeCell ref="F12:F14"/>
+    <mergeCell ref="G12:G14"/>
+    <mergeCell ref="H12:H14"/>
+    <mergeCell ref="I12:I14"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="B15:B17"/>
+    <mergeCell ref="C15:C17"/>
+    <mergeCell ref="D15:D17"/>
+    <mergeCell ref="E15:E17"/>
+    <mergeCell ref="F15:F17"/>
+    <mergeCell ref="G15:G17"/>
+    <mergeCell ref="H15:H17"/>
+    <mergeCell ref="I15:I17"/>
+    <mergeCell ref="A18:A21"/>
+    <mergeCell ref="B18:B21"/>
+    <mergeCell ref="C18:C21"/>
+    <mergeCell ref="D18:D21"/>
+    <mergeCell ref="E18:E21"/>
+    <mergeCell ref="F18:F21"/>
+    <mergeCell ref="G18:G21"/>
+    <mergeCell ref="H18:H21"/>
+    <mergeCell ref="I18:I21"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="D22:D24"/>
+    <mergeCell ref="E22:E24"/>
+    <mergeCell ref="F22:F24"/>
+    <mergeCell ref="G22:G24"/>
+    <mergeCell ref="H22:H24"/>
+    <mergeCell ref="I22:I24"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="C25:C27"/>
+    <mergeCell ref="D25:D27"/>
+    <mergeCell ref="E25:E27"/>
+    <mergeCell ref="F25:F27"/>
+    <mergeCell ref="G25:G27"/>
+    <mergeCell ref="H25:H27"/>
+    <mergeCell ref="I25:I27"/>
+    <mergeCell ref="A28:A30"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="E28:E30"/>
+    <mergeCell ref="F28:F30"/>
+    <mergeCell ref="G28:G30"/>
+    <mergeCell ref="H28:H30"/>
+    <mergeCell ref="I28:I30"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="B31:B33"/>
     <mergeCell ref="C31:C33"/>
     <mergeCell ref="D31:D33"/>
     <mergeCell ref="E31:E33"/>
     <mergeCell ref="F31:F33"/>
     <mergeCell ref="G31:G33"/>
     <mergeCell ref="H31:H33"/>
     <mergeCell ref="I31:I33"/>
     <mergeCell ref="A34:A36"/>
     <mergeCell ref="B34:B36"/>
     <mergeCell ref="C34:C36"/>
     <mergeCell ref="D34:D36"/>
     <mergeCell ref="E34:E36"/>
     <mergeCell ref="F34:F36"/>
     <mergeCell ref="G34:G36"/>
     <mergeCell ref="H34:H36"/>
     <mergeCell ref="I34:I36"/>
     <mergeCell ref="A37:A39"/>
     <mergeCell ref="B37:B39"/>
     <mergeCell ref="C37:C39"/>
     <mergeCell ref="D37:D39"/>
     <mergeCell ref="E37:E39"/>
     <mergeCell ref="F37:F39"/>
     <mergeCell ref="G37:G39"/>
     <mergeCell ref="H37:H39"/>
     <mergeCell ref="I37:I39"/>
     <mergeCell ref="A40:A42"/>
     <mergeCell ref="B40:B42"/>
     <mergeCell ref="C40:C42"/>
     <mergeCell ref="D40:D42"/>
     <mergeCell ref="E40:E42"/>
     <mergeCell ref="F40:F42"/>
     <mergeCell ref="G40:G42"/>
     <mergeCell ref="H40:H42"/>
     <mergeCell ref="I40:I42"/>
-    <mergeCell ref="A43:A45"/>
-[...448 lines deleted...]
-    <mergeCell ref="I286:I288"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="C43:C44"/>
+    <mergeCell ref="D43:D44"/>
+    <mergeCell ref="E43:E44"/>
+    <mergeCell ref="F43:F44"/>
+    <mergeCell ref="G43:G44"/>
+    <mergeCell ref="H43:H44"/>
+    <mergeCell ref="I43:I44"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="C45:C46"/>
+    <mergeCell ref="D45:D46"/>
+    <mergeCell ref="E45:E46"/>
+    <mergeCell ref="F45:F46"/>
+    <mergeCell ref="G45:G46"/>
+    <mergeCell ref="H45:H46"/>
+    <mergeCell ref="I45:I46"/>
+    <mergeCell ref="A47:A49"/>
+    <mergeCell ref="B47:B49"/>
+    <mergeCell ref="C47:C49"/>
+    <mergeCell ref="D47:D49"/>
+    <mergeCell ref="E47:E49"/>
+    <mergeCell ref="F47:F49"/>
+    <mergeCell ref="G47:G49"/>
+    <mergeCell ref="H47:H49"/>
+    <mergeCell ref="I47:I49"/>
+    <mergeCell ref="A50:A52"/>
+    <mergeCell ref="B50:B52"/>
+    <mergeCell ref="C50:C52"/>
+    <mergeCell ref="D50:D52"/>
+    <mergeCell ref="E50:E52"/>
+    <mergeCell ref="F50:F52"/>
+    <mergeCell ref="G50:G52"/>
+    <mergeCell ref="H50:H52"/>
+    <mergeCell ref="I50:I52"/>
+    <mergeCell ref="A53:A57"/>
+    <mergeCell ref="B53:B57"/>
+    <mergeCell ref="C53:C57"/>
+    <mergeCell ref="D53:D57"/>
+    <mergeCell ref="E53:E57"/>
+    <mergeCell ref="F53:F57"/>
+    <mergeCell ref="G53:G57"/>
+    <mergeCell ref="H53:H57"/>
+    <mergeCell ref="I53:I57"/>
+    <mergeCell ref="A58:A62"/>
+    <mergeCell ref="B58:B62"/>
+    <mergeCell ref="C58:C62"/>
+    <mergeCell ref="D58:D62"/>
+    <mergeCell ref="E58:E62"/>
+    <mergeCell ref="F58:F62"/>
+    <mergeCell ref="G58:G62"/>
+    <mergeCell ref="H58:H62"/>
+    <mergeCell ref="I58:I62"/>
+    <mergeCell ref="A63:A66"/>
+    <mergeCell ref="B63:B66"/>
+    <mergeCell ref="C63:C66"/>
+    <mergeCell ref="D63:D66"/>
+    <mergeCell ref="E63:E66"/>
+    <mergeCell ref="F63:F66"/>
+    <mergeCell ref="G63:G66"/>
+    <mergeCell ref="H63:H66"/>
+    <mergeCell ref="I63:I66"/>
+    <mergeCell ref="A67:A71"/>
+    <mergeCell ref="B67:B71"/>
+    <mergeCell ref="C67:C71"/>
+    <mergeCell ref="D67:D71"/>
+    <mergeCell ref="E67:E71"/>
+    <mergeCell ref="F67:F71"/>
+    <mergeCell ref="G67:G71"/>
+    <mergeCell ref="H67:H71"/>
+    <mergeCell ref="I67:I71"/>
+    <mergeCell ref="A72:A76"/>
+    <mergeCell ref="B72:B76"/>
+    <mergeCell ref="C72:C76"/>
+    <mergeCell ref="D72:D76"/>
+    <mergeCell ref="E72:E76"/>
+    <mergeCell ref="F72:F76"/>
+    <mergeCell ref="G72:G76"/>
+    <mergeCell ref="H72:H76"/>
+    <mergeCell ref="I72:I76"/>
+    <mergeCell ref="A77:A81"/>
+    <mergeCell ref="B77:B81"/>
+    <mergeCell ref="C77:C81"/>
+    <mergeCell ref="D77:D81"/>
+    <mergeCell ref="E77:E81"/>
+    <mergeCell ref="F77:F81"/>
+    <mergeCell ref="G77:G81"/>
+    <mergeCell ref="H77:H81"/>
+    <mergeCell ref="I77:I81"/>
+    <mergeCell ref="A82:A86"/>
+    <mergeCell ref="B82:B86"/>
+    <mergeCell ref="C82:C86"/>
+    <mergeCell ref="D82:D86"/>
+    <mergeCell ref="E82:E86"/>
+    <mergeCell ref="F82:F86"/>
+    <mergeCell ref="G82:G86"/>
+    <mergeCell ref="H82:H86"/>
+    <mergeCell ref="I82:I86"/>
+    <mergeCell ref="A87:A91"/>
+    <mergeCell ref="B87:B91"/>
+    <mergeCell ref="C87:C91"/>
+    <mergeCell ref="D87:D91"/>
+    <mergeCell ref="E87:E91"/>
+    <mergeCell ref="F87:F91"/>
+    <mergeCell ref="G87:G91"/>
+    <mergeCell ref="H87:H91"/>
+    <mergeCell ref="I87:I91"/>
+    <mergeCell ref="A92:A96"/>
+    <mergeCell ref="B92:B96"/>
+    <mergeCell ref="C92:C96"/>
+    <mergeCell ref="D92:D96"/>
+    <mergeCell ref="E92:E96"/>
+    <mergeCell ref="F92:F96"/>
+    <mergeCell ref="G92:G96"/>
+    <mergeCell ref="H92:H96"/>
+    <mergeCell ref="I92:I96"/>
+    <mergeCell ref="A97:A101"/>
+    <mergeCell ref="B97:B101"/>
+    <mergeCell ref="C97:C101"/>
+    <mergeCell ref="D97:D101"/>
+    <mergeCell ref="E97:E101"/>
+    <mergeCell ref="F97:F101"/>
+    <mergeCell ref="G97:G101"/>
+    <mergeCell ref="H97:H101"/>
+    <mergeCell ref="I97:I101"/>
+    <mergeCell ref="A102:A106"/>
+    <mergeCell ref="B102:B106"/>
+    <mergeCell ref="C102:C106"/>
+    <mergeCell ref="D102:D106"/>
+    <mergeCell ref="E102:E106"/>
+    <mergeCell ref="F102:F106"/>
+    <mergeCell ref="G102:G106"/>
+    <mergeCell ref="H102:H106"/>
+    <mergeCell ref="I102:I106"/>
+    <mergeCell ref="A107:A111"/>
+    <mergeCell ref="B107:B111"/>
+    <mergeCell ref="C107:C111"/>
+    <mergeCell ref="D107:D111"/>
+    <mergeCell ref="E107:E111"/>
+    <mergeCell ref="F107:F111"/>
+    <mergeCell ref="G107:G111"/>
+    <mergeCell ref="H107:H111"/>
+    <mergeCell ref="I107:I111"/>
+    <mergeCell ref="A112:A116"/>
+    <mergeCell ref="B112:B116"/>
+    <mergeCell ref="C112:C116"/>
+    <mergeCell ref="D112:D116"/>
+    <mergeCell ref="E112:E116"/>
+    <mergeCell ref="F112:F116"/>
+    <mergeCell ref="G112:G116"/>
+    <mergeCell ref="H112:H116"/>
+    <mergeCell ref="I112:I116"/>
+    <mergeCell ref="A117:A121"/>
+    <mergeCell ref="B117:B121"/>
+    <mergeCell ref="C117:C121"/>
+    <mergeCell ref="D117:D121"/>
+    <mergeCell ref="E117:E121"/>
+    <mergeCell ref="F117:F121"/>
+    <mergeCell ref="G117:G121"/>
+    <mergeCell ref="H117:H121"/>
+    <mergeCell ref="I117:I121"/>
+    <mergeCell ref="A122:A126"/>
+    <mergeCell ref="B122:B126"/>
+    <mergeCell ref="C122:C126"/>
+    <mergeCell ref="D122:D126"/>
+    <mergeCell ref="E122:E126"/>
+    <mergeCell ref="F122:F126"/>
+    <mergeCell ref="G122:G126"/>
+    <mergeCell ref="H122:H126"/>
+    <mergeCell ref="I122:I126"/>
+    <mergeCell ref="A127:A131"/>
+    <mergeCell ref="B127:B131"/>
+    <mergeCell ref="C127:C131"/>
+    <mergeCell ref="D127:D131"/>
+    <mergeCell ref="E127:E131"/>
+    <mergeCell ref="F127:F131"/>
+    <mergeCell ref="G127:G131"/>
+    <mergeCell ref="H127:H131"/>
+    <mergeCell ref="I127:I131"/>
+    <mergeCell ref="A132:A136"/>
+    <mergeCell ref="B132:B136"/>
+    <mergeCell ref="C132:C136"/>
+    <mergeCell ref="D132:D136"/>
+    <mergeCell ref="E132:E136"/>
+    <mergeCell ref="F132:F136"/>
+    <mergeCell ref="G132:G136"/>
+    <mergeCell ref="H132:H136"/>
+    <mergeCell ref="I132:I136"/>
+    <mergeCell ref="A137:A141"/>
+    <mergeCell ref="B137:B141"/>
+    <mergeCell ref="C137:C141"/>
+    <mergeCell ref="D137:D141"/>
+    <mergeCell ref="E137:E141"/>
+    <mergeCell ref="F137:F141"/>
+    <mergeCell ref="G137:G141"/>
+    <mergeCell ref="H137:H141"/>
+    <mergeCell ref="I137:I141"/>
+    <mergeCell ref="A142:A146"/>
+    <mergeCell ref="B142:B146"/>
+    <mergeCell ref="C142:C146"/>
+    <mergeCell ref="D142:D146"/>
+    <mergeCell ref="E142:E146"/>
+    <mergeCell ref="F142:F146"/>
+    <mergeCell ref="G142:G146"/>
+    <mergeCell ref="H142:H146"/>
+    <mergeCell ref="I142:I146"/>
+    <mergeCell ref="A147:A151"/>
+    <mergeCell ref="B147:B151"/>
+    <mergeCell ref="C147:C151"/>
+    <mergeCell ref="D147:D151"/>
+    <mergeCell ref="E147:E151"/>
+    <mergeCell ref="F147:F151"/>
+    <mergeCell ref="G147:G151"/>
+    <mergeCell ref="H147:H151"/>
+    <mergeCell ref="I147:I151"/>
+    <mergeCell ref="A152:A156"/>
+    <mergeCell ref="B152:B156"/>
+    <mergeCell ref="C152:C156"/>
+    <mergeCell ref="D152:D156"/>
+    <mergeCell ref="E152:E156"/>
+    <mergeCell ref="F152:F156"/>
+    <mergeCell ref="G152:G156"/>
+    <mergeCell ref="H152:H156"/>
+    <mergeCell ref="I152:I156"/>
+    <mergeCell ref="A157:A161"/>
+    <mergeCell ref="B157:B161"/>
+    <mergeCell ref="C157:C161"/>
+    <mergeCell ref="D157:D161"/>
+    <mergeCell ref="E157:E161"/>
+    <mergeCell ref="F157:F161"/>
+    <mergeCell ref="G157:G161"/>
+    <mergeCell ref="H157:H161"/>
+    <mergeCell ref="I157:I161"/>
+    <mergeCell ref="A162:A166"/>
+    <mergeCell ref="B162:B166"/>
+    <mergeCell ref="C162:C166"/>
+    <mergeCell ref="D162:D166"/>
+    <mergeCell ref="E162:E166"/>
+    <mergeCell ref="F162:F166"/>
+    <mergeCell ref="G162:G166"/>
+    <mergeCell ref="H162:H166"/>
+    <mergeCell ref="I162:I166"/>
+    <mergeCell ref="A167:A171"/>
+    <mergeCell ref="B167:B171"/>
+    <mergeCell ref="C167:C171"/>
+    <mergeCell ref="D167:D171"/>
+    <mergeCell ref="E167:E171"/>
+    <mergeCell ref="F167:F171"/>
+    <mergeCell ref="G167:G171"/>
+    <mergeCell ref="H167:H171"/>
+    <mergeCell ref="I167:I171"/>
+    <mergeCell ref="A172:A176"/>
+    <mergeCell ref="B172:B176"/>
+    <mergeCell ref="C172:C176"/>
+    <mergeCell ref="D172:D176"/>
+    <mergeCell ref="E172:E176"/>
+    <mergeCell ref="F172:F176"/>
+    <mergeCell ref="G172:G176"/>
+    <mergeCell ref="H172:H176"/>
+    <mergeCell ref="I172:I176"/>
+    <mergeCell ref="A177:A181"/>
+    <mergeCell ref="B177:B181"/>
+    <mergeCell ref="C177:C181"/>
+    <mergeCell ref="D177:D181"/>
+    <mergeCell ref="E177:E181"/>
+    <mergeCell ref="F177:F181"/>
+    <mergeCell ref="G177:G181"/>
+    <mergeCell ref="H177:H181"/>
+    <mergeCell ref="I177:I181"/>
+    <mergeCell ref="A182:A186"/>
+    <mergeCell ref="B182:B186"/>
+    <mergeCell ref="C182:C186"/>
+    <mergeCell ref="D182:D186"/>
+    <mergeCell ref="E182:E186"/>
+    <mergeCell ref="F182:F186"/>
+    <mergeCell ref="G182:G186"/>
+    <mergeCell ref="H182:H186"/>
+    <mergeCell ref="I182:I186"/>
+    <mergeCell ref="A187:A191"/>
+    <mergeCell ref="B187:B191"/>
+    <mergeCell ref="C187:C191"/>
+    <mergeCell ref="D187:D191"/>
+    <mergeCell ref="E187:E191"/>
+    <mergeCell ref="F187:F191"/>
+    <mergeCell ref="G187:G191"/>
+    <mergeCell ref="H187:H191"/>
+    <mergeCell ref="I187:I191"/>
+    <mergeCell ref="A192:A196"/>
+    <mergeCell ref="B192:B196"/>
+    <mergeCell ref="C192:C196"/>
+    <mergeCell ref="D192:D196"/>
+    <mergeCell ref="E192:E196"/>
+    <mergeCell ref="F192:F196"/>
+    <mergeCell ref="G192:G196"/>
+    <mergeCell ref="H192:H196"/>
+    <mergeCell ref="I192:I196"/>
+    <mergeCell ref="A197:A201"/>
+    <mergeCell ref="B197:B201"/>
+    <mergeCell ref="C197:C201"/>
+    <mergeCell ref="D197:D201"/>
+    <mergeCell ref="E197:E201"/>
+    <mergeCell ref="F197:F201"/>
+    <mergeCell ref="G197:G201"/>
+    <mergeCell ref="H197:H201"/>
+    <mergeCell ref="I197:I201"/>
+    <mergeCell ref="A202:A206"/>
+    <mergeCell ref="B202:B206"/>
+    <mergeCell ref="C202:C206"/>
+    <mergeCell ref="D202:D206"/>
+    <mergeCell ref="E202:E206"/>
+    <mergeCell ref="F202:F206"/>
+    <mergeCell ref="G202:G206"/>
+    <mergeCell ref="H202:H206"/>
+    <mergeCell ref="I202:I206"/>
+    <mergeCell ref="A207:A211"/>
+    <mergeCell ref="B207:B211"/>
+    <mergeCell ref="C207:C211"/>
+    <mergeCell ref="D207:D211"/>
+    <mergeCell ref="E207:E211"/>
+    <mergeCell ref="F207:F211"/>
+    <mergeCell ref="G207:G211"/>
+    <mergeCell ref="H207:H211"/>
+    <mergeCell ref="I207:I211"/>
+    <mergeCell ref="A212:A216"/>
+    <mergeCell ref="B212:B216"/>
+    <mergeCell ref="C212:C216"/>
+    <mergeCell ref="D212:D216"/>
+    <mergeCell ref="E212:E216"/>
+    <mergeCell ref="F212:F216"/>
+    <mergeCell ref="G212:G216"/>
+    <mergeCell ref="H212:H216"/>
+    <mergeCell ref="I212:I216"/>
+    <mergeCell ref="A217:A221"/>
+    <mergeCell ref="B217:B221"/>
+    <mergeCell ref="C217:C221"/>
+    <mergeCell ref="D217:D221"/>
+    <mergeCell ref="E217:E221"/>
+    <mergeCell ref="F217:F221"/>
+    <mergeCell ref="G217:G221"/>
+    <mergeCell ref="H217:H221"/>
+    <mergeCell ref="I217:I221"/>
+    <mergeCell ref="A222:A226"/>
+    <mergeCell ref="B222:B226"/>
+    <mergeCell ref="C222:C226"/>
+    <mergeCell ref="D222:D226"/>
+    <mergeCell ref="E222:E226"/>
+    <mergeCell ref="F222:F226"/>
+    <mergeCell ref="G222:G226"/>
+    <mergeCell ref="H222:H226"/>
+    <mergeCell ref="I222:I226"/>
+    <mergeCell ref="A227:A231"/>
+    <mergeCell ref="B227:B231"/>
+    <mergeCell ref="C227:C231"/>
+    <mergeCell ref="D227:D231"/>
+    <mergeCell ref="E227:E231"/>
+    <mergeCell ref="F227:F231"/>
+    <mergeCell ref="G227:G231"/>
+    <mergeCell ref="H227:H231"/>
+    <mergeCell ref="I227:I231"/>
+    <mergeCell ref="A232:A236"/>
+    <mergeCell ref="B232:B236"/>
+    <mergeCell ref="C232:C236"/>
+    <mergeCell ref="D232:D236"/>
+    <mergeCell ref="E232:E236"/>
+    <mergeCell ref="F232:F236"/>
+    <mergeCell ref="G232:G236"/>
+    <mergeCell ref="H232:H236"/>
+    <mergeCell ref="I232:I236"/>
+    <mergeCell ref="A237:A241"/>
+    <mergeCell ref="B237:B241"/>
+    <mergeCell ref="C237:C241"/>
+    <mergeCell ref="D237:D241"/>
+    <mergeCell ref="E237:E241"/>
+    <mergeCell ref="F237:F241"/>
+    <mergeCell ref="G237:G241"/>
+    <mergeCell ref="H237:H241"/>
+    <mergeCell ref="I237:I241"/>
+    <mergeCell ref="A242:A246"/>
+    <mergeCell ref="B242:B246"/>
+    <mergeCell ref="C242:C246"/>
+    <mergeCell ref="D242:D246"/>
+    <mergeCell ref="E242:E246"/>
+    <mergeCell ref="F242:F246"/>
+    <mergeCell ref="G242:G246"/>
+    <mergeCell ref="H242:H246"/>
+    <mergeCell ref="I242:I246"/>
+    <mergeCell ref="A247:A251"/>
+    <mergeCell ref="B247:B251"/>
+    <mergeCell ref="C247:C251"/>
+    <mergeCell ref="D247:D251"/>
+    <mergeCell ref="E247:E251"/>
+    <mergeCell ref="F247:F251"/>
+    <mergeCell ref="G247:G251"/>
+    <mergeCell ref="H247:H251"/>
+    <mergeCell ref="I247:I251"/>
+    <mergeCell ref="A252:A256"/>
+    <mergeCell ref="B252:B256"/>
+    <mergeCell ref="C252:C256"/>
+    <mergeCell ref="D252:D256"/>
+    <mergeCell ref="E252:E256"/>
+    <mergeCell ref="F252:F256"/>
+    <mergeCell ref="G252:G256"/>
+    <mergeCell ref="H252:H256"/>
+    <mergeCell ref="I252:I256"/>
+    <mergeCell ref="A257:A261"/>
+    <mergeCell ref="B257:B261"/>
+    <mergeCell ref="C257:C261"/>
+    <mergeCell ref="D257:D261"/>
+    <mergeCell ref="E257:E261"/>
+    <mergeCell ref="F257:F261"/>
+    <mergeCell ref="G257:G261"/>
+    <mergeCell ref="H257:H261"/>
+    <mergeCell ref="I257:I261"/>
+    <mergeCell ref="A262:A266"/>
+    <mergeCell ref="B262:B266"/>
+    <mergeCell ref="C262:C266"/>
+    <mergeCell ref="D262:D266"/>
+    <mergeCell ref="E262:E266"/>
+    <mergeCell ref="F262:F266"/>
+    <mergeCell ref="G262:G266"/>
+    <mergeCell ref="H262:H266"/>
+    <mergeCell ref="I262:I266"/>
+    <mergeCell ref="A267:A271"/>
+    <mergeCell ref="B267:B271"/>
+    <mergeCell ref="C267:C271"/>
+    <mergeCell ref="D267:D271"/>
+    <mergeCell ref="E267:E271"/>
+    <mergeCell ref="F267:F271"/>
+    <mergeCell ref="G267:G271"/>
+    <mergeCell ref="H267:H271"/>
+    <mergeCell ref="I267:I271"/>
+    <mergeCell ref="A272:A276"/>
+    <mergeCell ref="B272:B276"/>
+    <mergeCell ref="C272:C276"/>
+    <mergeCell ref="D272:D276"/>
+    <mergeCell ref="E272:E276"/>
+    <mergeCell ref="F272:F276"/>
+    <mergeCell ref="G272:G276"/>
+    <mergeCell ref="H272:H276"/>
+    <mergeCell ref="I272:I276"/>
+    <mergeCell ref="A277:A281"/>
+    <mergeCell ref="B277:B281"/>
+    <mergeCell ref="C277:C281"/>
+    <mergeCell ref="D277:D281"/>
+    <mergeCell ref="E277:E281"/>
+    <mergeCell ref="F277:F281"/>
+    <mergeCell ref="G277:G281"/>
+    <mergeCell ref="H277:H281"/>
+    <mergeCell ref="I277:I281"/>
+    <mergeCell ref="A282:A286"/>
+    <mergeCell ref="B282:B286"/>
+    <mergeCell ref="C282:C286"/>
+    <mergeCell ref="D282:D286"/>
+    <mergeCell ref="E282:E286"/>
+    <mergeCell ref="F282:F286"/>
+    <mergeCell ref="G282:G286"/>
+    <mergeCell ref="H282:H286"/>
+    <mergeCell ref="I282:I286"/>
+    <mergeCell ref="A287:A288"/>
+    <mergeCell ref="B287:B288"/>
+    <mergeCell ref="C287:C288"/>
+    <mergeCell ref="D287:D288"/>
+    <mergeCell ref="E287:E288"/>
+    <mergeCell ref="F287:F288"/>
+    <mergeCell ref="G287:G288"/>
+    <mergeCell ref="H287:H288"/>
+    <mergeCell ref="I287:I288"/>
     <mergeCell ref="A289:A290"/>
     <mergeCell ref="B289:B290"/>
     <mergeCell ref="C289:C290"/>
     <mergeCell ref="D289:D290"/>
     <mergeCell ref="E289:E290"/>
     <mergeCell ref="F289:F290"/>
     <mergeCell ref="G289:G290"/>
     <mergeCell ref="H289:H290"/>
     <mergeCell ref="I289:I290"/>
     <mergeCell ref="A291:A292"/>
     <mergeCell ref="B291:B292"/>
     <mergeCell ref="C291:C292"/>
     <mergeCell ref="D291:D292"/>
     <mergeCell ref="E291:E292"/>
     <mergeCell ref="F291:F292"/>
     <mergeCell ref="G291:G292"/>
     <mergeCell ref="H291:H292"/>
     <mergeCell ref="I291:I292"/>
     <mergeCell ref="A293:A294"/>
     <mergeCell ref="B293:B294"/>
     <mergeCell ref="C293:C294"/>
     <mergeCell ref="D293:D294"/>
     <mergeCell ref="E293:E294"/>
     <mergeCell ref="F293:F294"/>
     <mergeCell ref="G293:G294"/>
     <mergeCell ref="H293:H294"/>
     <mergeCell ref="I293:I294"/>
-    <mergeCell ref="A295:A296"/>
-[...34 lines deleted...]
-    <mergeCell ref="I301:I302"/>
+    <mergeCell ref="A295:A297"/>
+    <mergeCell ref="B295:B297"/>
+    <mergeCell ref="C295:C297"/>
+    <mergeCell ref="D295:D297"/>
+    <mergeCell ref="E295:E297"/>
+    <mergeCell ref="F295:F297"/>
+    <mergeCell ref="G295:G297"/>
+    <mergeCell ref="H295:H297"/>
+    <mergeCell ref="I295:I297"/>
+    <mergeCell ref="A298:A299"/>
+    <mergeCell ref="B298:B299"/>
+    <mergeCell ref="C298:C299"/>
+    <mergeCell ref="D298:D299"/>
+    <mergeCell ref="E298:E299"/>
+    <mergeCell ref="F298:F299"/>
+    <mergeCell ref="G298:G299"/>
+    <mergeCell ref="H298:H299"/>
+    <mergeCell ref="I298:I299"/>
+    <mergeCell ref="A300:A301"/>
+    <mergeCell ref="B300:B301"/>
+    <mergeCell ref="C300:C301"/>
+    <mergeCell ref="D300:D301"/>
+    <mergeCell ref="E300:E301"/>
+    <mergeCell ref="F300:F301"/>
+    <mergeCell ref="G300:G301"/>
+    <mergeCell ref="H300:H301"/>
+    <mergeCell ref="I300:I301"/>
+    <mergeCell ref="A302:A303"/>
+    <mergeCell ref="B302:B303"/>
+    <mergeCell ref="C302:C303"/>
+    <mergeCell ref="D302:D303"/>
+    <mergeCell ref="E302:E303"/>
+    <mergeCell ref="F302:F303"/>
+    <mergeCell ref="G302:G303"/>
+    <mergeCell ref="H302:H303"/>
+    <mergeCell ref="I302:I303"/>
     <mergeCell ref="A304:A305"/>
     <mergeCell ref="B304:B305"/>
     <mergeCell ref="C304:C305"/>
     <mergeCell ref="D304:D305"/>
     <mergeCell ref="E304:E305"/>
     <mergeCell ref="F304:F305"/>
     <mergeCell ref="G304:G305"/>
     <mergeCell ref="H304:H305"/>
     <mergeCell ref="I304:I305"/>
     <mergeCell ref="A306:A307"/>
     <mergeCell ref="B306:B307"/>
     <mergeCell ref="C306:C307"/>
     <mergeCell ref="D306:D307"/>
     <mergeCell ref="E306:E307"/>
     <mergeCell ref="F306:F307"/>
     <mergeCell ref="G306:G307"/>
     <mergeCell ref="H306:H307"/>
     <mergeCell ref="I306:I307"/>
     <mergeCell ref="A308:A309"/>
     <mergeCell ref="B308:B309"/>
     <mergeCell ref="C308:C309"/>
     <mergeCell ref="D308:D309"/>
     <mergeCell ref="E308:E309"/>
     <mergeCell ref="F308:F309"/>
     <mergeCell ref="G308:G309"/>
     <mergeCell ref="H308:H309"/>
     <mergeCell ref="I308:I309"/>
     <mergeCell ref="A310:A311"/>
     <mergeCell ref="B310:B311"/>
     <mergeCell ref="C310:C311"/>
     <mergeCell ref="D310:D311"/>
     <mergeCell ref="E310:E311"/>
     <mergeCell ref="F310:F311"/>
     <mergeCell ref="G310:G311"/>
     <mergeCell ref="H310:H311"/>
     <mergeCell ref="I310:I311"/>
-    <mergeCell ref="A312:A316"/>
-[...25 lines deleted...]
-    <mergeCell ref="I322:I325"/>
+    <mergeCell ref="A312:A313"/>
+    <mergeCell ref="B312:B313"/>
+    <mergeCell ref="C312:C313"/>
+    <mergeCell ref="D312:D313"/>
+    <mergeCell ref="E312:E313"/>
+    <mergeCell ref="F312:F313"/>
+    <mergeCell ref="G312:G313"/>
+    <mergeCell ref="H312:H313"/>
+    <mergeCell ref="I312:I313"/>
+    <mergeCell ref="A314:A315"/>
+    <mergeCell ref="B314:B315"/>
+    <mergeCell ref="C314:C315"/>
+    <mergeCell ref="D314:D315"/>
+    <mergeCell ref="E314:E315"/>
+    <mergeCell ref="F314:F315"/>
+    <mergeCell ref="G314:G315"/>
+    <mergeCell ref="H314:H315"/>
+    <mergeCell ref="I314:I315"/>
+    <mergeCell ref="A316:A317"/>
+    <mergeCell ref="B316:B317"/>
+    <mergeCell ref="C316:C317"/>
+    <mergeCell ref="D316:D317"/>
+    <mergeCell ref="E316:E317"/>
+    <mergeCell ref="F316:F317"/>
+    <mergeCell ref="G316:G317"/>
+    <mergeCell ref="H316:H317"/>
+    <mergeCell ref="I316:I317"/>
+    <mergeCell ref="A318:A319"/>
+    <mergeCell ref="B318:B319"/>
+    <mergeCell ref="C318:C319"/>
+    <mergeCell ref="D318:D319"/>
+    <mergeCell ref="E318:E319"/>
+    <mergeCell ref="F318:F319"/>
+    <mergeCell ref="G318:G319"/>
+    <mergeCell ref="H318:H319"/>
+    <mergeCell ref="I318:I319"/>
+    <mergeCell ref="A320:A321"/>
+    <mergeCell ref="B320:B321"/>
+    <mergeCell ref="C320:C321"/>
+    <mergeCell ref="D320:D321"/>
+    <mergeCell ref="E320:E321"/>
+    <mergeCell ref="F320:F321"/>
+    <mergeCell ref="G320:G321"/>
+    <mergeCell ref="H320:H321"/>
+    <mergeCell ref="I320:I321"/>
+    <mergeCell ref="A322:A323"/>
+    <mergeCell ref="B322:B323"/>
+    <mergeCell ref="C322:C323"/>
+    <mergeCell ref="D322:D323"/>
+    <mergeCell ref="E322:E323"/>
+    <mergeCell ref="F322:F323"/>
+    <mergeCell ref="G322:G323"/>
+    <mergeCell ref="H322:H323"/>
+    <mergeCell ref="I322:I323"/>
+    <mergeCell ref="A324:A325"/>
+    <mergeCell ref="B324:B325"/>
+    <mergeCell ref="C324:C325"/>
+    <mergeCell ref="D324:D325"/>
+    <mergeCell ref="E324:E325"/>
+    <mergeCell ref="F324:F325"/>
+    <mergeCell ref="G324:G325"/>
+    <mergeCell ref="H324:H325"/>
+    <mergeCell ref="I324:I325"/>
     <mergeCell ref="A326:A330"/>
     <mergeCell ref="B326:B330"/>
     <mergeCell ref="C326:C330"/>
     <mergeCell ref="D326:D330"/>
     <mergeCell ref="E326:E330"/>
     <mergeCell ref="F326:F330"/>
     <mergeCell ref="G326:G330"/>
     <mergeCell ref="H326:H330"/>
     <mergeCell ref="I326:I330"/>
     <mergeCell ref="A331:A335"/>
     <mergeCell ref="B331:B335"/>
     <mergeCell ref="C331:C335"/>
     <mergeCell ref="D331:D335"/>
     <mergeCell ref="E331:E335"/>
     <mergeCell ref="F331:F335"/>
     <mergeCell ref="G331:G335"/>
     <mergeCell ref="H331:H335"/>
     <mergeCell ref="I331:I335"/>
     <mergeCell ref="A336:A339"/>
     <mergeCell ref="B336:B339"/>
     <mergeCell ref="C336:C339"/>
     <mergeCell ref="D336:D339"/>
     <mergeCell ref="E336:E339"/>
     <mergeCell ref="F336:F339"/>
     <mergeCell ref="G336:G339"/>
     <mergeCell ref="H336:H339"/>
     <mergeCell ref="I336:I339"/>
-    <mergeCell ref="A340:A343"/>
-[...79 lines deleted...]
-    <mergeCell ref="I359:I360"/>
+    <mergeCell ref="A340:A344"/>
+    <mergeCell ref="B340:B344"/>
+    <mergeCell ref="C340:C344"/>
+    <mergeCell ref="D340:D344"/>
+    <mergeCell ref="E340:E344"/>
+    <mergeCell ref="F340:F344"/>
+    <mergeCell ref="G340:G344"/>
+    <mergeCell ref="H340:H344"/>
+    <mergeCell ref="I340:I344"/>
+    <mergeCell ref="A345:A349"/>
+    <mergeCell ref="B345:B349"/>
+    <mergeCell ref="C345:C349"/>
+    <mergeCell ref="D345:D349"/>
+    <mergeCell ref="E345:E349"/>
+    <mergeCell ref="F345:F349"/>
+    <mergeCell ref="G345:G349"/>
+    <mergeCell ref="H345:H349"/>
+    <mergeCell ref="I345:I349"/>
+    <mergeCell ref="A350:A351"/>
+    <mergeCell ref="B350:B351"/>
+    <mergeCell ref="C350:C351"/>
+    <mergeCell ref="D350:D351"/>
+    <mergeCell ref="E350:E351"/>
+    <mergeCell ref="F350:F351"/>
+    <mergeCell ref="G350:G351"/>
+    <mergeCell ref="H350:H351"/>
+    <mergeCell ref="I350:I351"/>
+    <mergeCell ref="A352:A353"/>
+    <mergeCell ref="B352:B353"/>
+    <mergeCell ref="C352:C353"/>
+    <mergeCell ref="D352:D353"/>
+    <mergeCell ref="E352:E353"/>
+    <mergeCell ref="F352:F353"/>
+    <mergeCell ref="G352:G353"/>
+    <mergeCell ref="H352:H353"/>
+    <mergeCell ref="I352:I353"/>
+    <mergeCell ref="A354:A355"/>
+    <mergeCell ref="B354:B355"/>
+    <mergeCell ref="C354:C355"/>
+    <mergeCell ref="D354:D355"/>
+    <mergeCell ref="E354:E355"/>
+    <mergeCell ref="F354:F355"/>
+    <mergeCell ref="G354:G355"/>
+    <mergeCell ref="H354:H355"/>
+    <mergeCell ref="I354:I355"/>
+    <mergeCell ref="A356:A357"/>
+    <mergeCell ref="B356:B357"/>
+    <mergeCell ref="C356:C357"/>
+    <mergeCell ref="D356:D357"/>
+    <mergeCell ref="E356:E357"/>
+    <mergeCell ref="F356:F357"/>
+    <mergeCell ref="G356:G357"/>
+    <mergeCell ref="H356:H357"/>
+    <mergeCell ref="I356:I357"/>
+    <mergeCell ref="A358:A359"/>
+    <mergeCell ref="B358:B359"/>
+    <mergeCell ref="C358:C359"/>
+    <mergeCell ref="D358:D359"/>
+    <mergeCell ref="E358:E359"/>
+    <mergeCell ref="F358:F359"/>
+    <mergeCell ref="G358:G359"/>
+    <mergeCell ref="H358:H359"/>
+    <mergeCell ref="I358:I359"/>
     <mergeCell ref="A361:A362"/>
     <mergeCell ref="B361:B362"/>
     <mergeCell ref="C361:C362"/>
     <mergeCell ref="D361:D362"/>
     <mergeCell ref="E361:E362"/>
     <mergeCell ref="F361:F362"/>
     <mergeCell ref="G361:G362"/>
     <mergeCell ref="H361:H362"/>
     <mergeCell ref="I361:I362"/>
-    <mergeCell ref="A363:A367"/>
-[...88 lines deleted...]
-    <mergeCell ref="I403:I405"/>
+    <mergeCell ref="A363:A364"/>
+    <mergeCell ref="B363:B364"/>
+    <mergeCell ref="C363:C364"/>
+    <mergeCell ref="D363:D364"/>
+    <mergeCell ref="E363:E364"/>
+    <mergeCell ref="F363:F364"/>
+    <mergeCell ref="G363:G364"/>
+    <mergeCell ref="H363:H364"/>
+    <mergeCell ref="I363:I364"/>
+    <mergeCell ref="A365:A366"/>
+    <mergeCell ref="B365:B366"/>
+    <mergeCell ref="C365:C366"/>
+    <mergeCell ref="D365:D366"/>
+    <mergeCell ref="E365:E366"/>
+    <mergeCell ref="F365:F366"/>
+    <mergeCell ref="G365:G366"/>
+    <mergeCell ref="H365:H366"/>
+    <mergeCell ref="I365:I366"/>
+    <mergeCell ref="A369:A373"/>
+    <mergeCell ref="B369:B373"/>
+    <mergeCell ref="C369:C373"/>
+    <mergeCell ref="D369:D373"/>
+    <mergeCell ref="E369:E373"/>
+    <mergeCell ref="F369:F373"/>
+    <mergeCell ref="G369:G373"/>
+    <mergeCell ref="H369:H373"/>
+    <mergeCell ref="I369:I373"/>
+    <mergeCell ref="A374:A377"/>
+    <mergeCell ref="B374:B377"/>
+    <mergeCell ref="C374:C377"/>
+    <mergeCell ref="D374:D377"/>
+    <mergeCell ref="E374:E377"/>
+    <mergeCell ref="F374:F377"/>
+    <mergeCell ref="G374:G377"/>
+    <mergeCell ref="H374:H377"/>
+    <mergeCell ref="I374:I377"/>
+    <mergeCell ref="A378:A381"/>
+    <mergeCell ref="B378:B381"/>
+    <mergeCell ref="C378:C381"/>
+    <mergeCell ref="D378:D381"/>
+    <mergeCell ref="E378:E381"/>
+    <mergeCell ref="F378:F381"/>
+    <mergeCell ref="G378:G381"/>
+    <mergeCell ref="H378:H381"/>
+    <mergeCell ref="I378:I381"/>
+    <mergeCell ref="A382:A386"/>
+    <mergeCell ref="B382:B386"/>
+    <mergeCell ref="C382:C386"/>
+    <mergeCell ref="D382:D386"/>
+    <mergeCell ref="E382:E386"/>
+    <mergeCell ref="F382:F386"/>
+    <mergeCell ref="G382:G386"/>
+    <mergeCell ref="H382:H386"/>
+    <mergeCell ref="I382:I386"/>
+    <mergeCell ref="A387:A391"/>
+    <mergeCell ref="B387:B391"/>
+    <mergeCell ref="C387:C391"/>
+    <mergeCell ref="D387:D391"/>
+    <mergeCell ref="E387:E391"/>
+    <mergeCell ref="F387:F391"/>
+    <mergeCell ref="G387:G391"/>
+    <mergeCell ref="H387:H391"/>
+    <mergeCell ref="I387:I391"/>
+    <mergeCell ref="A392:A396"/>
+    <mergeCell ref="B392:B396"/>
+    <mergeCell ref="C392:C396"/>
+    <mergeCell ref="D392:D396"/>
+    <mergeCell ref="E392:E396"/>
+    <mergeCell ref="F392:F396"/>
+    <mergeCell ref="G392:G396"/>
+    <mergeCell ref="H392:H396"/>
+    <mergeCell ref="I392:I396"/>
+    <mergeCell ref="A397:A401"/>
+    <mergeCell ref="B397:B401"/>
+    <mergeCell ref="C397:C401"/>
+    <mergeCell ref="D397:D401"/>
+    <mergeCell ref="E397:E401"/>
+    <mergeCell ref="F397:F401"/>
+    <mergeCell ref="G397:G401"/>
+    <mergeCell ref="H397:H401"/>
+    <mergeCell ref="I397:I401"/>
+    <mergeCell ref="A402:A405"/>
+    <mergeCell ref="B402:B405"/>
+    <mergeCell ref="C402:C405"/>
+    <mergeCell ref="D402:D405"/>
+    <mergeCell ref="E402:E405"/>
+    <mergeCell ref="F402:F405"/>
+    <mergeCell ref="G402:G405"/>
+    <mergeCell ref="H402:H405"/>
+    <mergeCell ref="I402:I405"/>
     <mergeCell ref="A406:A410"/>
     <mergeCell ref="B406:B410"/>
     <mergeCell ref="C406:C410"/>
     <mergeCell ref="D406:D410"/>
     <mergeCell ref="E406:E410"/>
     <mergeCell ref="F406:F410"/>
     <mergeCell ref="G406:G410"/>
     <mergeCell ref="H406:H410"/>
     <mergeCell ref="I406:I410"/>
     <mergeCell ref="A411:A415"/>
     <mergeCell ref="B411:B415"/>
     <mergeCell ref="C411:C415"/>
     <mergeCell ref="D411:D415"/>
     <mergeCell ref="E411:E415"/>
     <mergeCell ref="F411:F415"/>
     <mergeCell ref="G411:G415"/>
     <mergeCell ref="H411:H415"/>
     <mergeCell ref="I411:I415"/>
-    <mergeCell ref="A416:A419"/>
-[...61 lines deleted...]
-    <mergeCell ref="I438:I442"/>
+    <mergeCell ref="A416:A420"/>
+    <mergeCell ref="B416:B420"/>
+    <mergeCell ref="C416:C420"/>
+    <mergeCell ref="D416:D420"/>
+    <mergeCell ref="E416:E420"/>
+    <mergeCell ref="F416:F420"/>
+    <mergeCell ref="G416:G420"/>
+    <mergeCell ref="H416:H420"/>
+    <mergeCell ref="I416:I420"/>
+    <mergeCell ref="A421:A425"/>
+    <mergeCell ref="B421:B425"/>
+    <mergeCell ref="C421:C425"/>
+    <mergeCell ref="D421:D425"/>
+    <mergeCell ref="E421:E425"/>
+    <mergeCell ref="F421:F425"/>
+    <mergeCell ref="G421:G425"/>
+    <mergeCell ref="H421:H425"/>
+    <mergeCell ref="I421:I425"/>
+    <mergeCell ref="A426:A430"/>
+    <mergeCell ref="B426:B430"/>
+    <mergeCell ref="C426:C430"/>
+    <mergeCell ref="D426:D430"/>
+    <mergeCell ref="E426:E430"/>
+    <mergeCell ref="F426:F430"/>
+    <mergeCell ref="G426:G430"/>
+    <mergeCell ref="H426:H430"/>
+    <mergeCell ref="I426:I430"/>
+    <mergeCell ref="A431:A434"/>
+    <mergeCell ref="B431:B434"/>
+    <mergeCell ref="C431:C434"/>
+    <mergeCell ref="D431:D434"/>
+    <mergeCell ref="E431:E434"/>
+    <mergeCell ref="F431:F434"/>
+    <mergeCell ref="G431:G434"/>
+    <mergeCell ref="H431:H434"/>
+    <mergeCell ref="I431:I434"/>
+    <mergeCell ref="A435:A439"/>
+    <mergeCell ref="B435:B439"/>
+    <mergeCell ref="C435:C439"/>
+    <mergeCell ref="D435:D439"/>
+    <mergeCell ref="E435:E439"/>
+    <mergeCell ref="F435:F439"/>
+    <mergeCell ref="G435:G439"/>
+    <mergeCell ref="H435:H439"/>
+    <mergeCell ref="I435:I439"/>
+    <mergeCell ref="A440:A442"/>
+    <mergeCell ref="B440:B442"/>
+    <mergeCell ref="C440:C442"/>
+    <mergeCell ref="D440:D442"/>
+    <mergeCell ref="E440:E442"/>
+    <mergeCell ref="F440:F442"/>
+    <mergeCell ref="G440:G442"/>
+    <mergeCell ref="H440:H442"/>
+    <mergeCell ref="I440:I442"/>
     <mergeCell ref="A443:A447"/>
     <mergeCell ref="B443:B447"/>
     <mergeCell ref="C443:C447"/>
     <mergeCell ref="D443:D447"/>
     <mergeCell ref="E443:E447"/>
     <mergeCell ref="F443:F447"/>
     <mergeCell ref="G443:G447"/>
     <mergeCell ref="H443:H447"/>
     <mergeCell ref="I443:I447"/>
     <mergeCell ref="A448:A452"/>
     <mergeCell ref="B448:B452"/>
     <mergeCell ref="C448:C452"/>
     <mergeCell ref="D448:D452"/>
     <mergeCell ref="E448:E452"/>
     <mergeCell ref="F448:F452"/>
     <mergeCell ref="G448:G452"/>
     <mergeCell ref="H448:H452"/>
     <mergeCell ref="I448:I452"/>
     <mergeCell ref="A453:A457"/>
     <mergeCell ref="B453:B457"/>
     <mergeCell ref="C453:C457"/>
     <mergeCell ref="D453:D457"/>
     <mergeCell ref="E453:E457"/>
     <mergeCell ref="F453:F457"/>
     <mergeCell ref="G453:G457"/>
     <mergeCell ref="H453:H457"/>
     <mergeCell ref="I453:I457"/>
-    <mergeCell ref="A458:A462"/>
-[...52 lines deleted...]
-    <mergeCell ref="I480:I482"/>
+    <mergeCell ref="A458:A460"/>
+    <mergeCell ref="B458:B460"/>
+    <mergeCell ref="C458:C460"/>
+    <mergeCell ref="D458:D460"/>
+    <mergeCell ref="E458:E460"/>
+    <mergeCell ref="F458:F460"/>
+    <mergeCell ref="G458:G460"/>
+    <mergeCell ref="H458:H460"/>
+    <mergeCell ref="I458:I460"/>
+    <mergeCell ref="A461:A465"/>
+    <mergeCell ref="B461:B465"/>
+    <mergeCell ref="C461:C465"/>
+    <mergeCell ref="D461:D465"/>
+    <mergeCell ref="E461:E465"/>
+    <mergeCell ref="F461:F465"/>
+    <mergeCell ref="G461:G465"/>
+    <mergeCell ref="H461:H465"/>
+    <mergeCell ref="I461:I465"/>
+    <mergeCell ref="A466:A468"/>
+    <mergeCell ref="B466:B468"/>
+    <mergeCell ref="C466:C468"/>
+    <mergeCell ref="D466:D468"/>
+    <mergeCell ref="E466:E468"/>
+    <mergeCell ref="F466:F468"/>
+    <mergeCell ref="G466:G468"/>
+    <mergeCell ref="H466:H468"/>
+    <mergeCell ref="I466:I468"/>
+    <mergeCell ref="A469:A472"/>
+    <mergeCell ref="B469:B472"/>
+    <mergeCell ref="C469:C472"/>
+    <mergeCell ref="D469:D472"/>
+    <mergeCell ref="E469:E472"/>
+    <mergeCell ref="F469:F472"/>
+    <mergeCell ref="G469:G472"/>
+    <mergeCell ref="H469:H472"/>
+    <mergeCell ref="I469:I472"/>
+    <mergeCell ref="A473:A477"/>
+    <mergeCell ref="B473:B477"/>
+    <mergeCell ref="C473:C477"/>
+    <mergeCell ref="D473:D477"/>
+    <mergeCell ref="E473:E477"/>
+    <mergeCell ref="F473:F477"/>
+    <mergeCell ref="G473:G477"/>
+    <mergeCell ref="H473:H477"/>
+    <mergeCell ref="I473:I477"/>
+    <mergeCell ref="A478:A482"/>
+    <mergeCell ref="B478:B482"/>
+    <mergeCell ref="C478:C482"/>
+    <mergeCell ref="D478:D482"/>
+    <mergeCell ref="E478:E482"/>
+    <mergeCell ref="F478:F482"/>
+    <mergeCell ref="G478:G482"/>
+    <mergeCell ref="H478:H482"/>
+    <mergeCell ref="I478:I482"/>
     <mergeCell ref="A483:A487"/>
     <mergeCell ref="B483:B487"/>
     <mergeCell ref="C483:C487"/>
     <mergeCell ref="D483:D487"/>
     <mergeCell ref="E483:E487"/>
     <mergeCell ref="F483:F487"/>
     <mergeCell ref="G483:G487"/>
     <mergeCell ref="H483:H487"/>
     <mergeCell ref="I483:I487"/>
-    <mergeCell ref="A488:A492"/>
-[...259 lines deleted...]
-    <mergeCell ref="I605:I607"/>
+    <mergeCell ref="A488:A490"/>
+    <mergeCell ref="B488:B490"/>
+    <mergeCell ref="C488:C490"/>
+    <mergeCell ref="D488:D490"/>
+    <mergeCell ref="E488:E490"/>
+    <mergeCell ref="F488:F490"/>
+    <mergeCell ref="G488:G490"/>
+    <mergeCell ref="H488:H490"/>
+    <mergeCell ref="I488:I490"/>
+    <mergeCell ref="A491:A493"/>
+    <mergeCell ref="B491:B493"/>
+    <mergeCell ref="C491:C493"/>
+    <mergeCell ref="D491:D493"/>
+    <mergeCell ref="E491:E493"/>
+    <mergeCell ref="F491:F493"/>
+    <mergeCell ref="G491:G493"/>
+    <mergeCell ref="H491:H493"/>
+    <mergeCell ref="I491:I493"/>
+    <mergeCell ref="A494:A496"/>
+    <mergeCell ref="B494:B496"/>
+    <mergeCell ref="C494:C496"/>
+    <mergeCell ref="D494:D496"/>
+    <mergeCell ref="E494:E496"/>
+    <mergeCell ref="F494:F496"/>
+    <mergeCell ref="G494:G496"/>
+    <mergeCell ref="H494:H496"/>
+    <mergeCell ref="I494:I496"/>
+    <mergeCell ref="A497:A501"/>
+    <mergeCell ref="B497:B501"/>
+    <mergeCell ref="C497:C501"/>
+    <mergeCell ref="D497:D501"/>
+    <mergeCell ref="E497:E501"/>
+    <mergeCell ref="F497:F501"/>
+    <mergeCell ref="G497:G501"/>
+    <mergeCell ref="H497:H501"/>
+    <mergeCell ref="I497:I501"/>
+    <mergeCell ref="A502:A506"/>
+    <mergeCell ref="B502:B506"/>
+    <mergeCell ref="C502:C506"/>
+    <mergeCell ref="D502:D506"/>
+    <mergeCell ref="E502:E506"/>
+    <mergeCell ref="F502:F506"/>
+    <mergeCell ref="G502:G506"/>
+    <mergeCell ref="H502:H506"/>
+    <mergeCell ref="I502:I506"/>
+    <mergeCell ref="A507:A511"/>
+    <mergeCell ref="B507:B511"/>
+    <mergeCell ref="C507:C511"/>
+    <mergeCell ref="D507:D511"/>
+    <mergeCell ref="E507:E511"/>
+    <mergeCell ref="F507:F511"/>
+    <mergeCell ref="G507:G511"/>
+    <mergeCell ref="H507:H511"/>
+    <mergeCell ref="I507:I511"/>
+    <mergeCell ref="A512:A516"/>
+    <mergeCell ref="B512:B516"/>
+    <mergeCell ref="C512:C516"/>
+    <mergeCell ref="D512:D516"/>
+    <mergeCell ref="E512:E516"/>
+    <mergeCell ref="F512:F516"/>
+    <mergeCell ref="G512:G516"/>
+    <mergeCell ref="H512:H516"/>
+    <mergeCell ref="I512:I516"/>
+    <mergeCell ref="A517:A518"/>
+    <mergeCell ref="B517:B518"/>
+    <mergeCell ref="C517:C518"/>
+    <mergeCell ref="D517:D518"/>
+    <mergeCell ref="E517:E518"/>
+    <mergeCell ref="F517:F518"/>
+    <mergeCell ref="G517:G518"/>
+    <mergeCell ref="H517:H518"/>
+    <mergeCell ref="I517:I518"/>
+    <mergeCell ref="A519:A523"/>
+    <mergeCell ref="B519:B523"/>
+    <mergeCell ref="C519:C523"/>
+    <mergeCell ref="D519:D523"/>
+    <mergeCell ref="E519:E523"/>
+    <mergeCell ref="F519:F523"/>
+    <mergeCell ref="G519:G523"/>
+    <mergeCell ref="H519:H523"/>
+    <mergeCell ref="I519:I523"/>
+    <mergeCell ref="A524:A528"/>
+    <mergeCell ref="B524:B528"/>
+    <mergeCell ref="C524:C528"/>
+    <mergeCell ref="D524:D528"/>
+    <mergeCell ref="E524:E528"/>
+    <mergeCell ref="F524:F528"/>
+    <mergeCell ref="G524:G528"/>
+    <mergeCell ref="H524:H528"/>
+    <mergeCell ref="I524:I528"/>
+    <mergeCell ref="A529:A533"/>
+    <mergeCell ref="B529:B533"/>
+    <mergeCell ref="C529:C533"/>
+    <mergeCell ref="D529:D533"/>
+    <mergeCell ref="E529:E533"/>
+    <mergeCell ref="F529:F533"/>
+    <mergeCell ref="G529:G533"/>
+    <mergeCell ref="H529:H533"/>
+    <mergeCell ref="I529:I533"/>
+    <mergeCell ref="A534:A538"/>
+    <mergeCell ref="B534:B538"/>
+    <mergeCell ref="C534:C538"/>
+    <mergeCell ref="D534:D538"/>
+    <mergeCell ref="E534:E538"/>
+    <mergeCell ref="F534:F538"/>
+    <mergeCell ref="G534:G538"/>
+    <mergeCell ref="H534:H538"/>
+    <mergeCell ref="I534:I538"/>
+    <mergeCell ref="A539:A543"/>
+    <mergeCell ref="B539:B543"/>
+    <mergeCell ref="C539:C543"/>
+    <mergeCell ref="D539:D543"/>
+    <mergeCell ref="E539:E543"/>
+    <mergeCell ref="F539:F543"/>
+    <mergeCell ref="G539:G543"/>
+    <mergeCell ref="H539:H543"/>
+    <mergeCell ref="I539:I543"/>
+    <mergeCell ref="A544:A547"/>
+    <mergeCell ref="B544:B547"/>
+    <mergeCell ref="C544:C547"/>
+    <mergeCell ref="D544:D547"/>
+    <mergeCell ref="E544:E547"/>
+    <mergeCell ref="F544:F547"/>
+    <mergeCell ref="G544:G547"/>
+    <mergeCell ref="H544:H547"/>
+    <mergeCell ref="I544:I547"/>
+    <mergeCell ref="A548:A549"/>
+    <mergeCell ref="B548:B549"/>
+    <mergeCell ref="C548:C549"/>
+    <mergeCell ref="D548:D549"/>
+    <mergeCell ref="E548:E549"/>
+    <mergeCell ref="F548:F549"/>
+    <mergeCell ref="G548:G549"/>
+    <mergeCell ref="H548:H549"/>
+    <mergeCell ref="I548:I549"/>
+    <mergeCell ref="A550:A552"/>
+    <mergeCell ref="B550:B552"/>
+    <mergeCell ref="C550:C552"/>
+    <mergeCell ref="D550:D552"/>
+    <mergeCell ref="E550:E552"/>
+    <mergeCell ref="F550:F552"/>
+    <mergeCell ref="G550:G552"/>
+    <mergeCell ref="H550:H552"/>
+    <mergeCell ref="I550:I552"/>
+    <mergeCell ref="A553:A556"/>
+    <mergeCell ref="B553:B556"/>
+    <mergeCell ref="C553:C556"/>
+    <mergeCell ref="D553:D556"/>
+    <mergeCell ref="E553:E556"/>
+    <mergeCell ref="F553:F556"/>
+    <mergeCell ref="G553:G556"/>
+    <mergeCell ref="H553:H556"/>
+    <mergeCell ref="I553:I556"/>
+    <mergeCell ref="A557:A558"/>
+    <mergeCell ref="B557:B558"/>
+    <mergeCell ref="C557:C558"/>
+    <mergeCell ref="D557:D558"/>
+    <mergeCell ref="E557:E558"/>
+    <mergeCell ref="F557:F558"/>
+    <mergeCell ref="G557:G558"/>
+    <mergeCell ref="H557:H558"/>
+    <mergeCell ref="I557:I558"/>
+    <mergeCell ref="A559:A563"/>
+    <mergeCell ref="B559:B563"/>
+    <mergeCell ref="C559:C563"/>
+    <mergeCell ref="D559:D563"/>
+    <mergeCell ref="E559:E563"/>
+    <mergeCell ref="F559:F563"/>
+    <mergeCell ref="G559:G563"/>
+    <mergeCell ref="H559:H563"/>
+    <mergeCell ref="I559:I563"/>
+    <mergeCell ref="A564:A568"/>
+    <mergeCell ref="B564:B568"/>
+    <mergeCell ref="C564:C568"/>
+    <mergeCell ref="D564:D568"/>
+    <mergeCell ref="E564:E568"/>
+    <mergeCell ref="F564:F568"/>
+    <mergeCell ref="G564:G568"/>
+    <mergeCell ref="H564:H568"/>
+    <mergeCell ref="I564:I568"/>
+    <mergeCell ref="A569:A570"/>
+    <mergeCell ref="B569:B570"/>
+    <mergeCell ref="C569:C570"/>
+    <mergeCell ref="D569:D570"/>
+    <mergeCell ref="E569:E570"/>
+    <mergeCell ref="F569:F570"/>
+    <mergeCell ref="G569:G570"/>
+    <mergeCell ref="H569:H570"/>
+    <mergeCell ref="I569:I570"/>
+    <mergeCell ref="A571:A575"/>
+    <mergeCell ref="B571:B575"/>
+    <mergeCell ref="C571:C575"/>
+    <mergeCell ref="D571:D575"/>
+    <mergeCell ref="E571:E575"/>
+    <mergeCell ref="F571:F575"/>
+    <mergeCell ref="G571:G575"/>
+    <mergeCell ref="H571:H575"/>
+    <mergeCell ref="I571:I575"/>
+    <mergeCell ref="A576:A580"/>
+    <mergeCell ref="B576:B580"/>
+    <mergeCell ref="C576:C580"/>
+    <mergeCell ref="D576:D580"/>
+    <mergeCell ref="E576:E580"/>
+    <mergeCell ref="F576:F580"/>
+    <mergeCell ref="G576:G580"/>
+    <mergeCell ref="H576:H580"/>
+    <mergeCell ref="I576:I580"/>
+    <mergeCell ref="A581:A584"/>
+    <mergeCell ref="B581:B584"/>
+    <mergeCell ref="C581:C584"/>
+    <mergeCell ref="D581:D584"/>
+    <mergeCell ref="E581:E584"/>
+    <mergeCell ref="F581:F584"/>
+    <mergeCell ref="G581:G584"/>
+    <mergeCell ref="H581:H584"/>
+    <mergeCell ref="I581:I584"/>
+    <mergeCell ref="A585:A587"/>
+    <mergeCell ref="B585:B587"/>
+    <mergeCell ref="C585:C587"/>
+    <mergeCell ref="D585:D587"/>
+    <mergeCell ref="E585:E587"/>
+    <mergeCell ref="F585:F587"/>
+    <mergeCell ref="G585:G587"/>
+    <mergeCell ref="H585:H587"/>
+    <mergeCell ref="I585:I587"/>
+    <mergeCell ref="A588:A592"/>
+    <mergeCell ref="B588:B592"/>
+    <mergeCell ref="C588:C592"/>
+    <mergeCell ref="D588:D592"/>
+    <mergeCell ref="E588:E592"/>
+    <mergeCell ref="F588:F592"/>
+    <mergeCell ref="G588:G592"/>
+    <mergeCell ref="H588:H592"/>
+    <mergeCell ref="I588:I592"/>
+    <mergeCell ref="A593:A597"/>
+    <mergeCell ref="B593:B597"/>
+    <mergeCell ref="C593:C597"/>
+    <mergeCell ref="D593:D597"/>
+    <mergeCell ref="E593:E597"/>
+    <mergeCell ref="F593:F597"/>
+    <mergeCell ref="G593:G597"/>
+    <mergeCell ref="H593:H597"/>
+    <mergeCell ref="I593:I597"/>
+    <mergeCell ref="A598:A602"/>
+    <mergeCell ref="B598:B602"/>
+    <mergeCell ref="C598:C602"/>
+    <mergeCell ref="D598:D602"/>
+    <mergeCell ref="E598:E602"/>
+    <mergeCell ref="F598:F602"/>
+    <mergeCell ref="G598:G602"/>
+    <mergeCell ref="H598:H602"/>
+    <mergeCell ref="I598:I602"/>
+    <mergeCell ref="A603:A607"/>
+    <mergeCell ref="B603:B607"/>
+    <mergeCell ref="C603:C607"/>
+    <mergeCell ref="D603:D607"/>
+    <mergeCell ref="E603:E607"/>
+    <mergeCell ref="F603:F607"/>
+    <mergeCell ref="G603:G607"/>
+    <mergeCell ref="H603:H607"/>
+    <mergeCell ref="I603:I607"/>
     <mergeCell ref="A608:A612"/>
     <mergeCell ref="B608:B612"/>
     <mergeCell ref="C608:C612"/>
     <mergeCell ref="D608:D612"/>
     <mergeCell ref="E608:E612"/>
     <mergeCell ref="F608:F612"/>
     <mergeCell ref="G608:G612"/>
     <mergeCell ref="H608:H612"/>
     <mergeCell ref="I608:I612"/>
-    <mergeCell ref="A613:A614"/>
-[...124 lines deleted...]
-    <mergeCell ref="I670:I672"/>
+    <mergeCell ref="A613:A617"/>
+    <mergeCell ref="B613:B617"/>
+    <mergeCell ref="C613:C617"/>
+    <mergeCell ref="D613:D617"/>
+    <mergeCell ref="E613:E617"/>
+    <mergeCell ref="F613:F617"/>
+    <mergeCell ref="G613:G617"/>
+    <mergeCell ref="H613:H617"/>
+    <mergeCell ref="I613:I617"/>
+    <mergeCell ref="A618:A622"/>
+    <mergeCell ref="B618:B622"/>
+    <mergeCell ref="C618:C622"/>
+    <mergeCell ref="D618:D622"/>
+    <mergeCell ref="E618:E622"/>
+    <mergeCell ref="F618:F622"/>
+    <mergeCell ref="G618:G622"/>
+    <mergeCell ref="H618:H622"/>
+    <mergeCell ref="I618:I622"/>
+    <mergeCell ref="A623:A627"/>
+    <mergeCell ref="B623:B627"/>
+    <mergeCell ref="C623:C627"/>
+    <mergeCell ref="D623:D627"/>
+    <mergeCell ref="E623:E627"/>
+    <mergeCell ref="F623:F627"/>
+    <mergeCell ref="G623:G627"/>
+    <mergeCell ref="H623:H627"/>
+    <mergeCell ref="I623:I627"/>
+    <mergeCell ref="A628:A632"/>
+    <mergeCell ref="B628:B632"/>
+    <mergeCell ref="C628:C632"/>
+    <mergeCell ref="D628:D632"/>
+    <mergeCell ref="E628:E632"/>
+    <mergeCell ref="F628:F632"/>
+    <mergeCell ref="G628:G632"/>
+    <mergeCell ref="H628:H632"/>
+    <mergeCell ref="I628:I632"/>
+    <mergeCell ref="A633:A634"/>
+    <mergeCell ref="B633:B634"/>
+    <mergeCell ref="C633:C634"/>
+    <mergeCell ref="D633:D634"/>
+    <mergeCell ref="E633:E634"/>
+    <mergeCell ref="F633:F634"/>
+    <mergeCell ref="G633:G634"/>
+    <mergeCell ref="H633:H634"/>
+    <mergeCell ref="I633:I634"/>
+    <mergeCell ref="A635:A637"/>
+    <mergeCell ref="B635:B637"/>
+    <mergeCell ref="C635:C637"/>
+    <mergeCell ref="D635:D637"/>
+    <mergeCell ref="E635:E637"/>
+    <mergeCell ref="F635:F637"/>
+    <mergeCell ref="G635:G637"/>
+    <mergeCell ref="H635:H637"/>
+    <mergeCell ref="I635:I637"/>
+    <mergeCell ref="A638:A639"/>
+    <mergeCell ref="B638:B639"/>
+    <mergeCell ref="C638:C639"/>
+    <mergeCell ref="D638:D639"/>
+    <mergeCell ref="E638:E639"/>
+    <mergeCell ref="F638:F639"/>
+    <mergeCell ref="G638:G639"/>
+    <mergeCell ref="H638:H639"/>
+    <mergeCell ref="I638:I639"/>
+    <mergeCell ref="A640:A641"/>
+    <mergeCell ref="B640:B641"/>
+    <mergeCell ref="C640:C641"/>
+    <mergeCell ref="D640:D641"/>
+    <mergeCell ref="E640:E641"/>
+    <mergeCell ref="F640:F641"/>
+    <mergeCell ref="G640:G641"/>
+    <mergeCell ref="H640:H641"/>
+    <mergeCell ref="I640:I641"/>
+    <mergeCell ref="A642:A644"/>
+    <mergeCell ref="B642:B644"/>
+    <mergeCell ref="C642:C644"/>
+    <mergeCell ref="D642:D644"/>
+    <mergeCell ref="E642:E644"/>
+    <mergeCell ref="F642:F644"/>
+    <mergeCell ref="G642:G644"/>
+    <mergeCell ref="H642:H644"/>
+    <mergeCell ref="I642:I644"/>
+    <mergeCell ref="A645:A646"/>
+    <mergeCell ref="B645:B646"/>
+    <mergeCell ref="C645:C646"/>
+    <mergeCell ref="D645:D646"/>
+    <mergeCell ref="E645:E646"/>
+    <mergeCell ref="F645:F646"/>
+    <mergeCell ref="G645:G646"/>
+    <mergeCell ref="H645:H646"/>
+    <mergeCell ref="I645:I646"/>
+    <mergeCell ref="A647:A649"/>
+    <mergeCell ref="B647:B649"/>
+    <mergeCell ref="C647:C649"/>
+    <mergeCell ref="D647:D649"/>
+    <mergeCell ref="E647:E649"/>
+    <mergeCell ref="F647:F649"/>
+    <mergeCell ref="G647:G649"/>
+    <mergeCell ref="H647:H649"/>
+    <mergeCell ref="I647:I649"/>
+    <mergeCell ref="A650:A651"/>
+    <mergeCell ref="B650:B651"/>
+    <mergeCell ref="C650:C651"/>
+    <mergeCell ref="D650:D651"/>
+    <mergeCell ref="E650:E651"/>
+    <mergeCell ref="F650:F651"/>
+    <mergeCell ref="G650:G651"/>
+    <mergeCell ref="H650:H651"/>
+    <mergeCell ref="I650:I651"/>
+    <mergeCell ref="A652:A653"/>
+    <mergeCell ref="B652:B653"/>
+    <mergeCell ref="C652:C653"/>
+    <mergeCell ref="D652:D653"/>
+    <mergeCell ref="E652:E653"/>
+    <mergeCell ref="F652:F653"/>
+    <mergeCell ref="G652:G653"/>
+    <mergeCell ref="H652:H653"/>
+    <mergeCell ref="I652:I653"/>
+    <mergeCell ref="A654:A655"/>
+    <mergeCell ref="B654:B655"/>
+    <mergeCell ref="C654:C655"/>
+    <mergeCell ref="D654:D655"/>
+    <mergeCell ref="E654:E655"/>
+    <mergeCell ref="F654:F655"/>
+    <mergeCell ref="G654:G655"/>
+    <mergeCell ref="H654:H655"/>
+    <mergeCell ref="I654:I655"/>
+    <mergeCell ref="A656:A658"/>
+    <mergeCell ref="B656:B658"/>
+    <mergeCell ref="C656:C658"/>
+    <mergeCell ref="D656:D658"/>
+    <mergeCell ref="E656:E658"/>
+    <mergeCell ref="F656:F658"/>
+    <mergeCell ref="G656:G658"/>
+    <mergeCell ref="H656:H658"/>
+    <mergeCell ref="I656:I658"/>
+    <mergeCell ref="A659:A660"/>
+    <mergeCell ref="B659:B660"/>
+    <mergeCell ref="C659:C660"/>
+    <mergeCell ref="D659:D660"/>
+    <mergeCell ref="E659:E660"/>
+    <mergeCell ref="F659:F660"/>
+    <mergeCell ref="G659:G660"/>
+    <mergeCell ref="H659:H660"/>
+    <mergeCell ref="I659:I660"/>
+    <mergeCell ref="A663:A664"/>
+    <mergeCell ref="B663:B664"/>
+    <mergeCell ref="C663:C664"/>
+    <mergeCell ref="D663:D664"/>
+    <mergeCell ref="E663:E664"/>
+    <mergeCell ref="F663:F664"/>
+    <mergeCell ref="G663:G664"/>
+    <mergeCell ref="H663:H664"/>
+    <mergeCell ref="I663:I664"/>
+    <mergeCell ref="A665:A667"/>
+    <mergeCell ref="B665:B667"/>
+    <mergeCell ref="C665:C667"/>
+    <mergeCell ref="D665:D667"/>
+    <mergeCell ref="E665:E667"/>
+    <mergeCell ref="F665:F667"/>
+    <mergeCell ref="G665:G667"/>
+    <mergeCell ref="H665:H667"/>
+    <mergeCell ref="I665:I667"/>
+    <mergeCell ref="A668:A672"/>
+    <mergeCell ref="B668:B672"/>
+    <mergeCell ref="C668:C672"/>
+    <mergeCell ref="D668:D672"/>
+    <mergeCell ref="E668:E672"/>
+    <mergeCell ref="F668:F672"/>
+    <mergeCell ref="G668:G672"/>
+    <mergeCell ref="H668:H672"/>
+    <mergeCell ref="I668:I672"/>
     <mergeCell ref="A673:A677"/>
     <mergeCell ref="B673:B677"/>
     <mergeCell ref="C673:C677"/>
     <mergeCell ref="D673:D677"/>
     <mergeCell ref="E673:E677"/>
     <mergeCell ref="F673:F677"/>
     <mergeCell ref="G673:G677"/>
     <mergeCell ref="H673:H677"/>
     <mergeCell ref="I673:I677"/>
     <mergeCell ref="A678:A682"/>
     <mergeCell ref="B678:B682"/>
     <mergeCell ref="C678:C682"/>
     <mergeCell ref="D678:D682"/>
     <mergeCell ref="E678:E682"/>
     <mergeCell ref="F678:F682"/>
     <mergeCell ref="G678:G682"/>
     <mergeCell ref="H678:H682"/>
     <mergeCell ref="I678:I682"/>
-    <mergeCell ref="A683:A687"/>
-[...241 lines deleted...]
-    <mergeCell ref="I789:I793"/>
+    <mergeCell ref="A683:A686"/>
+    <mergeCell ref="B683:B686"/>
+    <mergeCell ref="C683:C686"/>
+    <mergeCell ref="D683:D686"/>
+    <mergeCell ref="E683:E686"/>
+    <mergeCell ref="F683:F686"/>
+    <mergeCell ref="G683:G686"/>
+    <mergeCell ref="H683:H686"/>
+    <mergeCell ref="I683:I686"/>
+    <mergeCell ref="A687:A690"/>
+    <mergeCell ref="B687:B690"/>
+    <mergeCell ref="C687:C690"/>
+    <mergeCell ref="D687:D690"/>
+    <mergeCell ref="E687:E690"/>
+    <mergeCell ref="F687:F690"/>
+    <mergeCell ref="G687:G690"/>
+    <mergeCell ref="H687:H690"/>
+    <mergeCell ref="I687:I690"/>
+    <mergeCell ref="A691:A695"/>
+    <mergeCell ref="B691:B695"/>
+    <mergeCell ref="C691:C695"/>
+    <mergeCell ref="D691:D695"/>
+    <mergeCell ref="E691:E695"/>
+    <mergeCell ref="F691:F695"/>
+    <mergeCell ref="G691:G695"/>
+    <mergeCell ref="H691:H695"/>
+    <mergeCell ref="I691:I695"/>
+    <mergeCell ref="A696:A700"/>
+    <mergeCell ref="B696:B700"/>
+    <mergeCell ref="C696:C700"/>
+    <mergeCell ref="D696:D700"/>
+    <mergeCell ref="E696:E700"/>
+    <mergeCell ref="F696:F700"/>
+    <mergeCell ref="G696:G700"/>
+    <mergeCell ref="H696:H700"/>
+    <mergeCell ref="I696:I700"/>
+    <mergeCell ref="A701:A704"/>
+    <mergeCell ref="B701:B704"/>
+    <mergeCell ref="C701:C704"/>
+    <mergeCell ref="D701:D704"/>
+    <mergeCell ref="E701:E704"/>
+    <mergeCell ref="F701:F704"/>
+    <mergeCell ref="G701:G704"/>
+    <mergeCell ref="H701:H704"/>
+    <mergeCell ref="I701:I704"/>
+    <mergeCell ref="A705:A709"/>
+    <mergeCell ref="B705:B709"/>
+    <mergeCell ref="C705:C709"/>
+    <mergeCell ref="D705:D709"/>
+    <mergeCell ref="E705:E709"/>
+    <mergeCell ref="F705:F709"/>
+    <mergeCell ref="G705:G709"/>
+    <mergeCell ref="H705:H709"/>
+    <mergeCell ref="I705:I709"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>