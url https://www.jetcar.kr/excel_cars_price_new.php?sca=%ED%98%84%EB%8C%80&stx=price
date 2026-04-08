--- v0 (2025-12-11)
+++ v1 (2026-04-08)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L262"/>
+  <dimension ref="A1:L278"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -244,10136 +244,10456 @@
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>임시번호</t>
+          <t>임시번호 </t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>아반떼 1.6 가솔린 모던</t>
+          <t>더 뉴 아반떼(CN7) 1.6 가솔린 모던</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>컴포트1, 현대스마트센스</t>
+          <t>컴프트1, 현대스마트센스</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>아틀라스화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>25년11월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>30KM</t>
+          <t>12KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>576,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>543,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K4" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>521,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B5" s="4" t="inlineStr">
         <is>
-          <t>109허7723</t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C5" s="4" t="inlineStr">
         <is>
-          <t>현대 스타리아 투어러_디젤 2WD_9인승 모던 오토_2
-4MY</t>
+          <t>베뉴 가솔린 1.6 스마트</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>컴포트</t>
+          <t>15인치 알로이 휠&amp;타이어, 하이패스</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>그레이</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H5" s="3" t="inlineStr">
         <is>
-          <t>25년08월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>6KM</t>
         </is>
       </c>
       <c r="J5" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K5" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L5" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3"/>
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>DY</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
-          <t>109허7759</t>
+          <t>109하8113</t>
         </is>
       </c>
       <c r="C8" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 더엣지 렌터카 스마트스트림_LPG 2.0_비지니
-스 1_25MY</t>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스, 하이패스+ECM룸미러, 인포테
-인먼트 내비 |, 세레니티화이트펄 외장컬러</t>
+          <t>현대스마트센스</t>
         </is>
       </c>
       <c r="E8" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H8" s="3" t="inlineStr">
         <is>
-          <t>25년09월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I8" s="3" t="inlineStr">
         <is>
           <t>15KM</t>
         </is>
       </c>
       <c r="J8" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L9" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
-      <c r="A10" s="3" t="inlineStr">
-[...21 lines deleted...]
-      <c r="E10" s="3" t="inlineStr">
+      <c r="A10" s="3"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>109허7712</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 2.2 디젤 라운지 7인승 4WD 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>후석 전동식 사이드 스텝(우측), 듀얼와이드선
+루프, 컴포트2, BOSE프리미엄사운드, 빌트
+인캠, 트레일러패키지</t>
+        </is>
+      </c>
+      <c r="E11" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F10" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J10" s="3" t="inlineStr">
+      <c r="F11" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G11" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H11" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I11" s="3" t="inlineStr">
+        <is>
+          <t>176KM</t>
+        </is>
+      </c>
+      <c r="J11" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K10" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J11" s="3" t="inlineStr">
+      <c r="K11" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L11" s="3" t="inlineStr">
+        <is>
+          <t>1,020,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="3"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K11" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3"/>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
       <c r="D13" s="4"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>GD</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>109하7931</t>
+          <t>109하6607</t>
         </is>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴 팰리세이드 가솔린 2.5 터보 2WD 9인승 
-익스클루시브</t>
+          <t>디 올뉴팰리세이드 하이브리드 2.5 터보 HEV AWD
+ 7인승 캘리그래피</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>빌트인캠2+, 컴포트, 듀얼 와이드 선루프, 
-현대스마트센스</t>
+          <t>라이프스타일(HEV), 듀얼 와이드 선루프, 
+2열 다이내믹 바디케어 시트, 빌트인캠2+, 
+프리뷰 전자제어 서스펜션</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G14" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H14" s="3" t="inlineStr">
         <is>
-          <t>25년11월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I14" s="3" t="inlineStr">
         <is>
-          <t>15KM</t>
+          <t>23KM</t>
         </is>
       </c>
       <c r="J14" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K16" s="3" t="inlineStr">
+        <is>
+          <t>300</t>
+        </is>
+      </c>
+      <c r="L16" s="3" t="inlineStr">
+        <is>
+          <t>1,760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="3"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K16" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>1,820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>1,870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="3"/>
-[...1 lines deleted...]
-      <c r="C19" s="4"/>
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B19" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D19" s="4"/>
-      <c r="E19" s="3"/>
-[...3 lines deleted...]
-      <c r="I19" s="3"/>
+      <c r="E19" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F19" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G19" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H19" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I19" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J19" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>1,250,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
-      <c r="A20" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A20" s="3"/>
+      <c r="B20" s="4"/>
+      <c r="C20" s="4"/>
+      <c r="D20" s="4"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K21" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="E23" s="3" t="inlineStr">
+      <c r="A23" s="3"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="4"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K23" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B24" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C24" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D24" s="4"/>
+      <c r="E24" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F23" s="3" t="inlineStr">
+      <c r="F24" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G23" s="3" t="inlineStr">
+      <c r="G24" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H23" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I24" s="3"/>
+      <c r="H24" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I24" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J24" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>1,240,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>1,210,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A26" s="3"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
       <c r="J26" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>585,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="3"/>
-[...7 lines deleted...]
-      <c r="I29" s="3"/>
+      <c r="A29" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B29" s="4" t="inlineStr">
+        <is>
+          <t>116호7586</t>
+        </is>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>17인치휠, 익스테리어디자인</t>
+        </is>
+      </c>
+      <c r="E29" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F29" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G29" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H29" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I29" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J29" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>565,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K30" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K30" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L30" s="3" t="inlineStr">
         <is>
-          <t>545,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A31" s="3"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
       <c r="J31" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
-      <c r="A34" s="3"/>
-[...7 lines deleted...]
-      <c r="I34" s="3"/>
+      <c r="A34" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B34" s="4" t="inlineStr">
+        <is>
+          <t>116호7584</t>
+        </is>
+      </c>
+      <c r="C34" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던 
+(아마존그레이메탈릭)</t>
+        </is>
+      </c>
+      <c r="D34" s="4" t="inlineStr">
+        <is>
+          <t>17인치휠, 익스테리어디자인</t>
+        </is>
+      </c>
+      <c r="E34" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F34" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G34" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H34" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I34" s="3" t="inlineStr">
+        <is>
+          <t>4KM</t>
+        </is>
+      </c>
       <c r="J34" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K35" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K35" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A36" s="3"/>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
       <c r="J36" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="3"/>
-[...7 lines deleted...]
-      <c r="I39" s="3"/>
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B39" s="4" t="inlineStr">
+        <is>
+          <t>116호7583</t>
+        </is>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던 
+(에코트로닉그레이펄)</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>17인치휠, 익스테리어디자인</t>
+        </is>
+      </c>
+      <c r="E39" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H39" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I39" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J39" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K40" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K40" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A41" s="3"/>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
       <c r="D41" s="4"/>
-      <c r="E41" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>1,070,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>1,010,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="3"/>
-[...7 lines deleted...]
-      <c r="I44" s="3"/>
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B44" s="4" t="inlineStr">
+        <is>
+          <t>116호7587</t>
+        </is>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던 
+(에코트로닉그레이펄)</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>17인치휠 익스테리어디자인 컴포트1</t>
+        </is>
+      </c>
+      <c r="E44" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F44" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G44" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H44" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I44" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J44" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K45" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K45" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A46" s="3"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
       <c r="J46" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>555,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>515,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="3"/>
-[...7 lines deleted...]
-      <c r="I49" s="3"/>
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B49" s="4" t="inlineStr">
+        <is>
+          <t>116호7588</t>
+        </is>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>17인치휠 익스테리어디자인 컴포트1</t>
+        </is>
+      </c>
+      <c r="E49" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F49" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G49" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H49" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I49" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J49" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>495,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K50" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K50" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>475,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A51" s="3"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
       <c r="D51" s="4"/>
-      <c r="E51" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="3"/>
+      <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="3"/>
-[...7 lines deleted...]
-      <c r="I54" s="3"/>
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B54" s="4" t="inlineStr">
+        <is>
+          <t>116호7582</t>
+        </is>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D54" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 17인치휠, 익스테리어디자인</t>
+        </is>
+      </c>
+      <c r="E54" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F54" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G54" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H54" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I54" s="3" t="inlineStr">
+        <is>
+          <t>13KM</t>
+        </is>
+      </c>
       <c r="J54" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K55" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K55" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A56" s="3"/>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
       <c r="D56" s="4"/>
-      <c r="E56" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3"/>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="3"/>
-[...7 lines deleted...]
-      <c r="I59" s="3"/>
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B59" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>코나 1.6T 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>내비, 하이패스, 스타일 </t>
+        </is>
+      </c>
+      <c r="E59" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F59" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G59" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H59" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I59" s="3" t="inlineStr">
+        <is>
+          <t>4KM</t>
+        </is>
+      </c>
       <c r="J59" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A61" s="3"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
       <c r="J61" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L62" s="3" t="inlineStr">
+        <is>
+          <t>625,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="3"/>
+      <c r="B63" s="4"/>
+      <c r="C63" s="4"/>
+      <c r="D63" s="4"/>
+      <c r="E63" s="3"/>
+      <c r="F63" s="3"/>
+      <c r="G63" s="3"/>
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K63" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L63" s="3" t="inlineStr">
+        <is>
+          <t>605,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B64" s="4" t="inlineStr">
+        <is>
+          <t>116호7445</t>
+        </is>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 2.0 S</t>
+        </is>
+      </c>
+      <c r="D64" s="4"/>
+      <c r="E64" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F64" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G64" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H64" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I64" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
+      <c r="J64" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K64" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L62" s="3" t="inlineStr">
-[...88 lines deleted...]
-      </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>745,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3"/>
       <c r="B66" s="4"/>
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="3"/>
       <c r="F66" s="3"/>
       <c r="G66" s="3"/>
       <c r="H66" s="3"/>
       <c r="I66" s="3"/>
       <c r="J66" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K67" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L67" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="3"/>
+      <c r="B68" s="4"/>
+      <c r="C68" s="4"/>
+      <c r="D68" s="4"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
+      <c r="H68" s="3"/>
+      <c r="I68" s="3"/>
+      <c r="J68" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K67" s="3" t="inlineStr">
-[...38 lines deleted...]
-      <c r="G68" s="3" t="inlineStr">
+      <c r="K68" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L68" s="3" t="inlineStr">
+        <is>
+          <t>645,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B69" s="4" t="inlineStr">
+        <is>
+          <t>116호7447</t>
+        </is>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 H-P
+ICK (피칸브라운투톤시트)</t>
+        </is>
+      </c>
+      <c r="D69" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2 &amp; 증강현실내비게이션, 20인치휠&amp;
+타이어</t>
+        </is>
+      </c>
+      <c r="E69" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F69" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G69" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H68" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J68" s="3" t="inlineStr">
+      <c r="H69" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I69" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J69" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K68" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3"/>
       <c r="B71" s="4"/>
       <c r="C71" s="4"/>
       <c r="D71" s="4"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="3"/>
       <c r="I71" s="3"/>
       <c r="J71" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3"/>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K72" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L72" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="3"/>
+      <c r="B73" s="4"/>
+      <c r="C73" s="4"/>
+      <c r="D73" s="4"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
+      <c r="H73" s="3"/>
+      <c r="I73" s="3"/>
+      <c r="J73" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K72" s="3" t="inlineStr">
-[...37 lines deleted...]
-      <c r="F73" s="3" t="inlineStr">
+      <c r="K73" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L73" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B74" s="4" t="inlineStr">
+        <is>
+          <t>116호7498</t>
+        </is>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D74" s="4"/>
+      <c r="E74" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F74" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G73" s="3" t="inlineStr">
+      <c r="G74" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H73" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K73" s="3" t="inlineStr">
+      <c r="H74" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I74" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J74" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K74" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L73" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A76" s="3"/>
+      <c r="B76" s="4"/>
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
+      <c r="I76" s="3"/>
       <c r="J76" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3"/>
       <c r="B77" s="4"/>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="J77" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="J78" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K78" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L78" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B79" s="4" t="inlineStr">
+        <is>
+          <t>116호7499/7
+500/7501</t>
+        </is>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D79" s="4"/>
+      <c r="E79" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F79" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G79" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H79" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I79" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
+      <c r="J79" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K79" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L79" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="3"/>
+      <c r="B80" s="4"/>
+      <c r="C80" s="4"/>
+      <c r="D80" s="4"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K78" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K80" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L80" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3"/>
       <c r="B81" s="4"/>
       <c r="C81" s="4"/>
       <c r="D81" s="4"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K81" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
-      <c r="A82" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A82" s="3"/>
+      <c r="B82" s="4"/>
+      <c r="C82" s="4"/>
+      <c r="D82" s="4"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
+      <c r="H82" s="3"/>
+      <c r="I82" s="3"/>
       <c r="J82" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L83" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B84" s="4" t="inlineStr">
+        <is>
+          <t>116호7507</t>
+        </is>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>코나 1.6T H-PICK</t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>베스트셀렉션1, 빌트인캠2증강현실내비, 하이패
+스</t>
+        </is>
+      </c>
+      <c r="E84" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F84" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G84" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H84" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I84" s="3" t="inlineStr">
+        <is>
+          <t>58KM</t>
+        </is>
+      </c>
+      <c r="J84" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K84" s="3" t="inlineStr">
+        <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L83" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="K84" s="3" t="inlineStr">
+      <c r="L84" s="3" t="inlineStr">
+        <is>
+          <t>685,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="3"/>
+      <c r="B85" s="4"/>
+      <c r="C85" s="4"/>
+      <c r="D85" s="4"/>
+      <c r="E85" s="3"/>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
+      <c r="H85" s="3"/>
+      <c r="I85" s="3"/>
+      <c r="J85" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K85" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L84" s="3" t="inlineStr">
-[...62 lines deleted...]
-      </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3"/>
       <c r="B86" s="4"/>
       <c r="C86" s="4"/>
       <c r="D86" s="4"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="J86" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K86" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L86" s="3" t="inlineStr">
+        <is>
+          <t>645,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="3"/>
+      <c r="B87" s="4"/>
+      <c r="C87" s="4"/>
+      <c r="D87" s="4"/>
+      <c r="E87" s="3"/>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
+      <c r="H87" s="3"/>
+      <c r="I87" s="3"/>
+      <c r="J87" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K86" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K87" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L87" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3"/>
       <c r="B88" s="4"/>
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K88" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L88" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B89" s="4" t="inlineStr">
         <is>
-          <t>125하2867</t>
+          <t>116호7536</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>익스테리어디자인, 17인치알로이휠&amp;타이어2, 
-[...1 lines deleted...]
- 하이패스시스템+ECM룸미러</t>
+          <t>현대스마트센스1</t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>그레이</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H89" s="3" t="inlineStr">
         <is>
-          <t>24년03월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I89" s="3" t="inlineStr">
         <is>
-          <t>26,100KM</t>
+          <t>10KM</t>
         </is>
       </c>
       <c r="J89" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>925,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3"/>
       <c r="B90" s="4"/>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K90" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L90" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>895,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A91" s="3"/>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
       <c r="D91" s="4"/>
-      <c r="E91" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3"/>
+      <c r="I91" s="3"/>
       <c r="J91" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K91" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L91" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>865,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3"/>
       <c r="B92" s="4"/>
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K92" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L92" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>835,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K93" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L93" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>805,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B94" s="4" t="inlineStr">
         <is>
-          <t>700호2224</t>
+          <t>116호7537</t>
         </is>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>스타리아 투어러 11인승 스마트</t>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+루시브</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>멀티미디어내비플러스1</t>
+          <t>빌트인캠2</t>
         </is>
       </c>
       <c r="E94" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
-          <t>화이트</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H94" s="3" t="inlineStr">
         <is>
-          <t>25년09월</t>
+          <t>26년03월</t>
         </is>
       </c>
       <c r="I94" s="3" t="inlineStr">
         <is>
-          <t>1,599KM</t>
+          <t>17KM</t>
         </is>
       </c>
       <c r="J94" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K94" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3"/>
       <c r="B95" s="4"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K95" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L95" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3"/>
       <c r="B96" s="4"/>
       <c r="C96" s="4"/>
       <c r="D96" s="4"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3"/>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K96" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L96" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
-      <c r="A97" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A97" s="3"/>
+      <c r="B97" s="4"/>
+      <c r="C97" s="4"/>
+      <c r="D97" s="4"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
       <c r="J97" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="J98" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K98" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L98" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="3"/>
-[...1 lines deleted...]
-      <c r="C99" s="4"/>
+      <c r="A99" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B99" s="4" t="inlineStr">
+        <is>
+          <t>116호7540</t>
+        </is>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 가솔린 1.6 터보 에스</t>
+        </is>
+      </c>
       <c r="D99" s="4"/>
-      <c r="E99" s="3"/>
-[...3 lines deleted...]
-      <c r="I99" s="3"/>
+      <c r="E99" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F99" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G99" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H99" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I99" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J99" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>745,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
-      <c r="A100" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A100" s="3"/>
+      <c r="B100" s="4"/>
+      <c r="C100" s="4"/>
+      <c r="D100" s="4"/>
+      <c r="E100" s="3"/>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
+      <c r="H100" s="3"/>
+      <c r="I100" s="3"/>
       <c r="J100" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K100" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L100" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3"/>
       <c r="B101" s="4"/>
       <c r="C101" s="4"/>
       <c r="D101" s="4"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K101" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L101" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3"/>
       <c r="B102" s="4"/>
       <c r="C102" s="4"/>
       <c r="D102" s="4"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3"/>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="J102" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K102" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L102" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="3"/>
+      <c r="B103" s="4"/>
+      <c r="C103" s="4"/>
+      <c r="D103" s="4"/>
+      <c r="E103" s="3"/>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
+      <c r="H103" s="3"/>
+      <c r="I103" s="3"/>
+      <c r="J103" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K102" s="3" t="inlineStr">
-[...56 lines deleted...]
-      <c r="J103" s="3" t="inlineStr">
+      <c r="K103" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L103" s="3" t="inlineStr">
+        <is>
+          <t>655,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B104" s="4" t="inlineStr">
+        <is>
+          <t>116호7543</t>
+        </is>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스, 컴포트1</t>
+        </is>
+      </c>
+      <c r="E104" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F104" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G104" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H104" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I104" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J104" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K103" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3"/>
       <c r="B105" s="4"/>
       <c r="C105" s="4"/>
       <c r="D105" s="4"/>
       <c r="E105" s="3"/>
       <c r="F105" s="3"/>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="J105" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K105" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L105" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="3"/>
+      <c r="B106" s="4"/>
+      <c r="C106" s="4"/>
+      <c r="D106" s="4"/>
+      <c r="E106" s="3"/>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
+      <c r="H106" s="3"/>
+      <c r="I106" s="3"/>
+      <c r="J106" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K105" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="K106" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L106" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3"/>
       <c r="B107" s="4"/>
       <c r="C107" s="4"/>
       <c r="D107" s="4"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3"/>
       <c r="B108" s="4"/>
       <c r="C108" s="4"/>
       <c r="D108" s="4"/>
       <c r="E108" s="3"/>
       <c r="F108" s="3"/>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="J108" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K108" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="3"/>
-[...7 lines deleted...]
-      <c r="I109" s="3"/>
+      <c r="A109" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B109" s="4" t="inlineStr">
+        <is>
+          <t>106호8730</t>
+        </is>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>싼타페MX5 가솔린2.5T 4WD 6인승캘리그래피(피칸
+브라운투톤(나파))</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>BOSE프리미엄사운드시스템,듀얼와이드선루프,빌
+트인캠2,파킹어시스트플러스2,현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F109" s="3" t="inlineStr">
+        <is>
+          <t>크리미 화이트 펄</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H109" s="3" t="inlineStr">
+        <is>
+          <t>24년09월</t>
+        </is>
+      </c>
+      <c r="I109" s="3" t="inlineStr">
+        <is>
+          <t>7850KM</t>
+        </is>
+      </c>
       <c r="J109" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>400</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3"/>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K110" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>400</t>
         </is>
       </c>
       <c r="L110" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A111" s="3"/>
+      <c r="B111" s="4"/>
+      <c r="C111" s="4"/>
+      <c r="D111" s="4"/>
+      <c r="E111" s="3"/>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
       <c r="J111" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K111" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>400</t>
         </is>
       </c>
       <c r="L111" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3"/>
       <c r="B112" s="4"/>
       <c r="C112" s="4"/>
       <c r="D112" s="4"/>
       <c r="E112" s="3"/>
       <c r="F112" s="3"/>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="J112" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K112" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>400</t>
         </is>
       </c>
       <c r="L112" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3"/>
       <c r="B113" s="4"/>
       <c r="C113" s="4"/>
       <c r="D113" s="4"/>
       <c r="E113" s="3"/>
       <c r="F113" s="3"/>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="J113" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>400</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B114" s="4" t="inlineStr">
         <is>
-          <t>116허6368</t>
+          <t>106호9051</t>
         </is>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
-          <t>더 뉴싼타페 HEV 1.6 익스클루시브 </t>
-[...6 lines deleted...]
-      </c>
+          <t>쏘나타DN8 The Edge가솔린 1.6T-GDi익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D114" s="4"/>
       <c r="E114" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H114" s="3" t="inlineStr">
         <is>
-          <t>23년06월</t>
+          <t>24년12월</t>
         </is>
       </c>
       <c r="I114" s="3" t="inlineStr">
         <is>
-          <t>122,261KM</t>
+          <t>9,010KM</t>
         </is>
       </c>
       <c r="J114" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3"/>
       <c r="B115" s="4"/>
       <c r="C115" s="4"/>
       <c r="D115" s="4"/>
       <c r="E115" s="3"/>
       <c r="F115" s="3"/>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="J115" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K115" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L115" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3"/>
       <c r="B116" s="4"/>
       <c r="C116" s="4"/>
       <c r="D116" s="4"/>
       <c r="E116" s="3"/>
       <c r="F116" s="3"/>
       <c r="G116" s="3"/>
       <c r="H116" s="3"/>
       <c r="I116" s="3"/>
       <c r="J116" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K116" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L116" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3"/>
       <c r="B117" s="4"/>
       <c r="C117" s="4"/>
       <c r="D117" s="4"/>
       <c r="E117" s="3"/>
       <c r="F117" s="3"/>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="J117" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K117" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L117" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E118" s="3" t="inlineStr">
+      <c r="A118" s="3"/>
+      <c r="B118" s="4"/>
+      <c r="C118" s="4"/>
+      <c r="D118" s="4"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K118" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L118" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B119" s="4" t="inlineStr">
+        <is>
+          <t>109하7986</t>
+        </is>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 2</t>
+        </is>
+      </c>
+      <c r="D119" s="4"/>
+      <c r="E119" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F118" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I119" s="3"/>
+      <c r="F119" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G119" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H119" s="3" t="inlineStr">
+        <is>
+          <t>25년12월</t>
+        </is>
+      </c>
+      <c r="I119" s="3" t="inlineStr">
+        <is>
+          <t>8,800KM</t>
+        </is>
+      </c>
       <c r="J119" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K119" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L119" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3"/>
       <c r="B120" s="4"/>
       <c r="C120" s="4"/>
       <c r="D120" s="4"/>
       <c r="E120" s="3"/>
       <c r="F120" s="3"/>
       <c r="G120" s="3"/>
       <c r="H120" s="3"/>
       <c r="I120" s="3"/>
       <c r="J120" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K120" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L120" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3"/>
       <c r="B121" s="4"/>
       <c r="C121" s="4"/>
       <c r="D121" s="4"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K121" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L121" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B122" s="4" t="inlineStr">
         <is>
-          <t>14허9496</t>
+          <t>109허7799</t>
         </is>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>아이오닉5 롱레인지 익스클루시브 </t>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+루시브</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스 , 컴포트 1</t>
+          <t>동승석8WAY전동시트, 베스트셀렉션1</t>
         </is>
       </c>
       <c r="E122" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
-          <t>전기</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H122" s="3" t="inlineStr">
         <is>
-          <t>21년10월</t>
+          <t>25년09월</t>
         </is>
       </c>
       <c r="I122" s="3" t="inlineStr">
         <is>
-          <t>50,308KM</t>
+          <t>2,300KM</t>
         </is>
       </c>
       <c r="J122" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K122" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L122" s="3" t="inlineStr">
         <is>
           <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3"/>
       <c r="B123" s="4"/>
       <c r="C123" s="4"/>
       <c r="D123" s="4"/>
       <c r="E123" s="3"/>
       <c r="F123" s="3"/>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="J123" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L123" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3"/>
       <c r="B124" s="4"/>
       <c r="C124" s="4"/>
       <c r="D124" s="4"/>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="J124" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K124" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L124" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B125" s="4" t="inlineStr">
         <is>
-          <t>116호6457</t>
+          <t>109허7300</t>
         </is>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>베뉴 1.6 프리미엄</t>
-[...2 lines deleted...]
-      <c r="D125" s="4"/>
+          <t>더 뉴팰리세이드 2.2 디젤 2WD 7인승 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>듀얼파노라마썬루프, 컨비니언스패키지</t>
+        </is>
+      </c>
       <c r="E125" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H125" s="3" t="inlineStr">
         <is>
-          <t>25년05월</t>
+          <t>24년03월</t>
         </is>
       </c>
       <c r="I125" s="3" t="inlineStr">
         <is>
-          <t>6,909KM</t>
+          <t>38,900KM</t>
         </is>
       </c>
       <c r="J125" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K125" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L125" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3"/>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="3"/>
       <c r="F126" s="3"/>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="J126" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K126" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L126" s="3" t="inlineStr">
         <is>
-          <t>575,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3"/>
       <c r="B127" s="4"/>
       <c r="C127" s="4"/>
       <c r="D127" s="4"/>
       <c r="E127" s="3"/>
       <c r="F127" s="3"/>
       <c r="G127" s="3"/>
       <c r="H127" s="3"/>
       <c r="I127" s="3"/>
       <c r="J127" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K127" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L127" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="3"/>
-[...7 lines deleted...]
-      <c r="I128" s="3"/>
+      <c r="A128" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B128" s="4" t="inlineStr">
+        <is>
+          <t>109하7656</t>
+        </is>
+      </c>
+      <c r="C128" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D128" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스Ⅰ</t>
+        </is>
+      </c>
+      <c r="E128" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F128" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G128" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H128" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I128" s="3" t="inlineStr">
+        <is>
+          <t>11,300KM</t>
+        </is>
+      </c>
       <c r="J128" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L128" s="3" t="inlineStr">
         <is>
-          <t>525,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3"/>
       <c r="B129" s="4"/>
       <c r="C129" s="4"/>
       <c r="D129" s="4"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
-      <c r="A130" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E130" s="3" t="inlineStr">
+      <c r="A130" s="3"/>
+      <c r="B130" s="4"/>
+      <c r="C130" s="4"/>
+      <c r="D130" s="4"/>
+      <c r="E130" s="3"/>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
+      <c r="H130" s="3"/>
+      <c r="I130" s="3"/>
+      <c r="J130" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K130" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L130" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B131" s="4" t="inlineStr">
+        <is>
+          <t>142호5386</t>
+        </is>
+      </c>
+      <c r="C131" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 (MX5) 가솔린 2.5T 2WD 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D131" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2, BOSE프리미엄사운드시스템, 듀얼
+와이드선루프, 현대스마트센스, 파킹어시스트플러
+스2</t>
+        </is>
+      </c>
+      <c r="E131" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F130" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G130" s="3" t="inlineStr">
+      <c r="F131" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G131" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H130" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I131" s="3"/>
+      <c r="H131" s="3" t="inlineStr">
+        <is>
+          <t>24년06월</t>
+        </is>
+      </c>
+      <c r="I131" s="3" t="inlineStr">
+        <is>
+          <t>30,833KM</t>
+        </is>
+      </c>
       <c r="J131" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K131" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L131" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3"/>
       <c r="B132" s="4"/>
       <c r="C132" s="4"/>
       <c r="D132" s="4"/>
       <c r="E132" s="3"/>
       <c r="F132" s="3"/>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="J132" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K132" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L132" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B133" s="4" t="inlineStr">
+        <is>
+          <t>700호2224</t>
+        </is>
+      </c>
+      <c r="C133" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 투어러 11인승 스마트</t>
+        </is>
+      </c>
+      <c r="D133" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어내비플러스1</t>
+        </is>
+      </c>
+      <c r="E133" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F133" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G133" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H133" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I133" s="3" t="inlineStr">
+        <is>
+          <t>1,599KM</t>
+        </is>
+      </c>
+      <c r="J133" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K132" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K133" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L133" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3"/>
       <c r="B134" s="4"/>
       <c r="C134" s="4"/>
       <c r="D134" s="4"/>
       <c r="E134" s="3"/>
       <c r="F134" s="3"/>
       <c r="G134" s="3"/>
       <c r="H134" s="3"/>
       <c r="I134" s="3"/>
       <c r="J134" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K134" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L134" s="3" t="inlineStr">
+        <is>
+          <t>740,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
+      <c r="A135" s="3"/>
+      <c r="B135" s="4"/>
+      <c r="C135" s="4"/>
+      <c r="D135" s="4"/>
+      <c r="E135" s="3"/>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
+      <c r="H135" s="3"/>
+      <c r="I135" s="3"/>
+      <c r="J135" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K134" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E135" s="3" t="inlineStr">
+      <c r="K135" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L135" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B136" s="4" t="inlineStr">
+        <is>
+          <t>700호2225</t>
+        </is>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 투어러 11인승 스마트</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어내비플러스1</t>
+        </is>
+      </c>
+      <c r="E136" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F135" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I136" s="3"/>
+      <c r="F136" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G136" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H136" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I136" s="3" t="inlineStr">
+        <is>
+          <t>561KM</t>
+        </is>
+      </c>
       <c r="J136" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K136" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L136" s="3" t="inlineStr">
         <is>
-          <t>735,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3"/>
       <c r="B137" s="4"/>
       <c r="C137" s="4"/>
       <c r="D137" s="4"/>
       <c r="E137" s="3"/>
       <c r="F137" s="3"/>
       <c r="G137" s="3"/>
       <c r="H137" s="3"/>
       <c r="I137" s="3"/>
       <c r="J137" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K137" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3"/>
       <c r="B138" s="4"/>
       <c r="C138" s="4"/>
       <c r="D138" s="4"/>
       <c r="E138" s="3"/>
       <c r="F138" s="3"/>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="J138" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K138" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L138" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B139" s="4" t="inlineStr">
+        <is>
+          <t>142호6477</t>
+        </is>
+      </c>
+      <c r="C139" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 투어러 9인승 모던</t>
+        </is>
+      </c>
+      <c r="D139" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인, 멀티미디어내비플러스2</t>
+        </is>
+      </c>
+      <c r="E139" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F139" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G139" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H139" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I139" s="3" t="inlineStr">
+        <is>
+          <t>13,827KM</t>
+        </is>
+      </c>
+      <c r="J139" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K139" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L139" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="3"/>
+      <c r="B140" s="4"/>
+      <c r="C140" s="4"/>
+      <c r="D140" s="4"/>
+      <c r="E140" s="3"/>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
+      <c r="H140" s="3"/>
+      <c r="I140" s="3"/>
+      <c r="J140" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K138" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K140" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L140" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3"/>
       <c r="B141" s="4"/>
       <c r="C141" s="4"/>
       <c r="D141" s="4"/>
       <c r="E141" s="3"/>
       <c r="F141" s="3"/>
       <c r="G141" s="3"/>
       <c r="H141" s="3"/>
       <c r="I141" s="3"/>
       <c r="J141" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K141" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L141" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
-      <c r="A142" s="3"/>
-[...7 lines deleted...]
-      <c r="I142" s="3"/>
+      <c r="A142" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B142" s="4" t="inlineStr">
+        <is>
+          <t>109허7711</t>
+        </is>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 2.2 디젤 라운지 7인승 4WD 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>BOSE프리미엄사운드, 컴포트2</t>
+        </is>
+      </c>
+      <c r="E142" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F142" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G142" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H142" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I142" s="3" t="inlineStr">
+        <is>
+          <t>3,229KM</t>
+        </is>
+      </c>
       <c r="J142" s="3" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K142" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L142" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
-      <c r="A143" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A143" s="3"/>
+      <c r="B143" s="4"/>
+      <c r="C143" s="4"/>
+      <c r="D143" s="4"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+      <c r="H143" s="3"/>
+      <c r="I143" s="3"/>
       <c r="J143" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K143" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3"/>
       <c r="B144" s="4"/>
       <c r="C144" s="4"/>
       <c r="D144" s="4"/>
       <c r="E144" s="3"/>
       <c r="F144" s="3"/>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="J144" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K144" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L144" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B145" s="4" t="inlineStr">
         <is>
-          <t>116호6765</t>
+          <t>142호5579</t>
         </is>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디엣지 렌터카 LPI 2.0 비즈니스1 (블랙시
-트)</t>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 익스클루시브</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>하이패스+ECM룸미러, 익스테리어디자인3, 인
-[...1 lines deleted...]
-트펄</t>
+          <t>현대스마트센스2, 헤드업디스플레이, 플래티넘</t>
         </is>
       </c>
       <c r="E145" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H145" s="3" t="inlineStr">
         <is>
-          <t>25년08월</t>
+          <t>24년09월</t>
         </is>
       </c>
       <c r="I145" s="3" t="inlineStr">
         <is>
-          <t>1,415KM</t>
+          <t>18,400KM</t>
         </is>
       </c>
       <c r="J145" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K145" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L145" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3"/>
       <c r="B146" s="4"/>
       <c r="C146" s="4"/>
       <c r="D146" s="4"/>
       <c r="E146" s="3"/>
       <c r="F146" s="3"/>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="J146" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K146" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L146" s="3" t="inlineStr">
         <is>
-          <t>715,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="3"/>
-[...7 lines deleted...]
-      <c r="I147" s="3"/>
+      <c r="A147" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B147" s="4" t="inlineStr">
+        <is>
+          <t>142호6983</t>
+        </is>
+      </c>
+      <c r="C147" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 가솔린 2.0 프리미엄</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E147" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F147" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G147" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H147" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I147" s="3" t="inlineStr">
+        <is>
+          <t>24,000KM</t>
+        </is>
+      </c>
       <c r="J147" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K147" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L147" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3"/>
       <c r="B148" s="4"/>
       <c r="C148" s="4"/>
       <c r="D148" s="4"/>
       <c r="E148" s="3"/>
       <c r="F148" s="3"/>
       <c r="G148" s="3"/>
       <c r="H148" s="3"/>
       <c r="I148" s="3"/>
       <c r="J148" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K148" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L148" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B149" s="4" t="inlineStr">
+        <is>
+          <t>142호9471</t>
+        </is>
+      </c>
+      <c r="C149" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 (CN7) 1.6 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D149" s="4" t="inlineStr">
+        <is>
+          <t>세이지그린인테리어</t>
+        </is>
+      </c>
+      <c r="E149" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F149" s="3" t="inlineStr">
+        <is>
+          <t>화이트/그린</t>
+        </is>
+      </c>
+      <c r="G149" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H149" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I149" s="3" t="inlineStr">
+        <is>
+          <t>4,000KM</t>
+        </is>
+      </c>
+      <c r="J149" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K148" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J149" s="3" t="inlineStr">
+      <c r="K149" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L149" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
+      <c r="A150" s="3"/>
+      <c r="B150" s="4"/>
+      <c r="C150" s="4"/>
+      <c r="D150" s="4"/>
+      <c r="E150" s="3"/>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
+      <c r="H150" s="3"/>
+      <c r="I150" s="3"/>
+      <c r="J150" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K149" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E150" s="3" t="inlineStr">
+      <c r="K150" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L150" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
+      <c r="A151" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B151" s="4" t="inlineStr">
+        <is>
+          <t>142호6938</t>
+        </is>
+      </c>
+      <c r="C151" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 가솔린 2.0 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D151" s="4" t="inlineStr">
+        <is>
+          <t>컨비니언스Ⅰ</t>
+        </is>
+      </c>
+      <c r="E151" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F150" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G150" s="3" t="inlineStr">
+      <c r="F151" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G151" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H150" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="K150" s="3" t="inlineStr">
+      <c r="H151" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I151" s="3" t="inlineStr">
+        <is>
+          <t>32,700KM</t>
+        </is>
+      </c>
+      <c r="J151" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K151" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L150" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3"/>
       <c r="B152" s="4"/>
       <c r="C152" s="4"/>
       <c r="D152" s="4"/>
       <c r="E152" s="3"/>
       <c r="F152" s="3"/>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="J152" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L152" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="3"/>
-[...7 lines deleted...]
-      <c r="I153" s="3"/>
+      <c r="A153" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B153" s="4" t="inlineStr">
+        <is>
+          <t>109허7063</t>
+        </is>
+      </c>
+      <c r="C153" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 디젤 2.2 2WD 익스클루시브 7인승</t>
+        </is>
+      </c>
+      <c r="D153" s="4" t="inlineStr">
+        <is>
+          <t>에센셜플러스</t>
+        </is>
+      </c>
+      <c r="E153" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F153" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G153" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H153" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I153" s="3" t="inlineStr">
+        <is>
+          <t>63,696KM</t>
+        </is>
+      </c>
       <c r="J153" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K153" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L153" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3"/>
       <c r="B154" s="4"/>
       <c r="C154" s="4"/>
       <c r="D154" s="4"/>
       <c r="E154" s="3"/>
       <c r="F154" s="3"/>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="J154" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K154" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L154" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="3"/>
+      <c r="B155" s="4"/>
+      <c r="C155" s="4"/>
+      <c r="D155" s="4"/>
+      <c r="E155" s="3"/>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
+      <c r="H155" s="3"/>
+      <c r="I155" s="3"/>
+      <c r="J155" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K155" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L155" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B156" s="4" t="inlineStr">
+        <is>
+          <t>116호6477</t>
+        </is>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 에코트로닉그레이펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr">
+        <is>
+          <t>17인치휠, 익스테리어디자인</t>
+        </is>
+      </c>
+      <c r="E156" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F156" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G156" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H156" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I156" s="3" t="inlineStr">
+        <is>
+          <t>8,981KM</t>
+        </is>
+      </c>
+      <c r="J156" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K156" s="3" t="inlineStr">
+        <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L154" s="3" t="inlineStr">
-[...77 lines deleted...]
-      <c r="J156" s="3" t="inlineStr">
+      <c r="L156" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="3"/>
+      <c r="B157" s="4"/>
+      <c r="C157" s="4"/>
+      <c r="D157" s="4"/>
+      <c r="E157" s="3"/>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
+      <c r="H157" s="3"/>
+      <c r="I157" s="3"/>
+      <c r="J157" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K156" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K157" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L157" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3"/>
       <c r="B158" s="4"/>
       <c r="C158" s="4"/>
       <c r="D158" s="4"/>
       <c r="E158" s="3"/>
       <c r="F158" s="3"/>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="J158" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K158" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L158" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3"/>
       <c r="B159" s="4"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="3"/>
       <c r="F159" s="3"/>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="J159" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K159" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L159" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3"/>
       <c r="B160" s="4"/>
       <c r="C160" s="4"/>
       <c r="D160" s="4"/>
       <c r="E160" s="3"/>
       <c r="F160" s="3"/>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="J160" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K160" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L160" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
-      <c r="A161" s="3"/>
-[...7 lines deleted...]
-      <c r="I161" s="3"/>
+      <c r="A161" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B161" s="4" t="inlineStr">
+        <is>
+          <t>116호6271</t>
+        </is>
+      </c>
+      <c r="C161" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 N라인 모던</t>
+        </is>
+      </c>
+      <c r="D161" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E161" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F161" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G161" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H161" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I161" s="3" t="inlineStr">
+        <is>
+          <t>30,626KM</t>
+        </is>
+      </c>
       <c r="J161" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K161" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L161" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
-      <c r="A162" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A162" s="3"/>
+      <c r="B162" s="4"/>
+      <c r="C162" s="4"/>
       <c r="D162" s="4"/>
-      <c r="E162" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E162" s="3"/>
+      <c r="F162" s="3"/>
+      <c r="G162" s="3"/>
+      <c r="H162" s="3"/>
+      <c r="I162" s="3"/>
       <c r="J162" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K162" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L162" s="3" t="inlineStr">
         <is>
           <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3"/>
       <c r="B163" s="4"/>
       <c r="C163" s="4"/>
       <c r="D163" s="4"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K163" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L163" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3"/>
       <c r="B164" s="4"/>
       <c r="C164" s="4"/>
       <c r="D164" s="4"/>
       <c r="E164" s="3"/>
       <c r="F164" s="3"/>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="J164" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K164" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L164" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3"/>
       <c r="B165" s="4"/>
       <c r="C165" s="4"/>
       <c r="D165" s="4"/>
       <c r="E165" s="3"/>
       <c r="F165" s="3"/>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="J165" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K165" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L165" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
-      <c r="A166" s="3"/>
-[...7 lines deleted...]
-      <c r="I166" s="3"/>
+      <c r="A166" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B166" s="4" t="inlineStr">
+        <is>
+          <t>116호6706</t>
+        </is>
+      </c>
+      <c r="C166" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비즈
+니스 1</t>
+        </is>
+      </c>
+      <c r="D166" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비1, 현대스마트센스, 익스테리
+어디자인3</t>
+        </is>
+      </c>
+      <c r="E166" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F166" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G166" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H166" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I166" s="3" t="inlineStr">
+        <is>
+          <t>9,197KM</t>
+        </is>
+      </c>
       <c r="J166" s="3" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K166" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L166" s="3" t="inlineStr">
         <is>
-          <t>430,000</t>
+          <t>725,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
-      <c r="A167" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A167" s="3"/>
+      <c r="B167" s="4"/>
+      <c r="C167" s="4"/>
+      <c r="D167" s="4"/>
+      <c r="E167" s="3"/>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
+      <c r="H167" s="3"/>
+      <c r="I167" s="3"/>
       <c r="J167" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K167" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L167" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3"/>
       <c r="B168" s="4"/>
       <c r="C168" s="4"/>
       <c r="D168" s="4"/>
       <c r="E168" s="3"/>
       <c r="F168" s="3"/>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="J168" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K168" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L168" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3"/>
       <c r="B169" s="4"/>
       <c r="C169" s="4"/>
       <c r="D169" s="4"/>
       <c r="E169" s="3"/>
       <c r="F169" s="3"/>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="J169" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K169" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
-      <c r="A170" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E170" s="3" t="inlineStr">
+      <c r="A170" s="3"/>
+      <c r="B170" s="4"/>
+      <c r="C170" s="4"/>
+      <c r="D170" s="4"/>
+      <c r="E170" s="3"/>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
+      <c r="H170" s="3"/>
+      <c r="I170" s="3"/>
+      <c r="J170" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K170" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L170" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
+      <c r="A171" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B171" s="4" t="inlineStr">
+        <is>
+          <t>153하5436</t>
+        </is>
+      </c>
+      <c r="C171" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D171" s="4" t="inlineStr">
+        <is>
+          <t>프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E171" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F170" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H170" s="3" t="inlineStr">
+      <c r="F171" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G171" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H171" s="3" t="inlineStr">
         <is>
           <t>21년03월</t>
         </is>
       </c>
-      <c r="I170" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J170" s="3" t="inlineStr">
+      <c r="I171" s="3" t="inlineStr">
+        <is>
+          <t>105,699KM</t>
+        </is>
+      </c>
+      <c r="J171" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K170" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J171" s="3" t="inlineStr">
+      <c r="K171" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L171" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
+      <c r="A172" s="3"/>
+      <c r="B172" s="4"/>
+      <c r="C172" s="4"/>
+      <c r="D172" s="4"/>
+      <c r="E172" s="3"/>
+      <c r="F172" s="3"/>
+      <c r="G172" s="3"/>
+      <c r="H172" s="3"/>
+      <c r="I172" s="3"/>
+      <c r="J172" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K171" s="3" t="inlineStr">
-[...56 lines deleted...]
-      </c>
       <c r="K172" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L172" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3"/>
       <c r="B173" s="4"/>
       <c r="C173" s="4"/>
       <c r="D173" s="4"/>
       <c r="E173" s="3"/>
       <c r="F173" s="3"/>
       <c r="G173" s="3"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="J173" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K173" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L173" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B174" s="4" t="inlineStr">
+        <is>
+          <t>116허7596</t>
+        </is>
+      </c>
+      <c r="C174" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 1</t>
+        </is>
+      </c>
+      <c r="D174" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인3, 하이패스</t>
+        </is>
+      </c>
+      <c r="E174" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F174" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G174" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H174" s="3" t="inlineStr">
+        <is>
+          <t>24년03월</t>
+        </is>
+      </c>
+      <c r="I174" s="3" t="inlineStr">
+        <is>
+          <t>56,264KM</t>
+        </is>
+      </c>
+      <c r="J174" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K174" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L174" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
+      <c r="A175" s="3"/>
+      <c r="B175" s="4"/>
+      <c r="C175" s="4"/>
+      <c r="D175" s="4"/>
+      <c r="E175" s="3"/>
+      <c r="F175" s="3"/>
+      <c r="G175" s="3"/>
+      <c r="H175" s="3"/>
+      <c r="I175" s="3"/>
+      <c r="J175" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K173" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K175" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3"/>
       <c r="B176" s="4"/>
       <c r="C176" s="4"/>
       <c r="D176" s="4"/>
       <c r="E176" s="3"/>
       <c r="F176" s="3"/>
       <c r="G176" s="3"/>
       <c r="H176" s="3"/>
       <c r="I176" s="3"/>
       <c r="J176" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K176" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L176" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3"/>
       <c r="B177" s="4"/>
       <c r="C177" s="4"/>
       <c r="D177" s="4"/>
       <c r="E177" s="3"/>
       <c r="F177" s="3"/>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="J177" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3"/>
       <c r="B178" s="4"/>
       <c r="C178" s="4"/>
       <c r="D178" s="4"/>
       <c r="E178" s="3"/>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="J178" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>58</t>
         </is>
       </c>
       <c r="K178" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L178" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
-      <c r="A179" s="3"/>
-[...7 lines deleted...]
-      <c r="I179" s="3"/>
+      <c r="A179" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B179" s="4" t="inlineStr">
+        <is>
+          <t>116하6441</t>
+        </is>
+      </c>
+      <c r="C179" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 2.2 익스클루시브 </t>
+        </is>
+      </c>
+      <c r="D179" s="4" t="inlineStr">
+        <is>
+          <t>스타일패키지</t>
+        </is>
+      </c>
+      <c r="E179" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F179" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G179" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H179" s="3" t="inlineStr">
+        <is>
+          <t>21년11월</t>
+        </is>
+      </c>
+      <c r="I179" s="3" t="inlineStr">
+        <is>
+          <t>109,211KM</t>
+        </is>
+      </c>
       <c r="J179" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K179" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L179" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
-      <c r="A180" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A180" s="3"/>
+      <c r="B180" s="4"/>
+      <c r="C180" s="4"/>
+      <c r="D180" s="4"/>
+      <c r="E180" s="3"/>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
+      <c r="H180" s="3"/>
+      <c r="I180" s="3"/>
       <c r="J180" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K180" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3"/>
       <c r="B181" s="4"/>
       <c r="C181" s="4"/>
       <c r="D181" s="4"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
       <c r="J181" s="3" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
-      <c r="A182" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E182" s="3" t="inlineStr">
+      <c r="A182" s="3"/>
+      <c r="B182" s="4"/>
+      <c r="C182" s="4"/>
+      <c r="D182" s="4"/>
+      <c r="E182" s="3"/>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
+      <c r="H182" s="3"/>
+      <c r="I182" s="3"/>
+      <c r="J182" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K182" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L182" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
+      <c r="A183" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B183" s="4" t="inlineStr">
+        <is>
+          <t>153허8948</t>
+        </is>
+      </c>
+      <c r="C183" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D183" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E183" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F182" s="3" t="inlineStr">
+      <c r="F183" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G182" s="3" t="inlineStr">
+      <c r="G183" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H182" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J182" s="3" t="inlineStr">
+      <c r="H183" s="3" t="inlineStr">
+        <is>
+          <t>21년02월</t>
+        </is>
+      </c>
+      <c r="I183" s="3" t="inlineStr">
+        <is>
+          <t>101,452KM</t>
+        </is>
+      </c>
+      <c r="J183" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K182" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J183" s="3" t="inlineStr">
+      <c r="K183" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L183" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
+      <c r="A184" s="3"/>
+      <c r="B184" s="4"/>
+      <c r="C184" s="4"/>
+      <c r="D184" s="4"/>
+      <c r="E184" s="3"/>
+      <c r="F184" s="3"/>
+      <c r="G184" s="3"/>
+      <c r="H184" s="3"/>
+      <c r="I184" s="3"/>
+      <c r="J184" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K183" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K184" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L184" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3"/>
       <c r="B185" s="4"/>
       <c r="C185" s="4"/>
       <c r="D185" s="4"/>
       <c r="E185" s="3"/>
       <c r="F185" s="3"/>
       <c r="G185" s="3"/>
       <c r="H185" s="3"/>
       <c r="I185" s="3"/>
       <c r="J185" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K185" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L185" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B186" s="4" t="inlineStr">
         <is>
-          <t>193하7951</t>
+          <t>116허7607</t>
         </is>
       </c>
       <c r="C186" s="4" t="inlineStr">
         <is>
-          <t>아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 1</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
-          <t>17인치알로이휠&amp;타이어Ⅰ, 하이패스시스템(EC
-M룸미러), 인포테인먼트내비Ⅱ</t>
+          <t>익스테리어디자인3</t>
         </is>
       </c>
       <c r="E186" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F186" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G186" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H186" s="3" t="inlineStr">
         <is>
-          <t>22년02월</t>
+          <t>24년04월</t>
         </is>
       </c>
       <c r="I186" s="3" t="inlineStr">
         <is>
-          <t>35,400KM</t>
+          <t>24,069KM</t>
         </is>
       </c>
       <c r="J186" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K186" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L186" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3"/>
       <c r="B187" s="4"/>
       <c r="C187" s="4"/>
       <c r="D187" s="4"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
       <c r="I187" s="3"/>
       <c r="J187" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L187" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3"/>
       <c r="B188" s="4"/>
       <c r="C188" s="4"/>
       <c r="D188" s="4"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="3"/>
       <c r="I188" s="3"/>
       <c r="J188" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K188" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L188" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
-      <c r="A189" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E189" s="3" t="inlineStr">
+      <c r="A189" s="3"/>
+      <c r="B189" s="4"/>
+      <c r="C189" s="4"/>
+      <c r="D189" s="4"/>
+      <c r="E189" s="3"/>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
+      <c r="H189" s="3"/>
+      <c r="I189" s="3"/>
+      <c r="J189" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K189" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L189" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
+      <c r="A190" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B190" s="4" t="inlineStr">
+        <is>
+          <t>116호6450</t>
+        </is>
+      </c>
+      <c r="C190" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D190" s="4"/>
+      <c r="E190" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F189" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J189" s="3" t="inlineStr">
+      <c r="F190" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G190" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H190" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I190" s="3" t="inlineStr">
+        <is>
+          <t>17,676KM</t>
+        </is>
+      </c>
+      <c r="J190" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K189" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K190" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L190" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3"/>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="3"/>
       <c r="F191" s="3"/>
       <c r="G191" s="3"/>
       <c r="H191" s="3"/>
       <c r="I191" s="3"/>
       <c r="J191" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K191" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L191" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3"/>
       <c r="B192" s="4"/>
       <c r="C192" s="4"/>
       <c r="D192" s="4"/>
       <c r="E192" s="3"/>
       <c r="F192" s="3"/>
       <c r="G192" s="3"/>
       <c r="H192" s="3"/>
       <c r="I192" s="3"/>
       <c r="J192" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K192" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L192" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
+      <c r="A193" s="3"/>
+      <c r="B193" s="4"/>
+      <c r="C193" s="4"/>
+      <c r="D193" s="4"/>
+      <c r="E193" s="3"/>
+      <c r="F193" s="3"/>
+      <c r="G193" s="3"/>
+      <c r="H193" s="3"/>
+      <c r="I193" s="3"/>
+      <c r="J193" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K192" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L193" s="3" t="inlineStr">
         <is>
           <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3"/>
       <c r="B194" s="4"/>
       <c r="C194" s="4"/>
       <c r="D194" s="4"/>
       <c r="E194" s="3"/>
       <c r="F194" s="3"/>
       <c r="G194" s="3"/>
       <c r="H194" s="3"/>
       <c r="I194" s="3"/>
       <c r="J194" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K194" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L194" s="3" t="inlineStr">
+        <is>
+          <t>740,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
+      <c r="A195" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B195" s="4" t="inlineStr">
+        <is>
+          <t>116하6453</t>
+        </is>
+      </c>
+      <c r="C195" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴싼타페 2.2 프리미엄초이스 </t>
+        </is>
+      </c>
+      <c r="D195" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어내비플러스</t>
+        </is>
+      </c>
+      <c r="E195" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F195" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G195" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H195" s="3" t="inlineStr">
+        <is>
+          <t>21년12월</t>
+        </is>
+      </c>
+      <c r="I195" s="3" t="inlineStr">
+        <is>
+          <t>143,771KM</t>
+        </is>
+      </c>
+      <c r="J195" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K195" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L195" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
+      <c r="A196" s="3"/>
+      <c r="B196" s="4"/>
+      <c r="C196" s="4"/>
+      <c r="D196" s="4"/>
+      <c r="E196" s="3"/>
+      <c r="F196" s="3"/>
+      <c r="G196" s="3"/>
+      <c r="H196" s="3"/>
+      <c r="I196" s="3"/>
+      <c r="J196" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K194" s="3" t="inlineStr">
-[...57 lines deleted...]
-      <c r="E196" s="3" t="inlineStr">
+      <c r="K196" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L196" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
+      <c r="A197" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B197" s="4" t="inlineStr">
+        <is>
+          <t>116호6778</t>
+        </is>
+      </c>
+      <c r="C197" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 익스클루시브 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D197" s="4" t="inlineStr">
+        <is>
+          <t>플래티넘</t>
+        </is>
+      </c>
+      <c r="E197" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F196" s="3" t="inlineStr">
+      <c r="F197" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
-      <c r="G196" s="3" t="inlineStr">
+      <c r="G197" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H196" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J196" s="3" t="inlineStr">
+      <c r="H197" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I197" s="3" t="inlineStr">
+        <is>
+          <t>2,110KM</t>
+        </is>
+      </c>
+      <c r="J197" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K196" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K197" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L197" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3"/>
       <c r="B198" s="4"/>
       <c r="C198" s="4"/>
       <c r="D198" s="4"/>
       <c r="E198" s="3"/>
       <c r="F198" s="3"/>
       <c r="G198" s="3"/>
       <c r="H198" s="3"/>
       <c r="I198" s="3"/>
       <c r="J198" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K198" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L198" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3"/>
       <c r="B199" s="4"/>
       <c r="C199" s="4"/>
       <c r="D199" s="4"/>
       <c r="E199" s="3"/>
       <c r="F199" s="3"/>
       <c r="G199" s="3"/>
       <c r="H199" s="3"/>
       <c r="I199" s="3"/>
       <c r="J199" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K199" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L199" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
+      <c r="A200" s="3"/>
+      <c r="B200" s="4"/>
+      <c r="C200" s="4"/>
+      <c r="D200" s="4"/>
+      <c r="E200" s="3"/>
+      <c r="F200" s="3"/>
+      <c r="G200" s="3"/>
+      <c r="H200" s="3"/>
+      <c r="I200" s="3"/>
+      <c r="J200" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K199" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="K200" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L200" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3"/>
       <c r="B201" s="4"/>
       <c r="C201" s="4"/>
       <c r="D201" s="4"/>
       <c r="E201" s="3"/>
       <c r="F201" s="3"/>
       <c r="G201" s="3"/>
       <c r="H201" s="3"/>
       <c r="I201" s="3"/>
       <c r="J201" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
-      <c r="A202" s="3"/>
-[...7 lines deleted...]
-      <c r="I202" s="3"/>
+      <c r="A202" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B202" s="4" t="inlineStr">
+        <is>
+          <t>116호6305</t>
+        </is>
+      </c>
+      <c r="C202" s="4" t="inlineStr">
+        <is>
+          <t>코나 1.6T 프리미엄</t>
+        </is>
+      </c>
+      <c r="D202" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠</t>
+        </is>
+      </c>
+      <c r="E202" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F202" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G202" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H202" s="3" t="inlineStr">
+        <is>
+          <t>25년03월</t>
+        </is>
+      </c>
+      <c r="I202" s="3" t="inlineStr">
+        <is>
+          <t>47,282KM</t>
+        </is>
+      </c>
       <c r="J202" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K202" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L202" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3"/>
       <c r="B203" s="4"/>
       <c r="C203" s="4"/>
       <c r="D203" s="4"/>
       <c r="E203" s="3"/>
       <c r="F203" s="3"/>
       <c r="G203" s="3"/>
       <c r="H203" s="3"/>
       <c r="I203" s="3"/>
       <c r="J203" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K203" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L203" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
-      <c r="A204" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A204" s="3"/>
+      <c r="B204" s="4"/>
+      <c r="C204" s="4"/>
+      <c r="D204" s="4"/>
+      <c r="E204" s="3"/>
+      <c r="F204" s="3"/>
+      <c r="G204" s="3"/>
+      <c r="H204" s="3"/>
+      <c r="I204" s="3"/>
       <c r="J204" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K204" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L204" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>60,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3"/>
       <c r="B205" s="4"/>
       <c r="C205" s="4"/>
       <c r="D205" s="4"/>
       <c r="E205" s="3"/>
       <c r="F205" s="3"/>
       <c r="G205" s="3"/>
       <c r="H205" s="3"/>
       <c r="I205" s="3"/>
       <c r="J205" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K205" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L205" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3"/>
       <c r="B206" s="4"/>
       <c r="C206" s="4"/>
       <c r="D206" s="4"/>
       <c r="E206" s="3"/>
       <c r="F206" s="3"/>
       <c r="G206" s="3"/>
       <c r="H206" s="3"/>
       <c r="I206" s="3"/>
       <c r="J206" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L206" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B207" s="4" t="inlineStr">
         <is>
-          <t>116허7664</t>
+          <t>101호2779</t>
         </is>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
-니스 1</t>
+          <t>쏘나타(DN8) L2.0 모던 </t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
-          <t>인포테인먼트 내비1, 익스테리어디자인3, 하이
-패스+ECM룸미러</t>
+          <t>하이패스, 멀티미디어내비플러스2+스마트크루즈컨
+트롤, 빌트인캠</t>
         </is>
       </c>
       <c r="E207" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G207" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H207" s="3" t="inlineStr">
         <is>
-          <t>25년01월</t>
+          <t>20년03월</t>
         </is>
       </c>
       <c r="I207" s="3" t="inlineStr">
         <is>
-          <t>22,470KM</t>
+          <t>104,490KM</t>
         </is>
       </c>
       <c r="J207" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L207" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
-      <c r="A208" s="3"/>
-[...7 lines deleted...]
-      <c r="I208" s="3"/>
+      <c r="A208" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B208" s="4" t="inlineStr">
+        <is>
+          <t>101호2775</t>
+        </is>
+      </c>
+      <c r="C208" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 2.2 디젤 2WD 8인승 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D208" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스2</t>
+        </is>
+      </c>
+      <c r="E208" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F208" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G208" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H208" s="3" t="inlineStr">
+        <is>
+          <t>21년01월</t>
+        </is>
+      </c>
+      <c r="I208" s="3" t="inlineStr">
+        <is>
+          <t>77,780KM</t>
+        </is>
+      </c>
       <c r="J208" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L208" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3"/>
       <c r="B209" s="4"/>
       <c r="C209" s="4"/>
       <c r="D209" s="4"/>
       <c r="E209" s="3"/>
       <c r="F209" s="3"/>
       <c r="G209" s="3"/>
       <c r="H209" s="3"/>
       <c r="I209" s="3"/>
       <c r="J209" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3"/>
       <c r="B210" s="4"/>
       <c r="C210" s="4"/>
       <c r="D210" s="4"/>
       <c r="E210" s="3"/>
       <c r="F210" s="3"/>
       <c r="G210" s="3"/>
       <c r="H210" s="3"/>
       <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K210" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L210" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B211" s="4" t="inlineStr">
         <is>
-          <t>160허8498</t>
+          <t>101호2744</t>
         </is>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
-          <t>아반떼 하이브리드(CN7) 스마트</t>
+          <t>더 뉴그랜저IG 가솔린 3.3 익스클루시브</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
-          <t>인조가죽시트, 인포테인먼트내비Ⅴ, 하이패스시스
-템(ECM룸미러)</t>
+          <t>현대스마트센스2, 파킹어시스트</t>
         </is>
       </c>
       <c r="E211" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H211" s="3" t="inlineStr">
         <is>
-          <t>21년08월</t>
+          <t>20년09월</t>
         </is>
       </c>
       <c r="I211" s="3" t="inlineStr">
         <is>
-          <t>147,732KM</t>
+          <t>93,300KM</t>
         </is>
       </c>
       <c r="J211" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K211" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L211" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3"/>
       <c r="B212" s="4"/>
       <c r="C212" s="4"/>
       <c r="D212" s="4"/>
       <c r="E212" s="3"/>
       <c r="F212" s="3"/>
       <c r="G212" s="3"/>
       <c r="H212" s="3"/>
       <c r="I212" s="3"/>
       <c r="J212" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K212" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L212" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
-      <c r="A213" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A213" s="3"/>
+      <c r="B213" s="4"/>
+      <c r="C213" s="4"/>
       <c r="D213" s="4"/>
-      <c r="E213" s="3" t="inlineStr">
+      <c r="E213" s="3"/>
+      <c r="F213" s="3"/>
+      <c r="G213" s="3"/>
+      <c r="H213" s="3"/>
+      <c r="I213" s="3"/>
+      <c r="J213" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K213" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L213" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B214" s="4" t="inlineStr">
+        <is>
+          <t>142호3587</t>
+        </is>
+      </c>
+      <c r="C214" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 3.8 가솔린 AWD 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D214" s="4" t="inlineStr">
+        <is>
+          <t>라이프스타일, 듀얼파노라마썬루프, 빌트인캠</t>
+        </is>
+      </c>
+      <c r="E214" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F213" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I214" s="3"/>
+      <c r="F214" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G214" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H214" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I214" s="3" t="inlineStr">
+        <is>
+          <t>26,000KM</t>
+        </is>
+      </c>
       <c r="J214" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K214" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L214" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
-      <c r="A215" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A215" s="3"/>
+      <c r="B215" s="4"/>
+      <c r="C215" s="4"/>
       <c r="D215" s="4"/>
-      <c r="E215" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E215" s="3"/>
+      <c r="F215" s="3"/>
+      <c r="G215" s="3"/>
+      <c r="H215" s="3"/>
+      <c r="I215" s="3"/>
       <c r="J215" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K215" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L215" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3"/>
       <c r="B216" s="4"/>
       <c r="C216" s="4"/>
       <c r="D216" s="4"/>
       <c r="E216" s="3"/>
       <c r="F216" s="3"/>
       <c r="G216" s="3"/>
       <c r="H216" s="3"/>
       <c r="I216" s="3"/>
       <c r="J216" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K216" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L216" s="3" t="inlineStr">
+        <is>
+          <t>1,400,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="3"/>
+      <c r="B217" s="4"/>
+      <c r="C217" s="4"/>
+      <c r="D217" s="4"/>
+      <c r="E217" s="3"/>
+      <c r="F217" s="3"/>
+      <c r="G217" s="3"/>
+      <c r="H217" s="3"/>
+      <c r="I217" s="3"/>
+      <c r="J217" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K216" s="3" t="inlineStr">
-[...56 lines deleted...]
-      </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3"/>
       <c r="B218" s="4"/>
       <c r="C218" s="4"/>
       <c r="D218" s="4"/>
       <c r="E218" s="3"/>
       <c r="F218" s="3"/>
       <c r="G218" s="3"/>
       <c r="H218" s="3"/>
       <c r="I218" s="3"/>
       <c r="J218" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L218" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
-          <t>TABO</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B219" s="4" t="inlineStr">
         <is>
-          <t>156하3203</t>
+          <t>101호7926</t>
         </is>
       </c>
       <c r="C219" s="4" t="inlineStr">
         <is>
-          <t>캐스퍼 1.0 모던</t>
-[...2 lines deleted...]
-      <c r="D219" s="4"/>
+          <t>더 올뉴투싼 가솔린 1.6 터보 2WD N Line 인
+스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D219" s="4" t="inlineStr">
+        <is>
+          <t>미쉐린타이어, 플래티넘 III, 파노라마 선루
+프</t>
+        </is>
+      </c>
       <c r="E219" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F219" s="3" t="inlineStr">
         <is>
-          <t>국방색</t>
+          <t>오로라 블랙펄</t>
         </is>
       </c>
       <c r="G219" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H219" s="3" t="inlineStr">
         <is>
-          <t>22년08월</t>
+          <t>22년02월</t>
         </is>
       </c>
       <c r="I219" s="3" t="inlineStr">
         <is>
-          <t>15,364KM</t>
+          <t>85,000KM</t>
         </is>
       </c>
       <c r="J219" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3"/>
       <c r="B220" s="4"/>
       <c r="C220" s="4"/>
       <c r="D220" s="4"/>
       <c r="E220" s="3"/>
       <c r="F220" s="3"/>
       <c r="G220" s="3"/>
       <c r="H220" s="3"/>
       <c r="I220" s="3"/>
       <c r="J220" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K220" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L220" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
-      <c r="A221" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E221" s="3" t="inlineStr">
+      <c r="A221" s="3"/>
+      <c r="B221" s="4"/>
+      <c r="C221" s="4"/>
+      <c r="D221" s="4"/>
+      <c r="E221" s="3"/>
+      <c r="F221" s="3"/>
+      <c r="G221" s="3"/>
+      <c r="H221" s="3"/>
+      <c r="I221" s="3"/>
+      <c r="J221" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K221" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L221" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B222" s="4" t="inlineStr">
+        <is>
+          <t>67호2277</t>
+        </is>
+      </c>
+      <c r="C222" s="4" t="inlineStr">
+        <is>
+          <t>그랜저IG 3.0 GDi 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D222" s="4"/>
+      <c r="E222" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F221" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J221" s="3" t="inlineStr">
+      <c r="F222" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G222" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H222" s="3" t="inlineStr">
+        <is>
+          <t>17년04월</t>
+        </is>
+      </c>
+      <c r="I222" s="3" t="inlineStr">
+        <is>
+          <t>231,593KM</t>
+        </is>
+      </c>
+      <c r="J222" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K221" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K222" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>40</t>
         </is>
       </c>
       <c r="L222" s="3" t="inlineStr">
         <is>
-          <t>1,280,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
-      <c r="A223" s="3"/>
-[...7 lines deleted...]
-      <c r="I223" s="3"/>
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B223" s="4" t="inlineStr">
+        <is>
+          <t>116호6443</t>
+        </is>
+      </c>
+      <c r="C223" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 1</t>
+        </is>
+      </c>
+      <c r="D223" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비1</t>
+        </is>
+      </c>
+      <c r="E223" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F223" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G223" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H223" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I223" s="3" t="inlineStr">
+        <is>
+          <t>60,028KM</t>
+        </is>
+      </c>
       <c r="J223" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K223" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L223" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3"/>
       <c r="B224" s="4"/>
       <c r="C224" s="4"/>
       <c r="D224" s="4"/>
       <c r="E224" s="3"/>
       <c r="F224" s="3"/>
       <c r="G224" s="3"/>
       <c r="H224" s="3"/>
       <c r="I224" s="3"/>
       <c r="J224" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K224" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L224" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3"/>
       <c r="B225" s="4"/>
       <c r="C225" s="4"/>
       <c r="D225" s="4"/>
       <c r="E225" s="3"/>
       <c r="F225" s="3"/>
       <c r="G225" s="3"/>
       <c r="H225" s="3"/>
       <c r="I225" s="3"/>
       <c r="J225" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K225" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L225" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
-      <c r="A226" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A226" s="3"/>
+      <c r="B226" s="4"/>
+      <c r="C226" s="4"/>
       <c r="D226" s="4"/>
-      <c r="E226" s="3" t="inlineStr">
+      <c r="E226" s="3"/>
+      <c r="F226" s="3"/>
+      <c r="G226" s="3"/>
+      <c r="H226" s="3"/>
+      <c r="I226" s="3"/>
+      <c r="J226" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K226" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L226" s="3" t="inlineStr">
+        <is>
+          <t>660,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B227" s="4" t="inlineStr">
+        <is>
+          <t>198호3564</t>
+        </is>
+      </c>
+      <c r="C227" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 가솔린 렌터카 스마트</t>
+        </is>
+      </c>
+      <c r="D227" s="4" t="inlineStr">
+        <is>
+          <t>하이패스</t>
+        </is>
+      </c>
+      <c r="E227" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F226" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G226" s="3" t="inlineStr">
+      <c r="F227" s="3" t="inlineStr">
+        <is>
+          <t>곤색</t>
+        </is>
+      </c>
+      <c r="G227" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H226" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J226" s="3" t="inlineStr">
+      <c r="H227" s="3" t="inlineStr">
+        <is>
+          <t>23년02월</t>
+        </is>
+      </c>
+      <c r="I227" s="3" t="inlineStr">
+        <is>
+          <t>50,754KM</t>
+        </is>
+      </c>
+      <c r="J227" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K226" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>40</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3"/>
       <c r="B228" s="4"/>
       <c r="C228" s="4"/>
       <c r="D228" s="4"/>
       <c r="E228" s="3"/>
       <c r="F228" s="3"/>
       <c r="G228" s="3"/>
       <c r="H228" s="3"/>
       <c r="I228" s="3"/>
       <c r="J228" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>40</t>
         </is>
       </c>
       <c r="L228" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B229" s="4" t="inlineStr">
         <is>
-          <t>101호8982</t>
+          <t>182하1640</t>
         </is>
       </c>
       <c r="C229" s="4" t="inlineStr">
         <is>
-          <t>팰리세이드 3.8 프레스티지 가솔린 4WD</t>
-[...6 lines deleted...]
-      </c>
+          <t>베뉴 1.6 가솔린 모던</t>
+        </is>
+      </c>
+      <c r="D229" s="4"/>
       <c r="E229" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
-          <t>스틸 그라파이트</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
-          <t>20년01월</t>
+          <t>21년03월</t>
         </is>
       </c>
       <c r="I229" s="3" t="inlineStr">
         <is>
-          <t>48000KM</t>
+          <t>68,728KM</t>
         </is>
       </c>
       <c r="J229" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>40</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3"/>
       <c r="B230" s="4"/>
       <c r="C230" s="4"/>
       <c r="D230" s="4"/>
       <c r="E230" s="3"/>
       <c r="F230" s="3"/>
       <c r="G230" s="3"/>
       <c r="H230" s="3"/>
       <c r="I230" s="3"/>
       <c r="J230" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K230" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>40</t>
         </is>
       </c>
       <c r="L230" s="3" t="inlineStr">
         <is>
-          <t>1,280,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
-      <c r="A231" s="3"/>
-[...22 lines deleted...]
-      </c>
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B231" s="4" t="inlineStr">
+        <is>
+          <t>13호7756</t>
+        </is>
+      </c>
+      <c r="C231" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타(DN8) L2.0 렌터카 스타일</t>
+        </is>
+      </c>
+      <c r="D231" s="4" t="inlineStr">
+        <is>
+          <t>스마트초이스2</t>
+        </is>
+      </c>
+      <c r="E231" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F231" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G231" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H231" s="3" t="inlineStr">
+        <is>
+          <t>19년07월</t>
+        </is>
+      </c>
+      <c r="I231" s="3" t="inlineStr">
+        <is>
+          <t>82,220KM</t>
+        </is>
+      </c>
+      <c r="J231" s="3"/>
+      <c r="K231" s="3"/>
+      <c r="L231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
-      <c r="A232" s="3"/>
-[...7 lines deleted...]
-      <c r="I232" s="3"/>
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B232" s="4" t="inlineStr">
+        <is>
+          <t>154호3161</t>
+        </is>
+      </c>
+      <c r="C232" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6  하이브리드 스마트</t>
+        </is>
+      </c>
+      <c r="D232" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비 등</t>
+        </is>
+      </c>
+      <c r="E232" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F232" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G232" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H232" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I232" s="3" t="inlineStr">
+        <is>
+          <t>2,098KM</t>
+        </is>
+      </c>
       <c r="J232" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K232" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L232" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3"/>
       <c r="B233" s="4"/>
       <c r="C233" s="4"/>
       <c r="D233" s="4"/>
       <c r="E233" s="3"/>
       <c r="F233" s="3"/>
       <c r="G233" s="3"/>
       <c r="H233" s="3"/>
       <c r="I233" s="3"/>
       <c r="J233" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K233" s="3" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L233" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
-      <c r="A234" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A234" s="3"/>
+      <c r="B234" s="4"/>
+      <c r="C234" s="4"/>
+      <c r="D234" s="4"/>
+      <c r="E234" s="3"/>
+      <c r="F234" s="3"/>
+      <c r="G234" s="3"/>
+      <c r="H234" s="3"/>
+      <c r="I234" s="3"/>
       <c r="J234" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K234" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L234" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3"/>
       <c r="B235" s="4"/>
       <c r="C235" s="4"/>
       <c r="D235" s="4"/>
       <c r="E235" s="3"/>
       <c r="F235" s="3"/>
       <c r="G235" s="3"/>
       <c r="H235" s="3"/>
       <c r="I235" s="3"/>
       <c r="J235" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K235" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
-          <t>1,280,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
-      <c r="A236" s="3"/>
-[...7 lines deleted...]
-      <c r="I236" s="3"/>
+      <c r="A236" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B236" s="4" t="inlineStr">
+        <is>
+          <t>154호2715</t>
+        </is>
+      </c>
+      <c r="C236" s="4" t="inlineStr">
+        <is>
+          <t>디엣지쏘나타 스마트드림 L 2.0 비지니스1</t>
+        </is>
+      </c>
+      <c r="D236" s="4" t="inlineStr">
+        <is>
+          <t>하이패스+ECM룸미러,컴포트I,인포테인먼트내비
+I</t>
+        </is>
+      </c>
+      <c r="E236" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F236" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G236" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H236" s="3" t="inlineStr">
+        <is>
+          <t>23년10월</t>
+        </is>
+      </c>
+      <c r="I236" s="3" t="inlineStr">
+        <is>
+          <t>21,602KM</t>
+        </is>
+      </c>
       <c r="J236" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K236" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L236" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3"/>
       <c r="B237" s="4"/>
       <c r="C237" s="4"/>
       <c r="D237" s="4"/>
       <c r="E237" s="3"/>
       <c r="F237" s="3"/>
       <c r="G237" s="3"/>
       <c r="H237" s="3"/>
       <c r="I237" s="3"/>
       <c r="J237" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L237" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3"/>
       <c r="B238" s="4"/>
       <c r="C238" s="4"/>
       <c r="D238" s="4"/>
       <c r="E238" s="3"/>
       <c r="F238" s="3"/>
       <c r="G238" s="3"/>
       <c r="H238" s="3"/>
       <c r="I238" s="3"/>
       <c r="J238" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K238" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L238" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
-      <c r="A239" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E239" s="3" t="inlineStr">
+      <c r="A239" s="3"/>
+      <c r="B239" s="4"/>
+      <c r="C239" s="4"/>
+      <c r="D239" s="4"/>
+      <c r="E239" s="3"/>
+      <c r="F239" s="3"/>
+      <c r="G239" s="3"/>
+      <c r="H239" s="3"/>
+      <c r="I239" s="3"/>
+      <c r="J239" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K239" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L239" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
+      <c r="A240" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B240" s="4" t="inlineStr">
+        <is>
+          <t>154호2817</t>
+        </is>
+      </c>
+      <c r="C240" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴그랜저 3.5프리미어</t>
+        </is>
+      </c>
+      <c r="D240" s="4" t="inlineStr">
+        <is>
+          <t>"스마트센스,썬룹 프리미엄초이스"</t>
+        </is>
+      </c>
+      <c r="E240" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F239" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G239" s="3" t="inlineStr">
+      <c r="F240" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G240" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
-      <c r="H239" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J239" s="3" t="inlineStr">
+      <c r="H240" s="3" t="inlineStr">
+        <is>
+          <t>24년03월</t>
+        </is>
+      </c>
+      <c r="I240" s="3" t="inlineStr">
+        <is>
+          <t>30,989KM</t>
+        </is>
+      </c>
+      <c r="J240" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K239" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K240" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L240" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3"/>
       <c r="B241" s="4"/>
       <c r="C241" s="4"/>
       <c r="D241" s="4"/>
       <c r="E241" s="3"/>
       <c r="F241" s="3"/>
       <c r="G241" s="3"/>
       <c r="H241" s="3"/>
       <c r="I241" s="3"/>
       <c r="J241" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K241" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L241" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3"/>
       <c r="B242" s="4"/>
       <c r="C242" s="4"/>
       <c r="D242" s="4"/>
       <c r="E242" s="3"/>
       <c r="F242" s="3"/>
       <c r="G242" s="3"/>
       <c r="H242" s="3"/>
       <c r="I242" s="3"/>
       <c r="J242" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K242" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L242" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B243" s="4" t="inlineStr">
         <is>
-          <t>125호5126</t>
+          <t>140호2165</t>
         </is>
       </c>
       <c r="C243" s="4" t="inlineStr">
         <is>
-          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
-[...6 lines deleted...]
-      </c>
+          <t>더뉴그랜저 2.5 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="D243" s="4"/>
       <c r="E243" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F243" s="3" t="inlineStr">
         <is>
           <t>블랙</t>
         </is>
       </c>
       <c r="G243" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H243" s="3" t="inlineStr">
         <is>
-          <t>22년12월</t>
+          <t>20년01월</t>
         </is>
       </c>
       <c r="I243" s="3" t="inlineStr">
         <is>
-          <t>26000KM</t>
+          <t>103,939KM</t>
         </is>
       </c>
       <c r="J243" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K243" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L243" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3"/>
       <c r="B244" s="4"/>
       <c r="C244" s="4"/>
       <c r="D244" s="4"/>
       <c r="E244" s="3"/>
       <c r="F244" s="3"/>
       <c r="G244" s="3"/>
       <c r="H244" s="3"/>
       <c r="I244" s="3"/>
       <c r="J244" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K244" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L244" s="3" t="inlineStr">
         <is>
-          <t>1,280,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
-      <c r="A245" s="3"/>
-[...7 lines deleted...]
-      <c r="I245" s="3"/>
+      <c r="A245" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B245" s="4" t="inlineStr">
+        <is>
+          <t>125호5146</t>
+        </is>
+      </c>
+      <c r="C245" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 가솔린 2WD</t>
+        </is>
+      </c>
+      <c r="D245" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E245" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F245" s="3" t="inlineStr">
+        <is>
+          <t>검정색</t>
+        </is>
+      </c>
+      <c r="G245" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H245" s="3" t="inlineStr">
+        <is>
+          <t>23년01월</t>
+        </is>
+      </c>
+      <c r="I245" s="3" t="inlineStr">
+        <is>
+          <t>37,000KM</t>
+        </is>
+      </c>
       <c r="J245" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K245" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L245" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>1,310,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3"/>
       <c r="B246" s="4"/>
       <c r="C246" s="4"/>
       <c r="D246" s="4"/>
       <c r="E246" s="3"/>
       <c r="F246" s="3"/>
       <c r="G246" s="3"/>
       <c r="H246" s="3"/>
       <c r="I246" s="3"/>
       <c r="J246" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K246" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L246" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>1,240,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3"/>
       <c r="B247" s="4"/>
       <c r="C247" s="4"/>
       <c r="D247" s="4"/>
       <c r="E247" s="3"/>
       <c r="F247" s="3"/>
       <c r="G247" s="3"/>
       <c r="H247" s="3"/>
       <c r="I247" s="3"/>
       <c r="J247" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K247" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L247" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
-      <c r="A248" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A248" s="3"/>
+      <c r="B248" s="4"/>
+      <c r="C248" s="4"/>
+      <c r="D248" s="4"/>
+      <c r="E248" s="3"/>
+      <c r="F248" s="3"/>
+      <c r="G248" s="3"/>
+      <c r="H248" s="3"/>
+      <c r="I248" s="3"/>
       <c r="J248" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K248" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L248" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3"/>
       <c r="B249" s="4"/>
       <c r="C249" s="4"/>
       <c r="D249" s="4"/>
       <c r="E249" s="3"/>
       <c r="F249" s="3"/>
       <c r="G249" s="3"/>
       <c r="H249" s="3"/>
       <c r="I249" s="3"/>
       <c r="J249" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L249" s="3" t="inlineStr">
         <is>
-          <t>1,280,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
-      <c r="A250" s="3"/>
-[...7 lines deleted...]
-      <c r="I250" s="3"/>
+      <c r="A250" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B250" s="4" t="inlineStr">
+        <is>
+          <t>125호9013</t>
+        </is>
+      </c>
+      <c r="C250" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 하이브리드 1.6 프레스티지 하이브리드 2WD</t>
+        </is>
+      </c>
+      <c r="D250" s="4" t="inlineStr">
+        <is>
+          <t>파킹 어시스트 플러스 I, 스마트 센스</t>
+        </is>
+      </c>
+      <c r="E250" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F250" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G250" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H250" s="3" t="inlineStr">
+        <is>
+          <t>23년01월</t>
+        </is>
+      </c>
+      <c r="I250" s="3" t="inlineStr">
+        <is>
+          <t>38,000KM</t>
+        </is>
+      </c>
       <c r="J250" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K250" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L250" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>1,170,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3"/>
       <c r="B251" s="4"/>
       <c r="C251" s="4"/>
       <c r="D251" s="4"/>
       <c r="E251" s="3"/>
       <c r="F251" s="3"/>
       <c r="G251" s="3"/>
       <c r="H251" s="3"/>
       <c r="I251" s="3"/>
       <c r="J251" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K251" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L251" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>1,110,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3"/>
       <c r="B252" s="4"/>
       <c r="C252" s="4"/>
       <c r="D252" s="4"/>
       <c r="E252" s="3"/>
       <c r="F252" s="3"/>
       <c r="G252" s="3"/>
       <c r="H252" s="3"/>
       <c r="I252" s="3"/>
       <c r="J252" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K252" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L252" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
-      <c r="A253" s="3" t="inlineStr">
+      <c r="A253" s="3"/>
+      <c r="B253" s="4"/>
+      <c r="C253" s="4"/>
+      <c r="D253" s="4"/>
+      <c r="E253" s="3"/>
+      <c r="F253" s="3"/>
+      <c r="G253" s="3"/>
+      <c r="H253" s="3"/>
+      <c r="I253" s="3"/>
+      <c r="J253" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K253" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L253" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
+      <c r="A254" s="3" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
-      <c r="B253" s="4" t="inlineStr">
-[...10 lines deleted...]
-      <c r="E253" s="3" t="inlineStr">
+      <c r="B254" s="4" t="inlineStr">
+        <is>
+          <t>125호5127</t>
+        </is>
+      </c>
+      <c r="C254" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+        </is>
+      </c>
+      <c r="D254" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E254" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F253" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J253" s="3" t="inlineStr">
+      <c r="F254" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G254" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H254" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I254" s="3" t="inlineStr">
+        <is>
+          <t>41,000KM</t>
+        </is>
+      </c>
+      <c r="J254" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K253" s="3" t="inlineStr">
+      <c r="K254" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L253" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L254" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,260,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3"/>
       <c r="B255" s="4"/>
       <c r="C255" s="4"/>
       <c r="D255" s="4"/>
       <c r="E255" s="3"/>
       <c r="F255" s="3"/>
       <c r="G255" s="3"/>
       <c r="H255" s="3"/>
       <c r="I255" s="3"/>
       <c r="J255" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K255" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L255" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>1,190,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3"/>
       <c r="B256" s="4"/>
       <c r="C256" s="4"/>
       <c r="D256" s="4"/>
       <c r="E256" s="3"/>
       <c r="F256" s="3"/>
       <c r="G256" s="3"/>
       <c r="H256" s="3"/>
       <c r="I256" s="3"/>
       <c r="J256" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K256" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L256" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>1,080,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3"/>
       <c r="B257" s="4"/>
       <c r="C257" s="4"/>
       <c r="D257" s="4"/>
       <c r="E257" s="3"/>
       <c r="F257" s="3"/>
       <c r="G257" s="3"/>
       <c r="H257" s="3"/>
       <c r="I257" s="3"/>
       <c r="J257" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K257" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L257" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
+      <c r="A258" s="3"/>
+      <c r="B258" s="4"/>
+      <c r="C258" s="4"/>
+      <c r="D258" s="4"/>
+      <c r="E258" s="3"/>
+      <c r="F258" s="3"/>
+      <c r="G258" s="3"/>
+      <c r="H258" s="3"/>
+      <c r="I258" s="3"/>
+      <c r="J258" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K257" s="3" t="inlineStr">
+      <c r="K258" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L257" s="3" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A258" s="3" t="inlineStr">
+      <c r="L258" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
+      <c r="A259" s="3" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
-      <c r="B258" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E258" s="3" t="inlineStr">
+      <c r="B259" s="4" t="inlineStr">
+        <is>
+          <t>101하1346</t>
+        </is>
+      </c>
+      <c r="C259" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 가솔린</t>
+        </is>
+      </c>
+      <c r="D259" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비</t>
+        </is>
+      </c>
+      <c r="E259" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F258" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J258" s="3" t="inlineStr">
+      <c r="F259" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G259" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H259" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I259" s="3" t="inlineStr">
+        <is>
+          <t>118,000KM</t>
+        </is>
+      </c>
+      <c r="J259" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K258" s="3" t="inlineStr">
+      <c r="K259" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L258" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L259" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
-      <c r="A260" s="3"/>
-[...7 lines deleted...]
-      <c r="I260" s="3"/>
+      <c r="A260" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B260" s="4" t="inlineStr">
+        <is>
+          <t>125호5126</t>
+        </is>
+      </c>
+      <c r="C260" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+        </is>
+      </c>
+      <c r="D260" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E260" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F260" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G260" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H260" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I260" s="3" t="inlineStr">
+        <is>
+          <t>33,000KM</t>
+        </is>
+      </c>
       <c r="J260" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K260" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L260" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>1,260,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3"/>
       <c r="B261" s="4"/>
       <c r="C261" s="4"/>
       <c r="D261" s="4"/>
       <c r="E261" s="3"/>
       <c r="F261" s="3"/>
       <c r="G261" s="3"/>
       <c r="H261" s="3"/>
       <c r="I261" s="3"/>
       <c r="J261" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K261" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L261" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>1,190,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3"/>
       <c r="B262" s="4"/>
       <c r="C262" s="4"/>
       <c r="D262" s="4"/>
       <c r="E262" s="3"/>
       <c r="F262" s="3"/>
       <c r="G262" s="3"/>
       <c r="H262" s="3"/>
       <c r="I262" s="3"/>
       <c r="J262" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K262" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L262" s="3" t="inlineStr">
+        <is>
+          <t>1,080,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
+      <c r="A263" s="3"/>
+      <c r="B263" s="4"/>
+      <c r="C263" s="4"/>
+      <c r="D263" s="4"/>
+      <c r="E263" s="3"/>
+      <c r="F263" s="3"/>
+      <c r="G263" s="3"/>
+      <c r="H263" s="3"/>
+      <c r="I263" s="3"/>
+      <c r="J263" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K263" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L263" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
+      <c r="A264" s="3"/>
+      <c r="B264" s="4"/>
+      <c r="C264" s="4"/>
+      <c r="D264" s="4"/>
+      <c r="E264" s="3"/>
+      <c r="F264" s="3"/>
+      <c r="G264" s="3"/>
+      <c r="H264" s="3"/>
+      <c r="I264" s="3"/>
+      <c r="J264" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K262" s="3" t="inlineStr">
+      <c r="K264" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L262" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>750,000</t>
+      <c r="L264" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
+      <c r="A265" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B265" s="4" t="inlineStr">
+        <is>
+          <t>101호7791</t>
+        </is>
+      </c>
+      <c r="C265" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.4 르블랑 가솔린</t>
+        </is>
+      </c>
+      <c r="D265" s="4"/>
+      <c r="E265" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F265" s="3" t="inlineStr">
+        <is>
+          <t>미드나잇 블랙 펄</t>
+        </is>
+      </c>
+      <c r="G265" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H265" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I265" s="3" t="inlineStr">
+        <is>
+          <t>111,000KM</t>
+        </is>
+      </c>
+      <c r="J265" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K265" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L265" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="3"/>
+      <c r="B266" s="4"/>
+      <c r="C266" s="4"/>
+      <c r="D266" s="4"/>
+      <c r="E266" s="3"/>
+      <c r="F266" s="3"/>
+      <c r="G266" s="3"/>
+      <c r="H266" s="3"/>
+      <c r="I266" s="3"/>
+      <c r="J266" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K266" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L266" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="3"/>
+      <c r="B267" s="4"/>
+      <c r="C267" s="4"/>
+      <c r="D267" s="4"/>
+      <c r="E267" s="3"/>
+      <c r="F267" s="3"/>
+      <c r="G267" s="3"/>
+      <c r="H267" s="3"/>
+      <c r="I267" s="3"/>
+      <c r="J267" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K267" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L267" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="3"/>
+      <c r="B268" s="4"/>
+      <c r="C268" s="4"/>
+      <c r="D268" s="4"/>
+      <c r="E268" s="3"/>
+      <c r="F268" s="3"/>
+      <c r="G268" s="3"/>
+      <c r="H268" s="3"/>
+      <c r="I268" s="3"/>
+      <c r="J268" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K268" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L268" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="3"/>
+      <c r="B269" s="4"/>
+      <c r="C269" s="4"/>
+      <c r="D269" s="4"/>
+      <c r="E269" s="3"/>
+      <c r="F269" s="3"/>
+      <c r="G269" s="3"/>
+      <c r="H269" s="3"/>
+      <c r="I269" s="3"/>
+      <c r="J269" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K269" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L269" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B270" s="4" t="inlineStr">
+        <is>
+          <t>101하5564</t>
+        </is>
+      </c>
+      <c r="C270" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 라운지 2.2 7인승 인스퍼레이션 디젤 2WD</t>
+        </is>
+      </c>
+      <c r="D270" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 선루프, 컴포트</t>
+        </is>
+      </c>
+      <c r="E270" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F270" s="3" t="inlineStr">
+        <is>
+          <t>그라파이트 그레이 메탈릭</t>
+        </is>
+      </c>
+      <c r="G270" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H270" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I270" s="3" t="inlineStr">
+        <is>
+          <t>55,000KM</t>
+        </is>
+      </c>
+      <c r="J270" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K270" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L270" s="3" t="inlineStr">
+        <is>
+          <t>1,350,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="3"/>
+      <c r="B271" s="4"/>
+      <c r="C271" s="4"/>
+      <c r="D271" s="4"/>
+      <c r="E271" s="3"/>
+      <c r="F271" s="3"/>
+      <c r="G271" s="3"/>
+      <c r="H271" s="3"/>
+      <c r="I271" s="3"/>
+      <c r="J271" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K271" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L271" s="3" t="inlineStr">
+        <is>
+          <t>1,280,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
+      <c r="A272" s="3"/>
+      <c r="B272" s="4"/>
+      <c r="C272" s="4"/>
+      <c r="D272" s="4"/>
+      <c r="E272" s="3"/>
+      <c r="F272" s="3"/>
+      <c r="G272" s="3"/>
+      <c r="H272" s="3"/>
+      <c r="I272" s="3"/>
+      <c r="J272" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K272" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L272" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
+      <c r="A273" s="3"/>
+      <c r="B273" s="4"/>
+      <c r="C273" s="4"/>
+      <c r="D273" s="4"/>
+      <c r="E273" s="3"/>
+      <c r="F273" s="3"/>
+      <c r="G273" s="3"/>
+      <c r="H273" s="3"/>
+      <c r="I273" s="3"/>
+      <c r="J273" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K273" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L273" s="3" t="inlineStr">
+        <is>
+          <t>1,040,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
+      <c r="A274" s="3"/>
+      <c r="B274" s="4"/>
+      <c r="C274" s="4"/>
+      <c r="D274" s="4"/>
+      <c r="E274" s="3"/>
+      <c r="F274" s="3"/>
+      <c r="G274" s="3"/>
+      <c r="H274" s="3"/>
+      <c r="I274" s="3"/>
+      <c r="J274" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K274" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L274" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
+      <c r="A275" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B275" s="4" t="inlineStr">
+        <is>
+          <t>125호9009</t>
+        </is>
+      </c>
+      <c r="C275" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 가솔린 2.0 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D275" s="4"/>
+      <c r="E275" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F275" s="3" t="inlineStr">
+        <is>
+          <t>세레니티 화이트 펄</t>
+        </is>
+      </c>
+      <c r="G275" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H275" s="3" t="inlineStr">
+        <is>
+          <t>23년11월</t>
+        </is>
+      </c>
+      <c r="I275" s="3" t="inlineStr">
+        <is>
+          <t>20,000KM</t>
+        </is>
+      </c>
+      <c r="J275" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K275" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L275" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="3"/>
+      <c r="B276" s="4"/>
+      <c r="C276" s="4"/>
+      <c r="D276" s="4"/>
+      <c r="E276" s="3"/>
+      <c r="F276" s="3"/>
+      <c r="G276" s="3"/>
+      <c r="H276" s="3"/>
+      <c r="I276" s="3"/>
+      <c r="J276" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K276" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L276" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="3"/>
+      <c r="B277" s="4"/>
+      <c r="C277" s="4"/>
+      <c r="D277" s="4"/>
+      <c r="E277" s="3"/>
+      <c r="F277" s="3"/>
+      <c r="G277" s="3"/>
+      <c r="H277" s="3"/>
+      <c r="I277" s="3"/>
+      <c r="J277" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K277" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L277" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
+      <c r="A278" s="3"/>
+      <c r="B278" s="4"/>
+      <c r="C278" s="4"/>
+      <c r="D278" s="4"/>
+      <c r="E278" s="3"/>
+      <c r="F278" s="3"/>
+      <c r="G278" s="3"/>
+      <c r="H278" s="3"/>
+      <c r="I278" s="3"/>
+      <c r="J278" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K278" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L278" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="E2:E4"/>
     <mergeCell ref="F2:F4"/>
     <mergeCell ref="G2:G4"/>
     <mergeCell ref="H2:H4"/>
     <mergeCell ref="I2:I4"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="F5:F7"/>
     <mergeCell ref="G5:G7"/>
     <mergeCell ref="H5:H7"/>
     <mergeCell ref="I5:I7"/>
-    <mergeCell ref="A8:A9"/>
-[...295 lines deleted...]
-    <mergeCell ref="I118:I121"/>
+    <mergeCell ref="A8:A10"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="C8:C10"/>
+    <mergeCell ref="D8:D10"/>
+    <mergeCell ref="E8:E10"/>
+    <mergeCell ref="F8:F10"/>
+    <mergeCell ref="G8:G10"/>
+    <mergeCell ref="H8:H10"/>
+    <mergeCell ref="I8:I10"/>
+    <mergeCell ref="A11:A13"/>
+    <mergeCell ref="B11:B13"/>
+    <mergeCell ref="C11:C13"/>
+    <mergeCell ref="D11:D13"/>
+    <mergeCell ref="E11:E13"/>
+    <mergeCell ref="F11:F13"/>
+    <mergeCell ref="G11:G13"/>
+    <mergeCell ref="H11:H13"/>
+    <mergeCell ref="I11:I13"/>
+    <mergeCell ref="A14:A18"/>
+    <mergeCell ref="B14:B18"/>
+    <mergeCell ref="C14:C18"/>
+    <mergeCell ref="D14:D18"/>
+    <mergeCell ref="E14:E18"/>
+    <mergeCell ref="F14:F18"/>
+    <mergeCell ref="G14:G18"/>
+    <mergeCell ref="H14:H18"/>
+    <mergeCell ref="I14:I18"/>
+    <mergeCell ref="A19:A23"/>
+    <mergeCell ref="B19:B23"/>
+    <mergeCell ref="C19:C23"/>
+    <mergeCell ref="D19:D23"/>
+    <mergeCell ref="E19:E23"/>
+    <mergeCell ref="F19:F23"/>
+    <mergeCell ref="G19:G23"/>
+    <mergeCell ref="H19:H23"/>
+    <mergeCell ref="I19:I23"/>
+    <mergeCell ref="A24:A28"/>
+    <mergeCell ref="B24:B28"/>
+    <mergeCell ref="C24:C28"/>
+    <mergeCell ref="D24:D28"/>
+    <mergeCell ref="E24:E28"/>
+    <mergeCell ref="F24:F28"/>
+    <mergeCell ref="G24:G28"/>
+    <mergeCell ref="H24:H28"/>
+    <mergeCell ref="I24:I28"/>
+    <mergeCell ref="A29:A33"/>
+    <mergeCell ref="B29:B33"/>
+    <mergeCell ref="C29:C33"/>
+    <mergeCell ref="D29:D33"/>
+    <mergeCell ref="E29:E33"/>
+    <mergeCell ref="F29:F33"/>
+    <mergeCell ref="G29:G33"/>
+    <mergeCell ref="H29:H33"/>
+    <mergeCell ref="I29:I33"/>
+    <mergeCell ref="A34:A38"/>
+    <mergeCell ref="B34:B38"/>
+    <mergeCell ref="C34:C38"/>
+    <mergeCell ref="D34:D38"/>
+    <mergeCell ref="E34:E38"/>
+    <mergeCell ref="F34:F38"/>
+    <mergeCell ref="G34:G38"/>
+    <mergeCell ref="H34:H38"/>
+    <mergeCell ref="I34:I38"/>
+    <mergeCell ref="A39:A43"/>
+    <mergeCell ref="B39:B43"/>
+    <mergeCell ref="C39:C43"/>
+    <mergeCell ref="D39:D43"/>
+    <mergeCell ref="E39:E43"/>
+    <mergeCell ref="F39:F43"/>
+    <mergeCell ref="G39:G43"/>
+    <mergeCell ref="H39:H43"/>
+    <mergeCell ref="I39:I43"/>
+    <mergeCell ref="A44:A48"/>
+    <mergeCell ref="B44:B48"/>
+    <mergeCell ref="C44:C48"/>
+    <mergeCell ref="D44:D48"/>
+    <mergeCell ref="E44:E48"/>
+    <mergeCell ref="F44:F48"/>
+    <mergeCell ref="G44:G48"/>
+    <mergeCell ref="H44:H48"/>
+    <mergeCell ref="I44:I48"/>
+    <mergeCell ref="A49:A53"/>
+    <mergeCell ref="B49:B53"/>
+    <mergeCell ref="C49:C53"/>
+    <mergeCell ref="D49:D53"/>
+    <mergeCell ref="E49:E53"/>
+    <mergeCell ref="F49:F53"/>
+    <mergeCell ref="G49:G53"/>
+    <mergeCell ref="H49:H53"/>
+    <mergeCell ref="I49:I53"/>
+    <mergeCell ref="A54:A58"/>
+    <mergeCell ref="B54:B58"/>
+    <mergeCell ref="C54:C58"/>
+    <mergeCell ref="D54:D58"/>
+    <mergeCell ref="E54:E58"/>
+    <mergeCell ref="F54:F58"/>
+    <mergeCell ref="G54:G58"/>
+    <mergeCell ref="H54:H58"/>
+    <mergeCell ref="I54:I58"/>
+    <mergeCell ref="A59:A63"/>
+    <mergeCell ref="B59:B63"/>
+    <mergeCell ref="C59:C63"/>
+    <mergeCell ref="D59:D63"/>
+    <mergeCell ref="E59:E63"/>
+    <mergeCell ref="F59:F63"/>
+    <mergeCell ref="G59:G63"/>
+    <mergeCell ref="H59:H63"/>
+    <mergeCell ref="I59:I63"/>
+    <mergeCell ref="A64:A68"/>
+    <mergeCell ref="B64:B68"/>
+    <mergeCell ref="C64:C68"/>
+    <mergeCell ref="D64:D68"/>
+    <mergeCell ref="E64:E68"/>
+    <mergeCell ref="F64:F68"/>
+    <mergeCell ref="G64:G68"/>
+    <mergeCell ref="H64:H68"/>
+    <mergeCell ref="I64:I68"/>
+    <mergeCell ref="A69:A73"/>
+    <mergeCell ref="B69:B73"/>
+    <mergeCell ref="C69:C73"/>
+    <mergeCell ref="D69:D73"/>
+    <mergeCell ref="E69:E73"/>
+    <mergeCell ref="F69:F73"/>
+    <mergeCell ref="G69:G73"/>
+    <mergeCell ref="H69:H73"/>
+    <mergeCell ref="I69:I73"/>
+    <mergeCell ref="A74:A78"/>
+    <mergeCell ref="B74:B78"/>
+    <mergeCell ref="C74:C78"/>
+    <mergeCell ref="D74:D78"/>
+    <mergeCell ref="E74:E78"/>
+    <mergeCell ref="F74:F78"/>
+    <mergeCell ref="G74:G78"/>
+    <mergeCell ref="H74:H78"/>
+    <mergeCell ref="I74:I78"/>
+    <mergeCell ref="A79:A83"/>
+    <mergeCell ref="B79:B83"/>
+    <mergeCell ref="C79:C83"/>
+    <mergeCell ref="D79:D83"/>
+    <mergeCell ref="E79:E83"/>
+    <mergeCell ref="F79:F83"/>
+    <mergeCell ref="G79:G83"/>
+    <mergeCell ref="H79:H83"/>
+    <mergeCell ref="I79:I83"/>
+    <mergeCell ref="A84:A88"/>
+    <mergeCell ref="B84:B88"/>
+    <mergeCell ref="C84:C88"/>
+    <mergeCell ref="D84:D88"/>
+    <mergeCell ref="E84:E88"/>
+    <mergeCell ref="F84:F88"/>
+    <mergeCell ref="G84:G88"/>
+    <mergeCell ref="H84:H88"/>
+    <mergeCell ref="I84:I88"/>
+    <mergeCell ref="A89:A93"/>
+    <mergeCell ref="B89:B93"/>
+    <mergeCell ref="C89:C93"/>
+    <mergeCell ref="D89:D93"/>
+    <mergeCell ref="E89:E93"/>
+    <mergeCell ref="F89:F93"/>
+    <mergeCell ref="G89:G93"/>
+    <mergeCell ref="H89:H93"/>
+    <mergeCell ref="I89:I93"/>
+    <mergeCell ref="A94:A98"/>
+    <mergeCell ref="B94:B98"/>
+    <mergeCell ref="C94:C98"/>
+    <mergeCell ref="D94:D98"/>
+    <mergeCell ref="E94:E98"/>
+    <mergeCell ref="F94:F98"/>
+    <mergeCell ref="G94:G98"/>
+    <mergeCell ref="H94:H98"/>
+    <mergeCell ref="I94:I98"/>
+    <mergeCell ref="A99:A103"/>
+    <mergeCell ref="B99:B103"/>
+    <mergeCell ref="C99:C103"/>
+    <mergeCell ref="D99:D103"/>
+    <mergeCell ref="E99:E103"/>
+    <mergeCell ref="F99:F103"/>
+    <mergeCell ref="G99:G103"/>
+    <mergeCell ref="H99:H103"/>
+    <mergeCell ref="I99:I103"/>
+    <mergeCell ref="A104:A108"/>
+    <mergeCell ref="B104:B108"/>
+    <mergeCell ref="C104:C108"/>
+    <mergeCell ref="D104:D108"/>
+    <mergeCell ref="E104:E108"/>
+    <mergeCell ref="F104:F108"/>
+    <mergeCell ref="G104:G108"/>
+    <mergeCell ref="H104:H108"/>
+    <mergeCell ref="I104:I108"/>
+    <mergeCell ref="A109:A113"/>
+    <mergeCell ref="B109:B113"/>
+    <mergeCell ref="C109:C113"/>
+    <mergeCell ref="D109:D113"/>
+    <mergeCell ref="E109:E113"/>
+    <mergeCell ref="F109:F113"/>
+    <mergeCell ref="G109:G113"/>
+    <mergeCell ref="H109:H113"/>
+    <mergeCell ref="I109:I113"/>
+    <mergeCell ref="A114:A118"/>
+    <mergeCell ref="B114:B118"/>
+    <mergeCell ref="C114:C118"/>
+    <mergeCell ref="D114:D118"/>
+    <mergeCell ref="E114:E118"/>
+    <mergeCell ref="F114:F118"/>
+    <mergeCell ref="G114:G118"/>
+    <mergeCell ref="H114:H118"/>
+    <mergeCell ref="I114:I118"/>
+    <mergeCell ref="A119:A121"/>
+    <mergeCell ref="B119:B121"/>
+    <mergeCell ref="C119:C121"/>
+    <mergeCell ref="D119:D121"/>
+    <mergeCell ref="E119:E121"/>
+    <mergeCell ref="F119:F121"/>
+    <mergeCell ref="G119:G121"/>
+    <mergeCell ref="H119:H121"/>
+    <mergeCell ref="I119:I121"/>
     <mergeCell ref="A122:A124"/>
     <mergeCell ref="B122:B124"/>
     <mergeCell ref="C122:C124"/>
     <mergeCell ref="D122:D124"/>
     <mergeCell ref="E122:E124"/>
     <mergeCell ref="F122:F124"/>
     <mergeCell ref="G122:G124"/>
     <mergeCell ref="H122:H124"/>
     <mergeCell ref="I122:I124"/>
-    <mergeCell ref="A125:A129"/>
-[...340 lines deleted...]
-    <mergeCell ref="I258:I262"/>
+    <mergeCell ref="A125:A127"/>
+    <mergeCell ref="B125:B127"/>
+    <mergeCell ref="C125:C127"/>
+    <mergeCell ref="D125:D127"/>
+    <mergeCell ref="E125:E127"/>
+    <mergeCell ref="F125:F127"/>
+    <mergeCell ref="G125:G127"/>
+    <mergeCell ref="H125:H127"/>
+    <mergeCell ref="I125:I127"/>
+    <mergeCell ref="A128:A130"/>
+    <mergeCell ref="B128:B130"/>
+    <mergeCell ref="C128:C130"/>
+    <mergeCell ref="D128:D130"/>
+    <mergeCell ref="E128:E130"/>
+    <mergeCell ref="F128:F130"/>
+    <mergeCell ref="G128:G130"/>
+    <mergeCell ref="H128:H130"/>
+    <mergeCell ref="I128:I130"/>
+    <mergeCell ref="A131:A132"/>
+    <mergeCell ref="B131:B132"/>
+    <mergeCell ref="C131:C132"/>
+    <mergeCell ref="D131:D132"/>
+    <mergeCell ref="E131:E132"/>
+    <mergeCell ref="F131:F132"/>
+    <mergeCell ref="G131:G132"/>
+    <mergeCell ref="H131:H132"/>
+    <mergeCell ref="I131:I132"/>
+    <mergeCell ref="A133:A135"/>
+    <mergeCell ref="B133:B135"/>
+    <mergeCell ref="C133:C135"/>
+    <mergeCell ref="D133:D135"/>
+    <mergeCell ref="E133:E135"/>
+    <mergeCell ref="F133:F135"/>
+    <mergeCell ref="G133:G135"/>
+    <mergeCell ref="H133:H135"/>
+    <mergeCell ref="I133:I135"/>
+    <mergeCell ref="A136:A138"/>
+    <mergeCell ref="B136:B138"/>
+    <mergeCell ref="C136:C138"/>
+    <mergeCell ref="D136:D138"/>
+    <mergeCell ref="E136:E138"/>
+    <mergeCell ref="F136:F138"/>
+    <mergeCell ref="G136:G138"/>
+    <mergeCell ref="H136:H138"/>
+    <mergeCell ref="I136:I138"/>
+    <mergeCell ref="A139:A141"/>
+    <mergeCell ref="B139:B141"/>
+    <mergeCell ref="C139:C141"/>
+    <mergeCell ref="D139:D141"/>
+    <mergeCell ref="E139:E141"/>
+    <mergeCell ref="F139:F141"/>
+    <mergeCell ref="G139:G141"/>
+    <mergeCell ref="H139:H141"/>
+    <mergeCell ref="I139:I141"/>
+    <mergeCell ref="A142:A144"/>
+    <mergeCell ref="B142:B144"/>
+    <mergeCell ref="C142:C144"/>
+    <mergeCell ref="D142:D144"/>
+    <mergeCell ref="E142:E144"/>
+    <mergeCell ref="F142:F144"/>
+    <mergeCell ref="G142:G144"/>
+    <mergeCell ref="H142:H144"/>
+    <mergeCell ref="I142:I144"/>
+    <mergeCell ref="A145:A146"/>
+    <mergeCell ref="B145:B146"/>
+    <mergeCell ref="C145:C146"/>
+    <mergeCell ref="D145:D146"/>
+    <mergeCell ref="E145:E146"/>
+    <mergeCell ref="F145:F146"/>
+    <mergeCell ref="G145:G146"/>
+    <mergeCell ref="H145:H146"/>
+    <mergeCell ref="I145:I146"/>
+    <mergeCell ref="A147:A148"/>
+    <mergeCell ref="B147:B148"/>
+    <mergeCell ref="C147:C148"/>
+    <mergeCell ref="D147:D148"/>
+    <mergeCell ref="E147:E148"/>
+    <mergeCell ref="F147:F148"/>
+    <mergeCell ref="G147:G148"/>
+    <mergeCell ref="H147:H148"/>
+    <mergeCell ref="I147:I148"/>
+    <mergeCell ref="A149:A150"/>
+    <mergeCell ref="B149:B150"/>
+    <mergeCell ref="C149:C150"/>
+    <mergeCell ref="D149:D150"/>
+    <mergeCell ref="E149:E150"/>
+    <mergeCell ref="F149:F150"/>
+    <mergeCell ref="G149:G150"/>
+    <mergeCell ref="H149:H150"/>
+    <mergeCell ref="I149:I150"/>
+    <mergeCell ref="A151:A152"/>
+    <mergeCell ref="B151:B152"/>
+    <mergeCell ref="C151:C152"/>
+    <mergeCell ref="D151:D152"/>
+    <mergeCell ref="E151:E152"/>
+    <mergeCell ref="F151:F152"/>
+    <mergeCell ref="G151:G152"/>
+    <mergeCell ref="H151:H152"/>
+    <mergeCell ref="I151:I152"/>
+    <mergeCell ref="A153:A155"/>
+    <mergeCell ref="B153:B155"/>
+    <mergeCell ref="C153:C155"/>
+    <mergeCell ref="D153:D155"/>
+    <mergeCell ref="E153:E155"/>
+    <mergeCell ref="F153:F155"/>
+    <mergeCell ref="G153:G155"/>
+    <mergeCell ref="H153:H155"/>
+    <mergeCell ref="I153:I155"/>
+    <mergeCell ref="A156:A160"/>
+    <mergeCell ref="B156:B160"/>
+    <mergeCell ref="C156:C160"/>
+    <mergeCell ref="D156:D160"/>
+    <mergeCell ref="E156:E160"/>
+    <mergeCell ref="F156:F160"/>
+    <mergeCell ref="G156:G160"/>
+    <mergeCell ref="H156:H160"/>
+    <mergeCell ref="I156:I160"/>
+    <mergeCell ref="A161:A165"/>
+    <mergeCell ref="B161:B165"/>
+    <mergeCell ref="C161:C165"/>
+    <mergeCell ref="D161:D165"/>
+    <mergeCell ref="E161:E165"/>
+    <mergeCell ref="F161:F165"/>
+    <mergeCell ref="G161:G165"/>
+    <mergeCell ref="H161:H165"/>
+    <mergeCell ref="I161:I165"/>
+    <mergeCell ref="A166:A170"/>
+    <mergeCell ref="B166:B170"/>
+    <mergeCell ref="C166:C170"/>
+    <mergeCell ref="D166:D170"/>
+    <mergeCell ref="E166:E170"/>
+    <mergeCell ref="F166:F170"/>
+    <mergeCell ref="G166:G170"/>
+    <mergeCell ref="H166:H170"/>
+    <mergeCell ref="I166:I170"/>
+    <mergeCell ref="A171:A173"/>
+    <mergeCell ref="B171:B173"/>
+    <mergeCell ref="C171:C173"/>
+    <mergeCell ref="D171:D173"/>
+    <mergeCell ref="E171:E173"/>
+    <mergeCell ref="F171:F173"/>
+    <mergeCell ref="G171:G173"/>
+    <mergeCell ref="H171:H173"/>
+    <mergeCell ref="I171:I173"/>
+    <mergeCell ref="A174:A178"/>
+    <mergeCell ref="B174:B178"/>
+    <mergeCell ref="C174:C178"/>
+    <mergeCell ref="D174:D178"/>
+    <mergeCell ref="E174:E178"/>
+    <mergeCell ref="F174:F178"/>
+    <mergeCell ref="G174:G178"/>
+    <mergeCell ref="H174:H178"/>
+    <mergeCell ref="I174:I178"/>
+    <mergeCell ref="A179:A182"/>
+    <mergeCell ref="B179:B182"/>
+    <mergeCell ref="C179:C182"/>
+    <mergeCell ref="D179:D182"/>
+    <mergeCell ref="E179:E182"/>
+    <mergeCell ref="F179:F182"/>
+    <mergeCell ref="G179:G182"/>
+    <mergeCell ref="H179:H182"/>
+    <mergeCell ref="I179:I182"/>
+    <mergeCell ref="A183:A185"/>
+    <mergeCell ref="B183:B185"/>
+    <mergeCell ref="C183:C185"/>
+    <mergeCell ref="D183:D185"/>
+    <mergeCell ref="E183:E185"/>
+    <mergeCell ref="F183:F185"/>
+    <mergeCell ref="G183:G185"/>
+    <mergeCell ref="H183:H185"/>
+    <mergeCell ref="I183:I185"/>
+    <mergeCell ref="A186:A189"/>
+    <mergeCell ref="B186:B189"/>
+    <mergeCell ref="C186:C189"/>
+    <mergeCell ref="D186:D189"/>
+    <mergeCell ref="E186:E189"/>
+    <mergeCell ref="F186:F189"/>
+    <mergeCell ref="G186:G189"/>
+    <mergeCell ref="H186:H189"/>
+    <mergeCell ref="I186:I189"/>
+    <mergeCell ref="A190:A194"/>
+    <mergeCell ref="B190:B194"/>
+    <mergeCell ref="C190:C194"/>
+    <mergeCell ref="D190:D194"/>
+    <mergeCell ref="E190:E194"/>
+    <mergeCell ref="F190:F194"/>
+    <mergeCell ref="G190:G194"/>
+    <mergeCell ref="H190:H194"/>
+    <mergeCell ref="I190:I194"/>
+    <mergeCell ref="A195:A196"/>
+    <mergeCell ref="B195:B196"/>
+    <mergeCell ref="C195:C196"/>
+    <mergeCell ref="D195:D196"/>
+    <mergeCell ref="E195:E196"/>
+    <mergeCell ref="F195:F196"/>
+    <mergeCell ref="G195:G196"/>
+    <mergeCell ref="H195:H196"/>
+    <mergeCell ref="I195:I196"/>
+    <mergeCell ref="A197:A201"/>
+    <mergeCell ref="B197:B201"/>
+    <mergeCell ref="C197:C201"/>
+    <mergeCell ref="D197:D201"/>
+    <mergeCell ref="E197:E201"/>
+    <mergeCell ref="F197:F201"/>
+    <mergeCell ref="G197:G201"/>
+    <mergeCell ref="H197:H201"/>
+    <mergeCell ref="I197:I201"/>
+    <mergeCell ref="A202:A206"/>
+    <mergeCell ref="B202:B206"/>
+    <mergeCell ref="C202:C206"/>
+    <mergeCell ref="D202:D206"/>
+    <mergeCell ref="E202:E206"/>
+    <mergeCell ref="F202:F206"/>
+    <mergeCell ref="G202:G206"/>
+    <mergeCell ref="H202:H206"/>
+    <mergeCell ref="I202:I206"/>
+    <mergeCell ref="A208:A210"/>
+    <mergeCell ref="B208:B210"/>
+    <mergeCell ref="C208:C210"/>
+    <mergeCell ref="D208:D210"/>
+    <mergeCell ref="E208:E210"/>
+    <mergeCell ref="F208:F210"/>
+    <mergeCell ref="G208:G210"/>
+    <mergeCell ref="H208:H210"/>
+    <mergeCell ref="I208:I210"/>
+    <mergeCell ref="A211:A213"/>
+    <mergeCell ref="B211:B213"/>
+    <mergeCell ref="C211:C213"/>
+    <mergeCell ref="D211:D213"/>
+    <mergeCell ref="E211:E213"/>
+    <mergeCell ref="F211:F213"/>
+    <mergeCell ref="G211:G213"/>
+    <mergeCell ref="H211:H213"/>
+    <mergeCell ref="I211:I213"/>
+    <mergeCell ref="A214:A218"/>
+    <mergeCell ref="B214:B218"/>
+    <mergeCell ref="C214:C218"/>
+    <mergeCell ref="D214:D218"/>
+    <mergeCell ref="E214:E218"/>
+    <mergeCell ref="F214:F218"/>
+    <mergeCell ref="G214:G218"/>
+    <mergeCell ref="H214:H218"/>
+    <mergeCell ref="I214:I218"/>
+    <mergeCell ref="A219:A221"/>
+    <mergeCell ref="B219:B221"/>
+    <mergeCell ref="C219:C221"/>
+    <mergeCell ref="D219:D221"/>
+    <mergeCell ref="E219:E221"/>
+    <mergeCell ref="F219:F221"/>
+    <mergeCell ref="G219:G221"/>
+    <mergeCell ref="H219:H221"/>
+    <mergeCell ref="I219:I221"/>
+    <mergeCell ref="A223:A226"/>
+    <mergeCell ref="B223:B226"/>
+    <mergeCell ref="C223:C226"/>
+    <mergeCell ref="D223:D226"/>
+    <mergeCell ref="E223:E226"/>
+    <mergeCell ref="F223:F226"/>
+    <mergeCell ref="G223:G226"/>
+    <mergeCell ref="H223:H226"/>
+    <mergeCell ref="I223:I226"/>
+    <mergeCell ref="A227:A228"/>
+    <mergeCell ref="B227:B228"/>
+    <mergeCell ref="C227:C228"/>
+    <mergeCell ref="D227:D228"/>
+    <mergeCell ref="E227:E228"/>
+    <mergeCell ref="F227:F228"/>
+    <mergeCell ref="G227:G228"/>
+    <mergeCell ref="H227:H228"/>
+    <mergeCell ref="I227:I228"/>
+    <mergeCell ref="A229:A230"/>
+    <mergeCell ref="B229:B230"/>
+    <mergeCell ref="C229:C230"/>
+    <mergeCell ref="D229:D230"/>
+    <mergeCell ref="E229:E230"/>
+    <mergeCell ref="F229:F230"/>
+    <mergeCell ref="G229:G230"/>
+    <mergeCell ref="H229:H230"/>
+    <mergeCell ref="I229:I230"/>
+    <mergeCell ref="A232:A235"/>
+    <mergeCell ref="B232:B235"/>
+    <mergeCell ref="C232:C235"/>
+    <mergeCell ref="D232:D235"/>
+    <mergeCell ref="E232:E235"/>
+    <mergeCell ref="F232:F235"/>
+    <mergeCell ref="G232:G235"/>
+    <mergeCell ref="H232:H235"/>
+    <mergeCell ref="I232:I235"/>
+    <mergeCell ref="A236:A239"/>
+    <mergeCell ref="B236:B239"/>
+    <mergeCell ref="C236:C239"/>
+    <mergeCell ref="D236:D239"/>
+    <mergeCell ref="E236:E239"/>
+    <mergeCell ref="F236:F239"/>
+    <mergeCell ref="G236:G239"/>
+    <mergeCell ref="H236:H239"/>
+    <mergeCell ref="I236:I239"/>
+    <mergeCell ref="A240:A242"/>
+    <mergeCell ref="B240:B242"/>
+    <mergeCell ref="C240:C242"/>
+    <mergeCell ref="D240:D242"/>
+    <mergeCell ref="E240:E242"/>
+    <mergeCell ref="F240:F242"/>
+    <mergeCell ref="G240:G242"/>
+    <mergeCell ref="H240:H242"/>
+    <mergeCell ref="I240:I242"/>
+    <mergeCell ref="A243:A244"/>
+    <mergeCell ref="B243:B244"/>
+    <mergeCell ref="C243:C244"/>
+    <mergeCell ref="D243:D244"/>
+    <mergeCell ref="E243:E244"/>
+    <mergeCell ref="F243:F244"/>
+    <mergeCell ref="G243:G244"/>
+    <mergeCell ref="H243:H244"/>
+    <mergeCell ref="I243:I244"/>
+    <mergeCell ref="A245:A249"/>
+    <mergeCell ref="B245:B249"/>
+    <mergeCell ref="C245:C249"/>
+    <mergeCell ref="D245:D249"/>
+    <mergeCell ref="E245:E249"/>
+    <mergeCell ref="F245:F249"/>
+    <mergeCell ref="G245:G249"/>
+    <mergeCell ref="H245:H249"/>
+    <mergeCell ref="I245:I249"/>
+    <mergeCell ref="A250:A253"/>
+    <mergeCell ref="B250:B253"/>
+    <mergeCell ref="C250:C253"/>
+    <mergeCell ref="D250:D253"/>
+    <mergeCell ref="E250:E253"/>
+    <mergeCell ref="F250:F253"/>
+    <mergeCell ref="G250:G253"/>
+    <mergeCell ref="H250:H253"/>
+    <mergeCell ref="I250:I253"/>
+    <mergeCell ref="A254:A258"/>
+    <mergeCell ref="B254:B258"/>
+    <mergeCell ref="C254:C258"/>
+    <mergeCell ref="D254:D258"/>
+    <mergeCell ref="E254:E258"/>
+    <mergeCell ref="F254:F258"/>
+    <mergeCell ref="G254:G258"/>
+    <mergeCell ref="H254:H258"/>
+    <mergeCell ref="I254:I258"/>
+    <mergeCell ref="A260:A264"/>
+    <mergeCell ref="B260:B264"/>
+    <mergeCell ref="C260:C264"/>
+    <mergeCell ref="D260:D264"/>
+    <mergeCell ref="E260:E264"/>
+    <mergeCell ref="F260:F264"/>
+    <mergeCell ref="G260:G264"/>
+    <mergeCell ref="H260:H264"/>
+    <mergeCell ref="I260:I264"/>
+    <mergeCell ref="A265:A269"/>
+    <mergeCell ref="B265:B269"/>
+    <mergeCell ref="C265:C269"/>
+    <mergeCell ref="D265:D269"/>
+    <mergeCell ref="E265:E269"/>
+    <mergeCell ref="F265:F269"/>
+    <mergeCell ref="G265:G269"/>
+    <mergeCell ref="H265:H269"/>
+    <mergeCell ref="I265:I269"/>
+    <mergeCell ref="A270:A274"/>
+    <mergeCell ref="B270:B274"/>
+    <mergeCell ref="C270:C274"/>
+    <mergeCell ref="D270:D274"/>
+    <mergeCell ref="E270:E274"/>
+    <mergeCell ref="F270:F274"/>
+    <mergeCell ref="G270:G274"/>
+    <mergeCell ref="H270:H274"/>
+    <mergeCell ref="I270:I274"/>
+    <mergeCell ref="A275:A278"/>
+    <mergeCell ref="B275:B278"/>
+    <mergeCell ref="C275:C278"/>
+    <mergeCell ref="D275:D278"/>
+    <mergeCell ref="E275:E278"/>
+    <mergeCell ref="F275:F278"/>
+    <mergeCell ref="G275:G278"/>
+    <mergeCell ref="H275:H278"/>
+    <mergeCell ref="I275:I278"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>