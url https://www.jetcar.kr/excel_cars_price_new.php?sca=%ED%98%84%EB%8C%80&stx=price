--- v1 (2026-04-08)
+++ v2 (2026-05-30)
@@ -152,10548 +152,11898 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L278"/>
+  <dimension ref="A1:L315"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>차량번호</t>
         </is>
       </c>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>차량명/등급</t>
         </is>
       </c>
       <c r="D1" s="2" t="inlineStr">
         <is>
           <t>추가옵션</t>
         </is>
       </c>
       <c r="E1" s="2" t="inlineStr">
         <is>
-          <t>신차/중고차</t>
+          <t>신차/중고차/화물차</t>
         </is>
       </c>
       <c r="F1" s="2" t="inlineStr">
         <is>
           <t>색상</t>
         </is>
       </c>
       <c r="G1" s="2" t="inlineStr">
         <is>
           <t>연료</t>
         </is>
       </c>
       <c r="H1" s="2" t="inlineStr">
         <is>
           <t>차량연식/월</t>
         </is>
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>ai</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>임시번호 </t>
+          <t>102호6007</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>더 뉴 아반떼(CN7) 1.6 가솔린 모던</t>
+          <t>쏘나타 디 엣지 스마트스트림 가솔린 1.6 터보 익스클
+루시브(네이비투톤 시트)</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>컴프트1, 현대스마트센스</t>
+          <t>빌트인 캠2</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>세레니티 화이트 펄</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년04월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
-          <t>12KM</t>
+          <t>30KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K4" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E5" s="3" t="inlineStr">
+      <c r="K5" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B6" s="4" t="inlineStr">
+        <is>
+          <t>109하8231</t>
+        </is>
+      </c>
+      <c r="C6" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D6" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2 &amp; 증강현실내비게이션</t>
+        </is>
+      </c>
+      <c r="E6" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F5" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G5" s="3" t="inlineStr">
+      <c r="F6" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G6" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H5" s="3" t="inlineStr">
+      <c r="H6" s="3" t="inlineStr">
         <is>
           <t>26년04월</t>
         </is>
       </c>
-      <c r="I5" s="3" t="inlineStr">
-[...29 lines deleted...]
-      <c r="I6" s="3"/>
+      <c r="I6" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J6" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>371</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K7" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L7" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
-      <c r="A8" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A8" s="3"/>
+      <c r="B8" s="4"/>
+      <c r="C8" s="4"/>
+      <c r="D8" s="4"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
       <c r="J8" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K8" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L8" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3"/>
       <c r="B9" s="4"/>
       <c r="C9" s="4"/>
       <c r="D9" s="4"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K9" s="3" t="inlineStr">
         <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B10" s="4" t="inlineStr">
+        <is>
+          <t>109하8266</t>
+        </is>
+      </c>
+      <c r="C10" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D10" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E10" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F10" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G10" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H10" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I10" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K10" s="3" t="inlineStr">
+        <is>
+          <t>246</t>
+        </is>
+      </c>
+      <c r="L10" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="3"/>
+      <c r="B11" s="4"/>
+      <c r="C11" s="4"/>
+      <c r="D11" s="4"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K11" s="3" t="inlineStr">
+        <is>
           <t>50</t>
         </is>
       </c>
-      <c r="L9" s="3" t="inlineStr">
+      <c r="L11" s="3" t="inlineStr">
         <is>
           <t>570,000</t>
-        </is>
-[...88 lines deleted...]
-          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="3"/>
-[...7 lines deleted...]
-      <c r="I13" s="3"/>
+      <c r="A13" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B13" s="4" t="inlineStr">
+        <is>
+          <t>151호1490 1
+491 1492</t>
+        </is>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인</t>
+        </is>
+      </c>
+      <c r="E13" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F13" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G13" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H13" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I13" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J13" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
-      <c r="A14" s="3" t="inlineStr">
-[...46 lines deleted...]
-      </c>
+      <c r="A14" s="3"/>
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
       <c r="J14" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L15" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B16" s="4" t="inlineStr">
+        <is>
+          <t>109하6607</t>
+        </is>
+      </c>
+      <c r="C16" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴팰리세이드 하이브리드 2.5 터보 HEV AWD
+ 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D16" s="4" t="inlineStr">
+        <is>
+          <t>라이프스타일(HEV), 듀얼 와이드 선루프, 
+2열 다이내믹 바디케어 시트, 빌트인캠2+, 
+프리뷰 전자제어 서스펜션</t>
+        </is>
+      </c>
+      <c r="E16" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F16" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G16" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H16" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I16" s="3" t="inlineStr">
+        <is>
+          <t>23KM</t>
+        </is>
+      </c>
+      <c r="J16" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K16" s="3" t="inlineStr">
+        <is>
           <t>300</t>
         </is>
       </c>
-      <c r="L15" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L16" s="3" t="inlineStr">
         <is>
-          <t>1,760,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>1,820,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
           <t>300</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>1,870,000</t>
+          <t>1,760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A19" s="3"/>
+      <c r="B19" s="4"/>
+      <c r="C19" s="4"/>
       <c r="D19" s="4"/>
-      <c r="E19" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
       <c r="J19" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>1,820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="3"/>
-[...7 lines deleted...]
-      <c r="I21" s="3"/>
+      <c r="A21" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B21" s="4" t="inlineStr">
+        <is>
+          <t>109호7943</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 스마트(에코트로닉 그레이)</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>15인치 알로이휠,블랙박스,하이패스</t>
+        </is>
+      </c>
+      <c r="E21" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F21" s="3" t="inlineStr">
+        <is>
+          <t>에코트로닉그레이</t>
+        </is>
+      </c>
+      <c r="G21" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J21" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K21" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L21" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3"/>
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A24" s="3"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
       <c r="D24" s="4"/>
-      <c r="E24" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K24" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L24" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K25" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L25" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="3"/>
-[...7 lines deleted...]
-      <c r="I26" s="3"/>
+      <c r="A26" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B26" s="4" t="inlineStr">
+        <is>
+          <t>109호 7940/
+7941/7942</t>
+        </is>
+      </c>
+      <c r="C26" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 스마트(아틀라스 화이트)</t>
+        </is>
+      </c>
+      <c r="D26" s="4" t="inlineStr">
+        <is>
+          <t>15인치 알로이휠,블랙박스,하이패스</t>
+        </is>
+      </c>
+      <c r="E26" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F26" s="3" t="inlineStr">
+        <is>
+          <t>아틀라스 화이트</t>
+        </is>
+      </c>
+      <c r="G26" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H26" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I26" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J26" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A29" s="3"/>
+      <c r="B29" s="4"/>
+      <c r="C29" s="4"/>
+      <c r="D29" s="4"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
       <c r="J29" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K29" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L29" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K30" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L30" s="3" t="inlineStr">
+        <is>
+          <t>460,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B31" s="4" t="inlineStr">
+        <is>
+          <t>116호7652 /
+ 7653 / 76
+54 / 7655</t>
+        </is>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던(블랙시트)</t>
+        </is>
+      </c>
+      <c r="D31" s="4"/>
+      <c r="E31" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F31" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G31" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H31" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I31" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J31" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K31" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L30" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K33" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K33" s="3" t="inlineStr">
+      <c r="L33" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="3"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K34" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L33" s="3" t="inlineStr">
-[...61 lines deleted...]
-      </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
-      <c r="A36" s="3"/>
-[...1 lines deleted...]
-      <c r="C36" s="4"/>
+      <c r="A36" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B36" s="4" t="inlineStr">
+        <is>
+          <t>116호7800/7
+801/7803</t>
+        </is>
+      </c>
+      <c r="C36" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D36" s="4"/>
-      <c r="E36" s="3"/>
-[...3 lines deleted...]
-      <c r="I36" s="3"/>
+      <c r="E36" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F36" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G36" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H36" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I36" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J36" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A39" s="3"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
       <c r="J39" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
-      <c r="A41" s="3"/>
-[...1 lines deleted...]
-      <c r="C41" s="4"/>
+      <c r="A41" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B41" s="4" t="inlineStr">
+        <is>
+          <t>116호7799/7
+802</t>
+        </is>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D41" s="4"/>
-      <c r="E41" s="3"/>
-[...3 lines deleted...]
-      <c r="I41" s="3"/>
+      <c r="E41" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F41" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G41" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H41" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I41" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A44" s="3"/>
+      <c r="B44" s="4"/>
+      <c r="C44" s="4"/>
+      <c r="D44" s="4"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
       <c r="J44" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L45" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B46" s="4" t="inlineStr">
+        <is>
+          <t>116호7813 /
+ 7814 / 78
+15 / 7816</t>
+        </is>
+      </c>
+      <c r="C46" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 스마트 </t>
+        </is>
+      </c>
+      <c r="D46" s="4" t="inlineStr">
+        <is>
+          <t>15인치휠, 하이패스 </t>
+        </is>
+      </c>
+      <c r="E46" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F46" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G46" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H46" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I46" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
+      <c r="J46" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K46" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L45" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K48" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K48" s="3" t="inlineStr">
+      <c r="L48" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="3"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="4"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="J49" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K49" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="L48" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>470,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="3"/>
-[...7 lines deleted...]
-      <c r="I51" s="3"/>
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B51" s="4" t="inlineStr">
+        <is>
+          <t>116호7600 /
+ 7601 / 76
+15 / 7616</t>
+        </is>
+      </c>
+      <c r="C51" s="4" t="inlineStr">
+        <is>
+          <t>코나 1.6T 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>내비, 하이패스, 스타일 </t>
+        </is>
+      </c>
+      <c r="E51" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F51" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G51" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H51" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I51" s="3" t="inlineStr">
+        <is>
+          <t>4KM</t>
+        </is>
+      </c>
       <c r="J51" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A54" s="3"/>
+      <c r="B54" s="4"/>
+      <c r="C54" s="4"/>
+      <c r="D54" s="4"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+      <c r="I54" s="3"/>
       <c r="J54" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="3"/>
-[...1 lines deleted...]
-      <c r="C56" s="4"/>
+      <c r="A56" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B56" s="4" t="inlineStr">
+        <is>
+          <t>116호7741</t>
+        </is>
+      </c>
+      <c r="C56" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
       <c r="D56" s="4"/>
-      <c r="E56" s="3"/>
-[...3 lines deleted...]
-      <c r="I56" s="3"/>
+      <c r="E56" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F56" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G56" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H56" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I56" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J56" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3"/>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A59" s="3"/>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="D59" s="4"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
       <c r="J59" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="3"/>
-[...7 lines deleted...]
-      <c r="I61" s="3"/>
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B61" s="4" t="inlineStr">
+        <is>
+          <t>116호7807</t>
+        </is>
+      </c>
+      <c r="C61" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 아마존그레이메탈릭 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D61" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E61" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F61" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G61" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H61" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I61" s="3" t="inlineStr">
+        <is>
+          <t>7KM</t>
+        </is>
+      </c>
       <c r="J61" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3"/>
       <c r="B63" s="4"/>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K63" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K63" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A64" s="3"/>
+      <c r="B64" s="4"/>
+      <c r="C64" s="4"/>
       <c r="D64" s="4"/>
-      <c r="E64" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E64" s="3"/>
+      <c r="F64" s="3"/>
+      <c r="G64" s="3"/>
+      <c r="H64" s="3"/>
+      <c r="I64" s="3"/>
       <c r="J64" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>745,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="3"/>
-[...1 lines deleted...]
-      <c r="C66" s="4"/>
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B66" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C66" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 아너스 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D66" s="4"/>
-      <c r="E66" s="3"/>
-[...3 lines deleted...]
-      <c r="I66" s="3"/>
+      <c r="E66" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F66" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G66" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H66" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I66" s="3" t="inlineStr">
+        <is>
+          <t>14KM</t>
+        </is>
+      </c>
       <c r="J66" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>695,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3"/>
       <c r="B68" s="4"/>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="J68" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K68" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A69" s="3"/>
+      <c r="B69" s="4"/>
+      <c r="C69" s="4"/>
+      <c r="D69" s="4"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
+      <c r="H69" s="3"/>
+      <c r="I69" s="3"/>
       <c r="J69" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="3"/>
-[...7 lines deleted...]
-      <c r="I71" s="3"/>
+      <c r="A71" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B71" s="4" t="inlineStr">
+        <is>
+          <t>116호7658</t>
+        </is>
+      </c>
+      <c r="C71" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 렌터카 LPI 2.0 비즈니스2 (블랙시
+트)</t>
+        </is>
+      </c>
+      <c r="D71" s="4" t="inlineStr">
+        <is>
+          <t>컴포트3</t>
+        </is>
+      </c>
+      <c r="E71" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F71" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G71" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H71" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I71" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
       <c r="J71" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>725,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3"/>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K72" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>705,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3"/>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K73" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A74" s="3"/>
+      <c r="B74" s="4"/>
+      <c r="C74" s="4"/>
       <c r="D74" s="4"/>
-      <c r="E74" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
       <c r="J74" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>645,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="3"/>
-[...7 lines deleted...]
-      <c r="I76" s="3"/>
+      <c r="A76" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B76" s="4" t="inlineStr">
+        <is>
+          <t>116호7657</t>
+        </is>
+      </c>
+      <c r="C76" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 1.6T S트림 녹턴그레이메탈릭 (블랙시
+트)</t>
+        </is>
+      </c>
+      <c r="D76" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인1</t>
+        </is>
+      </c>
+      <c r="E76" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F76" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G76" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H76" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I76" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J76" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>715,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3"/>
       <c r="B77" s="4"/>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="J77" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="J78" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K78" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A79" s="3"/>
+      <c r="B79" s="4"/>
+      <c r="C79" s="4"/>
       <c r="D79" s="4"/>
-      <c r="E79" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
+      <c r="H79" s="3"/>
+      <c r="I79" s="3"/>
       <c r="J79" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>655,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3"/>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K80" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L80" s="3" t="inlineStr">
+        <is>
+          <t>635,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B81" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C81" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 아너스 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D81" s="4"/>
+      <c r="E81" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F81" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G81" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H81" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I81" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
+      <c r="J81" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K81" s="3" t="inlineStr">
+        <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L80" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A84" s="3"/>
+      <c r="B84" s="4"/>
+      <c r="C84" s="4"/>
+      <c r="D84" s="4"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="3"/>
+      <c r="I84" s="3"/>
       <c r="J84" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K84" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L84" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3"/>
       <c r="B85" s="4"/>
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K85" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="3"/>
-[...7 lines deleted...]
-      <c r="I86" s="3"/>
+      <c r="A86" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B86" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C86" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0 디에센셜 (베이지/오렌지브라운시트)</t>
+        </is>
+      </c>
+      <c r="D86" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인, 17인치알로이휠, 실내컬러패
+키지</t>
+        </is>
+      </c>
+      <c r="E86" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F86" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G86" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H86" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I86" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J86" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K86" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L86" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3"/>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="J87" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K87" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L87" s="3" t="inlineStr">
         <is>
-          <t>625,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3"/>
       <c r="B88" s="4"/>
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K88" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L88" s="3" t="inlineStr">
         <is>
-          <t>605,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
-      <c r="A89" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A89" s="3"/>
+      <c r="B89" s="4"/>
+      <c r="C89" s="4"/>
+      <c r="D89" s="4"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
+      <c r="H89" s="3"/>
+      <c r="I89" s="3"/>
       <c r="J89" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K89" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>925,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3"/>
       <c r="B90" s="4"/>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K90" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L90" s="3" t="inlineStr">
         <is>
-          <t>895,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="3"/>
-[...7 lines deleted...]
-      <c r="I91" s="3"/>
+      <c r="A91" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B91" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C91" s="4" t="inlineStr">
+        <is>
+          <t>투싼 1.6T 프리미엄</t>
+        </is>
+      </c>
+      <c r="D91" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠+증강현실내비, 익스테리어디자인투, 파
+킹어시스트원</t>
+        </is>
+      </c>
+      <c r="E91" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F91" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G91" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H91" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I91" s="3" t="inlineStr">
+        <is>
+          <t>141KM</t>
+        </is>
+      </c>
       <c r="J91" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K91" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L91" s="3" t="inlineStr">
         <is>
-          <t>865,000</t>
+          <t>785,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3"/>
       <c r="B92" s="4"/>
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K92" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L92" s="3" t="inlineStr">
         <is>
-          <t>835,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K93" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L93" s="3" t="inlineStr">
         <is>
-          <t>805,000</t>
+          <t>735,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A94" s="3"/>
+      <c r="B94" s="4"/>
+      <c r="C94" s="4"/>
+      <c r="D94" s="4"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
+      <c r="H94" s="3"/>
+      <c r="I94" s="3"/>
       <c r="J94" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K94" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3"/>
       <c r="B95" s="4"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K95" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L95" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>685,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="3"/>
-[...7 lines deleted...]
-      <c r="I96" s="3"/>
+      <c r="A96" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B96" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C96" s="4" t="inlineStr">
+        <is>
+          <t>투싼 1.6T 모던 에코트로닉그레이펄</t>
+        </is>
+      </c>
+      <c r="D96" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인 내비 컴포트 썬루프 현대스마트
+센스</t>
+        </is>
+      </c>
+      <c r="E96" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F96" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G96" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H96" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I96" s="3" t="inlineStr">
+        <is>
+          <t>174KM</t>
+        </is>
+      </c>
       <c r="J96" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K96" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L96" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>775,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3"/>
       <c r="B97" s="4"/>
       <c r="C97" s="4"/>
       <c r="D97" s="4"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="J98" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K98" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L98" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>725,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A99" s="3"/>
+      <c r="B99" s="4"/>
+      <c r="C99" s="4"/>
       <c r="D99" s="4"/>
-      <c r="E99" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E99" s="3"/>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
       <c r="J99" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>745,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3"/>
       <c r="B100" s="4"/>
       <c r="C100" s="4"/>
       <c r="D100" s="4"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="J100" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K100" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L100" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="3"/>
-[...7 lines deleted...]
-      <c r="I101" s="3"/>
+      <c r="A101" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B101" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C101" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D101" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트플러스원</t>
+        </is>
+      </c>
+      <c r="E101" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F101" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G101" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H101" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I101" s="3" t="inlineStr">
+        <is>
+          <t>22KM</t>
+        </is>
+      </c>
       <c r="J101" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K101" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L101" s="3" t="inlineStr">
         <is>
-          <t>695,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3"/>
       <c r="B102" s="4"/>
       <c r="C102" s="4"/>
       <c r="D102" s="4"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3"/>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="J102" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K102" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L102" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3"/>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>655,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A104" s="3"/>
+      <c r="B104" s="4"/>
+      <c r="C104" s="4"/>
+      <c r="D104" s="4"/>
+      <c r="E104" s="3"/>
+      <c r="F104" s="3"/>
+      <c r="G104" s="3"/>
+      <c r="H104" s="3"/>
+      <c r="I104" s="3"/>
       <c r="J104" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3"/>
       <c r="B105" s="4"/>
       <c r="C105" s="4"/>
       <c r="D105" s="4"/>
       <c r="E105" s="3"/>
       <c r="F105" s="3"/>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="J105" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K105" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L105" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="3"/>
-[...7 lines deleted...]
-      <c r="I106" s="3"/>
+      <c r="A106" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B106" s="4" t="inlineStr">
+        <is>
+          <t>116호7656</t>
+        </is>
+      </c>
+      <c r="C106" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 1.6T S트림(블랙시트)</t>
+        </is>
+      </c>
+      <c r="D106" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2+증강현실내비</t>
+        </is>
+      </c>
+      <c r="E106" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F106" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G106" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H106" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I106" s="3" t="inlineStr">
+        <is>
+          <t>14KM</t>
+        </is>
+      </c>
       <c r="J106" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K106" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L106" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>715,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3"/>
       <c r="B107" s="4"/>
       <c r="C107" s="4"/>
       <c r="D107" s="4"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3"/>
       <c r="B108" s="4"/>
       <c r="C108" s="4"/>
       <c r="D108" s="4"/>
       <c r="E108" s="3"/>
       <c r="F108" s="3"/>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="J108" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K108" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A109" s="3"/>
+      <c r="B109" s="4"/>
+      <c r="C109" s="4"/>
+      <c r="D109" s="4"/>
+      <c r="E109" s="3"/>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
+      <c r="H109" s="3"/>
+      <c r="I109" s="3"/>
       <c r="J109" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>655,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3"/>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K110" s="3" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L110" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>635,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="3"/>
-[...1 lines deleted...]
-      <c r="C111" s="4"/>
+      <c r="A111" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B111" s="4" t="inlineStr">
+        <is>
+          <t>116호7644 7
+645 7646</t>
+        </is>
+      </c>
+      <c r="C111" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 프리미엄 브라
+운시트</t>
+        </is>
+      </c>
       <c r="D111" s="4"/>
-      <c r="E111" s="3"/>
-[...3 lines deleted...]
-      <c r="I111" s="3"/>
+      <c r="E111" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F111" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G111" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H111" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I111" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J111" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K111" s="3" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L111" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3"/>
       <c r="B112" s="4"/>
       <c r="C112" s="4"/>
       <c r="D112" s="4"/>
       <c r="E112" s="3"/>
       <c r="F112" s="3"/>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="J112" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K112" s="3" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L112" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3"/>
       <c r="B113" s="4"/>
       <c r="C113" s="4"/>
       <c r="D113" s="4"/>
       <c r="E113" s="3"/>
       <c r="F113" s="3"/>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="J113" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A114" s="3"/>
+      <c r="B114" s="4"/>
+      <c r="C114" s="4"/>
       <c r="D114" s="4"/>
-      <c r="E114" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E114" s="3"/>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
+      <c r="H114" s="3"/>
+      <c r="I114" s="3"/>
       <c r="J114" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3"/>
       <c r="B115" s="4"/>
       <c r="C115" s="4"/>
       <c r="D115" s="4"/>
       <c r="E115" s="3"/>
       <c r="F115" s="3"/>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="J115" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K115" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L115" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="3"/>
-[...7 lines deleted...]
-      <c r="I116" s="3"/>
+      <c r="A116" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B116" s="4" t="inlineStr">
+        <is>
+          <t>133하3846</t>
+        </is>
+      </c>
+      <c r="C116" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D116" s="4" t="inlineStr">
+        <is>
+          <t>프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E116" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F116" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G116" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H116" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I116" s="3" t="inlineStr">
+        <is>
+          <t>33,528KM</t>
+        </is>
+      </c>
       <c r="J116" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K116" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L116" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3"/>
       <c r="B117" s="4"/>
       <c r="C117" s="4"/>
       <c r="D117" s="4"/>
       <c r="E117" s="3"/>
       <c r="F117" s="3"/>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="J117" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K117" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L117" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="3"/>
-[...7 lines deleted...]
-      <c r="I118" s="3"/>
+      <c r="A118" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B118" s="4" t="inlineStr">
+        <is>
+          <t>133하4749</t>
+        </is>
+      </c>
+      <c r="C118" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D118" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스, 컴포트1</t>
+        </is>
+      </c>
+      <c r="E118" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F118" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G118" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H118" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I118" s="3" t="inlineStr">
+        <is>
+          <t>11,839KM</t>
+        </is>
+      </c>
       <c r="J118" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K118" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L118" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="A119" s="3"/>
+      <c r="B119" s="4"/>
+      <c r="C119" s="4"/>
       <c r="D119" s="4"/>
-      <c r="E119" s="3" t="inlineStr">
+      <c r="E119" s="3"/>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
+      <c r="H119" s="3"/>
+      <c r="I119" s="3"/>
+      <c r="J119" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K119" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L119" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
+      <c r="A120" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B120" s="4" t="inlineStr">
+        <is>
+          <t>133하4843</t>
+        </is>
+      </c>
+      <c r="C120" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D120" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스, 컴포트1</t>
+        </is>
+      </c>
+      <c r="E120" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F119" s="3" t="inlineStr">
+      <c r="F120" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G119" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J119" s="3" t="inlineStr">
+      <c r="G120" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H120" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I120" s="3" t="inlineStr">
+        <is>
+          <t>564KM</t>
+        </is>
+      </c>
+      <c r="J120" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K119" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K120" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L120" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>510,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3"/>
       <c r="B121" s="4"/>
       <c r="C121" s="4"/>
       <c r="D121" s="4"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K121" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L121" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="B122" s="4" t="inlineStr">
         <is>
-          <t>109허7799</t>
+          <t>106호9051</t>
         </is>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+          <t>쏘나타DN8 The Edge가솔린 1.6T-GDi익스클
 루시브</t>
         </is>
       </c>
-      <c r="D122" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D122" s="4"/>
       <c r="E122" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H122" s="3" t="inlineStr">
         <is>
-          <t>25년09월</t>
+          <t>24년12월</t>
         </is>
       </c>
       <c r="I122" s="3" t="inlineStr">
         <is>
-          <t>2,300KM</t>
+          <t>18,900KM</t>
         </is>
       </c>
       <c r="J122" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K122" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L122" s="3" t="inlineStr">
         <is>
           <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3"/>
       <c r="B123" s="4"/>
       <c r="C123" s="4"/>
       <c r="D123" s="4"/>
       <c r="E123" s="3"/>
       <c r="F123" s="3"/>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="J123" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L123" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3"/>
       <c r="B124" s="4"/>
       <c r="C124" s="4"/>
       <c r="D124" s="4"/>
       <c r="E124" s="3"/>
       <c r="F124" s="3"/>
       <c r="G124" s="3"/>
       <c r="H124" s="3"/>
       <c r="I124" s="3"/>
       <c r="J124" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K124" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L124" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
+      <c r="A125" s="3"/>
+      <c r="B125" s="4"/>
+      <c r="C125" s="4"/>
+      <c r="D125" s="4"/>
+      <c r="E125" s="3"/>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
+      <c r="H125" s="3"/>
+      <c r="I125" s="3"/>
+      <c r="J125" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K124" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K125" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L125" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3"/>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="3"/>
       <c r="F126" s="3"/>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="J126" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K126" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L126" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
+      <c r="A127" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B127" s="4" t="inlineStr">
+        <is>
+          <t>109하7636</t>
+        </is>
+      </c>
+      <c r="C127" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D127" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스Ⅰ</t>
+        </is>
+      </c>
+      <c r="E127" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F127" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G127" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H127" s="3" t="inlineStr">
+        <is>
+          <t>25년02월</t>
+        </is>
+      </c>
+      <c r="I127" s="3" t="inlineStr">
+        <is>
+          <t>26,200KM</t>
+        </is>
+      </c>
+      <c r="J127" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K127" s="3" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="L127" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
+      <c r="A128" s="3"/>
+      <c r="B128" s="4"/>
+      <c r="C128" s="4"/>
+      <c r="D128" s="4"/>
+      <c r="E128" s="3"/>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
+      <c r="H128" s="3"/>
+      <c r="I128" s="3"/>
+      <c r="J128" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K126" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>0</t>
         </is>
       </c>
       <c r="L128" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3"/>
       <c r="B129" s="4"/>
       <c r="C129" s="4"/>
       <c r="D129" s="4"/>
       <c r="E129" s="3"/>
       <c r="F129" s="3"/>
       <c r="G129" s="3"/>
       <c r="H129" s="3"/>
       <c r="I129" s="3"/>
       <c r="J129" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3"/>
       <c r="B130" s="4"/>
       <c r="C130" s="4"/>
       <c r="D130" s="4"/>
       <c r="E130" s="3"/>
       <c r="F130" s="3"/>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="J130" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K130" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L130" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B131" s="4" t="inlineStr">
         <is>
-          <t>142호5386</t>
+          <t>109하7986</t>
         </is>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>싼타페 (MX5) 가솔린 2.5T 2WD 캘리그래피</t>
-[...8 lines deleted...]
-      </c>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 2</t>
+        </is>
+      </c>
+      <c r="D131" s="4"/>
       <c r="E131" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H131" s="3" t="inlineStr">
         <is>
-          <t>24년06월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I131" s="3" t="inlineStr">
         <is>
-          <t>30,833KM</t>
+          <t>8,800KM</t>
         </is>
       </c>
       <c r="J131" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K131" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L131" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3"/>
       <c r="B132" s="4"/>
       <c r="C132" s="4"/>
       <c r="D132" s="4"/>
       <c r="E132" s="3"/>
       <c r="F132" s="3"/>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="J132" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K132" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L132" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
-      <c r="A133" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E133" s="3" t="inlineStr">
+      <c r="A133" s="3"/>
+      <c r="B133" s="4"/>
+      <c r="C133" s="4"/>
+      <c r="D133" s="4"/>
+      <c r="E133" s="3"/>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
+      <c r="H133" s="3"/>
+      <c r="I133" s="3"/>
+      <c r="J133" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K133" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L133" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B134" s="4" t="inlineStr">
+        <is>
+          <t>109허7300</t>
+        </is>
+      </c>
+      <c r="C134" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 2.2 디젤 2WD 7인승 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D134" s="4" t="inlineStr">
+        <is>
+          <t>듀얼파노라마썬루프, 컨비니언스패키지</t>
+        </is>
+      </c>
+      <c r="E134" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F133" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G133" s="3" t="inlineStr">
+      <c r="F134" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G134" s="3" t="inlineStr">
         <is>
           <t>경유</t>
         </is>
       </c>
-      <c r="H133" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I134" s="3"/>
+      <c r="H134" s="3" t="inlineStr">
+        <is>
+          <t>24년03월</t>
+        </is>
+      </c>
+      <c r="I134" s="3" t="inlineStr">
+        <is>
+          <t>38,900KM</t>
+        </is>
+      </c>
       <c r="J134" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K134" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>92</t>
         </is>
       </c>
       <c r="L134" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3"/>
       <c r="B135" s="4"/>
       <c r="C135" s="4"/>
       <c r="D135" s="4"/>
       <c r="E135" s="3"/>
       <c r="F135" s="3"/>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="J135" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K135" s="3" t="inlineStr">
         <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="L135" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="3"/>
+      <c r="B136" s="4"/>
+      <c r="C136" s="4"/>
+      <c r="D136" s="4"/>
+      <c r="E136" s="3"/>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
+      <c r="H136" s="3"/>
+      <c r="I136" s="3"/>
+      <c r="J136" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K136" s="3" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="L136" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B137" s="4" t="inlineStr">
+        <is>
+          <t>142호5386</t>
+        </is>
+      </c>
+      <c r="C137" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 (MX5) 가솔린 2.5T 2WD 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D137" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2, BOSE프리미엄사운드시스템, 듀얼
+와이드선루프, 현대스마트센스, 파킹어시스트플러
+스2</t>
+        </is>
+      </c>
+      <c r="E137" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F137" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G137" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H137" s="3" t="inlineStr">
+        <is>
+          <t>24년06월</t>
+        </is>
+      </c>
+      <c r="I137" s="3" t="inlineStr">
+        <is>
+          <t>30,833KM</t>
+        </is>
+      </c>
+      <c r="J137" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K137" s="3" t="inlineStr">
+        <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L135" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L137" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3"/>
       <c r="B138" s="4"/>
       <c r="C138" s="4"/>
       <c r="D138" s="4"/>
       <c r="E138" s="3"/>
       <c r="F138" s="3"/>
       <c r="G138" s="3"/>
       <c r="H138" s="3"/>
       <c r="I138" s="3"/>
       <c r="J138" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K138" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="L138" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>EV</t>
         </is>
       </c>
       <c r="B139" s="4" t="inlineStr">
         <is>
-          <t>142호6477</t>
+          <t>142호1816</t>
         </is>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
-          <t>스타리아 투어러 9인승 모던</t>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 AWD 5인승 익스클
+루시브</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>익스테리어디자인, 멀티미디어내비플러스2</t>
+          <t>빌트인캠2, 동승석8WAY전동시트, 하이테크플
+러스</t>
         </is>
       </c>
       <c r="E139" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H139" s="3" t="inlineStr">
         <is>
-          <t>24년12월</t>
+          <t>23년10월</t>
         </is>
       </c>
       <c r="I139" s="3" t="inlineStr">
         <is>
-          <t>13,827KM</t>
+          <t>68,800KM</t>
         </is>
       </c>
       <c r="J139" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K139" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L139" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3"/>
       <c r="B140" s="4"/>
       <c r="C140" s="4"/>
       <c r="D140" s="4"/>
       <c r="E140" s="3"/>
       <c r="F140" s="3"/>
       <c r="G140" s="3"/>
       <c r="H140" s="3"/>
       <c r="I140" s="3"/>
       <c r="J140" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K140" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L140" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B141" s="4" t="inlineStr">
+        <is>
+          <t>142호3421</t>
+        </is>
+      </c>
+      <c r="C141" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 2.2 디젤 2WD 7인승 르블랑</t>
+        </is>
+      </c>
+      <c r="D141" s="4" t="inlineStr">
+        <is>
+          <t>2열통풍시트</t>
+        </is>
+      </c>
+      <c r="E141" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F141" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G141" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H141" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I141" s="3" t="inlineStr">
+        <is>
+          <t>24,300KM</t>
+        </is>
+      </c>
+      <c r="J141" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K140" s="3" t="inlineStr">
+      <c r="K141" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L141" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="3"/>
+      <c r="B142" s="4"/>
+      <c r="C142" s="4"/>
+      <c r="D142" s="4"/>
+      <c r="E142" s="3"/>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
+      <c r="H142" s="3"/>
+      <c r="I142" s="3"/>
+      <c r="J142" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K142" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L142" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B143" s="4" t="inlineStr">
+        <is>
+          <t>142호8302</t>
+        </is>
+      </c>
+      <c r="C143" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 하이브리드 1.6 터보 HEV AWD 6
+인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D143" s="4" t="inlineStr">
+        <is>
+          <t>듀얼와이드선루프, BOSE프리미엄사운드시스템,
+ 빌트인캠2, 파킹어시스트플러스2</t>
+        </is>
+      </c>
+      <c r="E143" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F143" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G143" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H143" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I143" s="3" t="inlineStr">
+        <is>
+          <t>7,900KM</t>
+        </is>
+      </c>
+      <c r="J143" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K143" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L140" s="3" t="inlineStr">
-[...112 lines deleted...]
-      </c>
       <c r="L143" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>1,210,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3"/>
       <c r="B144" s="4"/>
       <c r="C144" s="4"/>
       <c r="D144" s="4"/>
       <c r="E144" s="3"/>
       <c r="F144" s="3"/>
       <c r="G144" s="3"/>
       <c r="H144" s="3"/>
       <c r="I144" s="3"/>
       <c r="J144" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K144" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L144" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,140,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B145" s="4" t="inlineStr">
         <is>
-          <t>142호5579</t>
+          <t>109허7063</t>
         </is>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 익스클루시브</t>
+          <t>팰리세이드 디젤 2.2 2WD 익스클루시브 7인승</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스2, 헤드업디스플레이, 플래티넘</t>
+          <t>에센셜플러스</t>
         </is>
       </c>
       <c r="E145" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H145" s="3" t="inlineStr">
         <is>
-          <t>24년09월</t>
+          <t>22년08월</t>
         </is>
       </c>
       <c r="I145" s="3" t="inlineStr">
         <is>
-          <t>18,400KM</t>
+          <t>67,410KM</t>
         </is>
       </c>
       <c r="J145" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K145" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L145" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3"/>
       <c r="B146" s="4"/>
       <c r="C146" s="4"/>
       <c r="D146" s="4"/>
       <c r="E146" s="3"/>
       <c r="F146" s="3"/>
       <c r="G146" s="3"/>
       <c r="H146" s="3"/>
       <c r="I146" s="3"/>
       <c r="J146" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K146" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L146" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
-      <c r="A147" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E147" s="3" t="inlineStr">
+      <c r="A147" s="3"/>
+      <c r="B147" s="4"/>
+      <c r="C147" s="4"/>
+      <c r="D147" s="4"/>
+      <c r="E147" s="3"/>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
+      <c r="H147" s="3"/>
+      <c r="I147" s="3"/>
+      <c r="J147" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K147" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L147" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B148" s="4" t="inlineStr">
+        <is>
+          <t>20호7355</t>
+        </is>
+      </c>
+      <c r="C148" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D148" s="4" t="inlineStr">
+        <is>
+          <t>파노라마 디스플레이</t>
+        </is>
+      </c>
+      <c r="E148" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F147" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G147" s="3" t="inlineStr">
+      <c r="F148" s="3" t="inlineStr">
+        <is>
+          <t>일렉트릭 그레이메탈릭</t>
+        </is>
+      </c>
+      <c r="G148" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H147" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I148" s="3"/>
+      <c r="H148" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I148" s="3" t="inlineStr">
+        <is>
+          <t>47,390KM</t>
+        </is>
+      </c>
       <c r="J148" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K148" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L148" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
-      <c r="A149" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A149" s="3"/>
+      <c r="B149" s="4"/>
+      <c r="C149" s="4"/>
+      <c r="D149" s="4"/>
+      <c r="E149" s="3"/>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
+      <c r="H149" s="3"/>
+      <c r="I149" s="3"/>
       <c r="J149" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K149" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L149" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3"/>
       <c r="B150" s="4"/>
       <c r="C150" s="4"/>
       <c r="D150" s="4"/>
       <c r="E150" s="3"/>
       <c r="F150" s="3"/>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="J150" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K150" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L150" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B151" s="4" t="inlineStr">
         <is>
-          <t>142호6938</t>
+          <t>109하7172</t>
         </is>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디 엣지 스마트스트림 가솔린 2.0 익스클루시브</t>
+          <t>디 올뉴그랜저 GN7 LPI 3,5</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
-          <t>컨비니언스Ⅰ</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E151" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>실버 메탈릭</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H151" s="3" t="inlineStr">
         <is>
-          <t>24년10월</t>
+          <t>23년01월</t>
         </is>
       </c>
       <c r="I151" s="3" t="inlineStr">
         <is>
-          <t>32,700KM</t>
+          <t>47,472KM</t>
         </is>
       </c>
       <c r="J151" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
           <t>50</t>
         </is>
       </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3"/>
       <c r="B152" s="4"/>
       <c r="C152" s="4"/>
       <c r="D152" s="4"/>
       <c r="E152" s="3"/>
       <c r="F152" s="3"/>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="J152" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L152" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
-      <c r="A153" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A153" s="3"/>
+      <c r="B153" s="4"/>
+      <c r="C153" s="4"/>
+      <c r="D153" s="4"/>
+      <c r="E153" s="3"/>
+      <c r="F153" s="3"/>
+      <c r="G153" s="3"/>
+      <c r="H153" s="3"/>
+      <c r="I153" s="3"/>
       <c r="J153" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K153" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L153" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3"/>
       <c r="B154" s="4"/>
       <c r="C154" s="4"/>
       <c r="D154" s="4"/>
       <c r="E154" s="3"/>
       <c r="F154" s="3"/>
       <c r="G154" s="3"/>
       <c r="H154" s="3"/>
       <c r="I154" s="3"/>
       <c r="J154" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K154" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L154" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
-      <c r="A155" s="3"/>
-[...7 lines deleted...]
-      <c r="I155" s="3"/>
+      <c r="A155" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B155" s="4" t="inlineStr">
+        <is>
+          <t>160호2886</t>
+        </is>
+      </c>
+      <c r="C155" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 2.0 프리미엄 패밀리 </t>
+        </is>
+      </c>
+      <c r="D155" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스2</t>
+        </is>
+      </c>
+      <c r="E155" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F155" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G155" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H155" s="3" t="inlineStr">
+        <is>
+          <t>21년04월</t>
+        </is>
+      </c>
+      <c r="I155" s="3" t="inlineStr">
+        <is>
+          <t>126,091KM</t>
+        </is>
+      </c>
       <c r="J155" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K155" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L155" s="3" t="inlineStr">
         <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="3"/>
+      <c r="B156" s="4"/>
+      <c r="C156" s="4"/>
+      <c r="D156" s="4"/>
+      <c r="E156" s="3"/>
+      <c r="F156" s="3"/>
+      <c r="G156" s="3"/>
+      <c r="H156" s="3"/>
+      <c r="I156" s="3"/>
+      <c r="J156" s="3" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="K156" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L156" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
+      <c r="A157" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B157" s="4" t="inlineStr">
+        <is>
+          <t>116호6450</t>
+        </is>
+      </c>
+      <c r="C157" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D157" s="4"/>
+      <c r="E157" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F157" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G157" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H157" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I157" s="3" t="inlineStr">
+        <is>
+          <t>17,676KM</t>
+        </is>
+      </c>
+      <c r="J157" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K157" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L157" s="3" t="inlineStr">
+        <is>
           <t>850,000</t>
-        </is>
-[...86 lines deleted...]
-          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3"/>
       <c r="B158" s="4"/>
       <c r="C158" s="4"/>
       <c r="D158" s="4"/>
       <c r="E158" s="3"/>
       <c r="F158" s="3"/>
       <c r="G158" s="3"/>
       <c r="H158" s="3"/>
       <c r="I158" s="3"/>
       <c r="J158" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K158" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L158" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3"/>
       <c r="B159" s="4"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="3"/>
       <c r="F159" s="3"/>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="J159" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K159" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>130</t>
         </is>
       </c>
       <c r="L159" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3"/>
       <c r="B160" s="4"/>
       <c r="C160" s="4"/>
       <c r="D160" s="4"/>
       <c r="E160" s="3"/>
       <c r="F160" s="3"/>
       <c r="G160" s="3"/>
       <c r="H160" s="3"/>
       <c r="I160" s="3"/>
       <c r="J160" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K160" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L160" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
+      <c r="A161" s="3"/>
+      <c r="B161" s="4"/>
+      <c r="C161" s="4"/>
+      <c r="D161" s="4"/>
+      <c r="E161" s="3"/>
+      <c r="F161" s="3"/>
+      <c r="G161" s="3"/>
+      <c r="H161" s="3"/>
+      <c r="I161" s="3"/>
+      <c r="J161" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K160" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A161" s="3" t="inlineStr">
+      <c r="K161" s="3" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
+      <c r="L161" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
+      <c r="A162" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B161" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E161" s="3" t="inlineStr">
+      <c r="B162" s="4" t="inlineStr">
+        <is>
+          <t>116호6690</t>
+        </is>
+      </c>
+      <c r="C162" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브 마그네틱그레이메탈릭</t>
+        </is>
+      </c>
+      <c r="D162" s="4"/>
+      <c r="E162" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F161" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G161" s="3" t="inlineStr">
+      <c r="F162" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G162" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H161" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J161" s="3" t="inlineStr">
+      <c r="H162" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I162" s="3" t="inlineStr">
+        <is>
+          <t>8,284KM</t>
+        </is>
+      </c>
+      <c r="J162" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K161" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K162" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L162" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3"/>
       <c r="B163" s="4"/>
       <c r="C163" s="4"/>
       <c r="D163" s="4"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K163" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L163" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3"/>
       <c r="B164" s="4"/>
       <c r="C164" s="4"/>
       <c r="D164" s="4"/>
       <c r="E164" s="3"/>
       <c r="F164" s="3"/>
       <c r="G164" s="3"/>
       <c r="H164" s="3"/>
       <c r="I164" s="3"/>
       <c r="J164" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K164" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L164" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3"/>
       <c r="B165" s="4"/>
       <c r="C165" s="4"/>
       <c r="D165" s="4"/>
       <c r="E165" s="3"/>
       <c r="F165" s="3"/>
       <c r="G165" s="3"/>
       <c r="H165" s="3"/>
       <c r="I165" s="3"/>
       <c r="J165" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K165" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L165" s="3" t="inlineStr">
+        <is>
+          <t>760,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
+      <c r="A166" s="3"/>
+      <c r="B166" s="4"/>
+      <c r="C166" s="4"/>
+      <c r="D166" s="4"/>
+      <c r="E166" s="3"/>
+      <c r="F166" s="3"/>
+      <c r="G166" s="3"/>
+      <c r="H166" s="3"/>
+      <c r="I166" s="3"/>
+      <c r="J166" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K165" s="3" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A166" s="3" t="inlineStr">
+      <c r="K166" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L166" s="3" t="inlineStr">
+        <is>
+          <t>730,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
+      <c r="A167" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B166" s="4" t="inlineStr">
-[...16 lines deleted...]
-      <c r="E166" s="3" t="inlineStr">
+      <c r="B167" s="4" t="inlineStr">
+        <is>
+          <t>172허9537</t>
+        </is>
+      </c>
+      <c r="C167" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 DN8 2.0 모던</t>
+        </is>
+      </c>
+      <c r="D167" s="4" t="inlineStr">
+        <is>
+          <t>하이패스,  현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E167" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F166" s="3" t="inlineStr">
+      <c r="F167" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G166" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J166" s="3" t="inlineStr">
+      <c r="G167" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H167" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I167" s="3" t="inlineStr">
+        <is>
+          <t>60,039KM</t>
+        </is>
+      </c>
+      <c r="J167" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K166" s="3" t="inlineStr">
+      <c r="K167" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L166" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L167" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3"/>
       <c r="B168" s="4"/>
       <c r="C168" s="4"/>
       <c r="D168" s="4"/>
       <c r="E168" s="3"/>
       <c r="F168" s="3"/>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="J168" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K168" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L168" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3"/>
       <c r="B169" s="4"/>
       <c r="C169" s="4"/>
       <c r="D169" s="4"/>
       <c r="E169" s="3"/>
       <c r="F169" s="3"/>
       <c r="G169" s="3"/>
       <c r="H169" s="3"/>
       <c r="I169" s="3"/>
       <c r="J169" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K169" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
-      <c r="A170" s="3"/>
-[...1 lines deleted...]
-      <c r="C170" s="4"/>
+      <c r="A170" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B170" s="4" t="inlineStr">
+        <is>
+          <t>172하9366</t>
+        </is>
+      </c>
+      <c r="C170" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴싼타페 2.2 프레스티지</t>
+        </is>
+      </c>
       <c r="D170" s="4"/>
-      <c r="E170" s="3"/>
-[...3 lines deleted...]
-      <c r="I170" s="3"/>
+      <c r="E170" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F170" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G170" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H170" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I170" s="3" t="inlineStr">
+        <is>
+          <t>138,330KM</t>
+        </is>
+      </c>
       <c r="J170" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K170" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L170" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
-      <c r="A171" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A171" s="3"/>
+      <c r="B171" s="4"/>
+      <c r="C171" s="4"/>
+      <c r="D171" s="4"/>
+      <c r="E171" s="3"/>
+      <c r="F171" s="3"/>
+      <c r="G171" s="3"/>
+      <c r="H171" s="3"/>
+      <c r="I171" s="3"/>
       <c r="J171" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K171" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L171" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>640,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3"/>
       <c r="B172" s="4"/>
       <c r="C172" s="4"/>
       <c r="D172" s="4"/>
       <c r="E172" s="3"/>
       <c r="F172" s="3"/>
       <c r="G172" s="3"/>
       <c r="H172" s="3"/>
       <c r="I172" s="3"/>
       <c r="J172" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K172" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L172" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
+      <c r="A173" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B173" s="4" t="inlineStr">
+        <is>
+          <t>193하2206</t>
+        </is>
+      </c>
+      <c r="C173" s="4" t="inlineStr">
+        <is>
+          <t>투싼 1.6T 프리미엄 티탄그레이메탈릭</t>
+        </is>
+      </c>
+      <c r="D173" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어내비 II</t>
+        </is>
+      </c>
+      <c r="E173" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F173" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G173" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H173" s="3" t="inlineStr">
+        <is>
+          <t>22년03월</t>
+        </is>
+      </c>
+      <c r="I173" s="3" t="inlineStr">
+        <is>
+          <t>103,650KM</t>
+        </is>
+      </c>
+      <c r="J173" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K173" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L173" s="3" t="inlineStr">
+        <is>
+          <t>640,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
+      <c r="A174" s="3"/>
+      <c r="B174" s="4"/>
+      <c r="C174" s="4"/>
+      <c r="D174" s="4"/>
+      <c r="E174" s="3"/>
+      <c r="F174" s="3"/>
+      <c r="G174" s="3"/>
+      <c r="H174" s="3"/>
+      <c r="I174" s="3"/>
+      <c r="J174" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K172" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K174" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L174" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3"/>
       <c r="B175" s="4"/>
       <c r="C175" s="4"/>
       <c r="D175" s="4"/>
       <c r="E175" s="3"/>
       <c r="F175" s="3"/>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="J175" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>32</t>
         </is>
       </c>
       <c r="K175" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
-      <c r="A176" s="3"/>
-[...7 lines deleted...]
-      <c r="I176" s="3"/>
+      <c r="A176" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B176" s="4" t="inlineStr">
+        <is>
+          <t>180하7083</t>
+        </is>
+      </c>
+      <c r="C176" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 LPG 렌터카 스타일</t>
+        </is>
+      </c>
+      <c r="D176" s="4" t="inlineStr">
+        <is>
+          <t>하이패스, 스마트초이스</t>
+        </is>
+      </c>
+      <c r="E176" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F176" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G176" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H176" s="3" t="inlineStr">
+        <is>
+          <t>23년02월</t>
+        </is>
+      </c>
+      <c r="I176" s="3" t="inlineStr">
+        <is>
+          <t>108,727KM</t>
+        </is>
+      </c>
       <c r="J176" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K176" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L176" s="3" t="inlineStr">
         <is>
           <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3"/>
       <c r="B177" s="4"/>
       <c r="C177" s="4"/>
       <c r="D177" s="4"/>
       <c r="E177" s="3"/>
       <c r="F177" s="3"/>
       <c r="G177" s="3"/>
       <c r="H177" s="3"/>
       <c r="I177" s="3"/>
       <c r="J177" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
           <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3"/>
       <c r="B178" s="4"/>
       <c r="C178" s="4"/>
       <c r="D178" s="4"/>
       <c r="E178" s="3"/>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="J178" s="3" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K178" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L178" s="3" t="inlineStr">
         <is>
           <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
-      <c r="A179" s="3" t="inlineStr">
+      <c r="A179" s="3"/>
+      <c r="B179" s="4"/>
+      <c r="C179" s="4"/>
+      <c r="D179" s="4"/>
+      <c r="E179" s="3"/>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
+      <c r="H179" s="3"/>
+      <c r="I179" s="3"/>
+      <c r="J179" s="3" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="K179" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L179" s="3" t="inlineStr">
+        <is>
+          <t>535,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
+      <c r="A180" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
-      <c r="B179" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E179" s="3" t="inlineStr">
+      <c r="B180" s="4" t="inlineStr">
+        <is>
+          <t>116호6574</t>
+        </is>
+      </c>
+      <c r="C180" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디엣지 1.6T 인스퍼레이션 </t>
+        </is>
+      </c>
+      <c r="D180" s="4" t="inlineStr">
+        <is>
+          <t>보스사운드  빌트인캠</t>
+        </is>
+      </c>
+      <c r="E180" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F179" s="3" t="inlineStr">
+      <c r="F180" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G179" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J179" s="3" t="inlineStr">
+      <c r="G180" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H180" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I180" s="3" t="inlineStr">
+        <is>
+          <t>28,604KM</t>
+        </is>
+      </c>
+      <c r="J180" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K179" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K180" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>785,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3"/>
       <c r="B181" s="4"/>
       <c r="C181" s="4"/>
       <c r="D181" s="4"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
       <c r="J181" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3"/>
       <c r="B182" s="4"/>
       <c r="C182" s="4"/>
       <c r="D182" s="4"/>
       <c r="E182" s="3"/>
       <c r="F182" s="3"/>
       <c r="G182" s="3"/>
       <c r="H182" s="3"/>
       <c r="I182" s="3"/>
       <c r="J182" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K182" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L182" s="3" t="inlineStr">
+        <is>
+          <t>735,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
+      <c r="A183" s="3"/>
+      <c r="B183" s="4"/>
+      <c r="C183" s="4"/>
+      <c r="D183" s="4"/>
+      <c r="E183" s="3"/>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
+      <c r="H183" s="3"/>
+      <c r="I183" s="3"/>
+      <c r="J183" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K182" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K183" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L183" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3"/>
       <c r="B184" s="4"/>
       <c r="C184" s="4"/>
       <c r="D184" s="4"/>
       <c r="E184" s="3"/>
       <c r="F184" s="3"/>
       <c r="G184" s="3"/>
       <c r="H184" s="3"/>
       <c r="I184" s="3"/>
       <c r="J184" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K184" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L184" s="3" t="inlineStr">
+        <is>
+          <t>685,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
+      <c r="A185" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B185" s="4" t="inlineStr">
+        <is>
+          <t>116호6687</t>
+        </is>
+      </c>
+      <c r="C185" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D185" s="4"/>
+      <c r="E185" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F185" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G185" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H185" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I185" s="3" t="inlineStr">
+        <is>
+          <t>9,517KM</t>
+        </is>
+      </c>
+      <c r="J185" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K185" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L185" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
+      <c r="A186" s="3"/>
+      <c r="B186" s="4"/>
+      <c r="C186" s="4"/>
+      <c r="D186" s="4"/>
+      <c r="E186" s="3"/>
+      <c r="F186" s="3"/>
+      <c r="G186" s="3"/>
+      <c r="H186" s="3"/>
+      <c r="I186" s="3"/>
+      <c r="J186" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K184" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K186" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L186" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3"/>
       <c r="B187" s="4"/>
       <c r="C187" s="4"/>
       <c r="D187" s="4"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
       <c r="I187" s="3"/>
       <c r="J187" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L187" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3"/>
       <c r="B188" s="4"/>
       <c r="C188" s="4"/>
       <c r="D188" s="4"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="3"/>
       <c r="I188" s="3"/>
       <c r="J188" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K188" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L188" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3"/>
       <c r="B189" s="4"/>
       <c r="C189" s="4"/>
       <c r="D189" s="4"/>
       <c r="E189" s="3"/>
       <c r="F189" s="3"/>
       <c r="G189" s="3"/>
       <c r="H189" s="3"/>
       <c r="I189" s="3"/>
       <c r="J189" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K189" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L189" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B190" s="4" t="inlineStr">
         <is>
-          <t>116호6450</t>
+          <t>116호6777</t>
         </is>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
-          <t>싼타페 2.5T 익스클루시브</t>
-[...2 lines deleted...]
-      <c r="D190" s="4"/>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D190" s="4" t="inlineStr">
+        <is>
+          <t>플래티넘</t>
+        </is>
+      </c>
       <c r="E190" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H190" s="3" t="inlineStr">
         <is>
-          <t>25년05월</t>
+          <t>25년09월</t>
         </is>
       </c>
       <c r="I190" s="3" t="inlineStr">
         <is>
-          <t>17,676KM</t>
+          <t>19,496KM</t>
         </is>
       </c>
       <c r="J190" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K190" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L190" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3"/>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="3"/>
       <c r="F191" s="3"/>
       <c r="G191" s="3"/>
       <c r="H191" s="3"/>
       <c r="I191" s="3"/>
       <c r="J191" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K191" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L191" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3"/>
       <c r="B192" s="4"/>
       <c r="C192" s="4"/>
       <c r="D192" s="4"/>
       <c r="E192" s="3"/>
       <c r="F192" s="3"/>
       <c r="G192" s="3"/>
       <c r="H192" s="3"/>
       <c r="I192" s="3"/>
       <c r="J192" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K192" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L192" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3"/>
       <c r="B193" s="4"/>
       <c r="C193" s="4"/>
       <c r="D193" s="4"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L193" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3"/>
       <c r="B194" s="4"/>
       <c r="C194" s="4"/>
       <c r="D194" s="4"/>
       <c r="E194" s="3"/>
       <c r="F194" s="3"/>
       <c r="G194" s="3"/>
       <c r="H194" s="3"/>
       <c r="I194" s="3"/>
       <c r="J194" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K194" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L194" s="3" t="inlineStr">
         <is>
-          <t>740,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>JET</t>
         </is>
       </c>
       <c r="B195" s="4" t="inlineStr">
         <is>
-          <t>116하6453</t>
+          <t>116호7539</t>
         </is>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
-          <t>더 뉴싼타페 2.2 프리미엄초이스 </t>
+          <t>디올뉴 그랜저 2.5 캘리그래피 (브라운시트)</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
-          <t>멀티미디어내비플러스</t>
+          <t>빌트인캠</t>
         </is>
       </c>
       <c r="E195" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F195" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G195" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H195" s="3" t="inlineStr">
         <is>
-          <t>21년12월</t>
+          <t>25년06월</t>
         </is>
       </c>
       <c r="I195" s="3" t="inlineStr">
         <is>
-          <t>143,771KM</t>
+          <t>5,654KM</t>
         </is>
       </c>
       <c r="J195" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K195" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L195" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3"/>
       <c r="B196" s="4"/>
       <c r="C196" s="4"/>
       <c r="D196" s="4"/>
       <c r="E196" s="3"/>
       <c r="F196" s="3"/>
       <c r="G196" s="3"/>
       <c r="H196" s="3"/>
       <c r="I196" s="3"/>
       <c r="J196" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K196" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L196" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
-      <c r="A197" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A197" s="3"/>
+      <c r="B197" s="4"/>
+      <c r="C197" s="4"/>
+      <c r="D197" s="4"/>
+      <c r="E197" s="3"/>
+      <c r="F197" s="3"/>
+      <c r="G197" s="3"/>
+      <c r="H197" s="3"/>
+      <c r="I197" s="3"/>
       <c r="J197" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K197" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L197" s="3" t="inlineStr">
         <is>
           <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3"/>
       <c r="B198" s="4"/>
       <c r="C198" s="4"/>
       <c r="D198" s="4"/>
       <c r="E198" s="3"/>
       <c r="F198" s="3"/>
       <c r="G198" s="3"/>
       <c r="H198" s="3"/>
       <c r="I198" s="3"/>
       <c r="J198" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K198" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L198" s="3" t="inlineStr">
         <is>
           <t>930,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3"/>
       <c r="B199" s="4"/>
       <c r="C199" s="4"/>
       <c r="D199" s="4"/>
       <c r="E199" s="3"/>
       <c r="F199" s="3"/>
       <c r="G199" s="3"/>
       <c r="H199" s="3"/>
       <c r="I199" s="3"/>
       <c r="J199" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K199" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
           <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
-      <c r="A200" s="3"/>
-[...1 lines deleted...]
-      <c r="C200" s="4"/>
+      <c r="A200" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B200" s="4" t="inlineStr">
+        <is>
+          <t>116호6561</t>
+        </is>
+      </c>
+      <c r="C200" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴 그랜저 2.5 프리미엄 (블랙시트)</t>
+        </is>
+      </c>
       <c r="D200" s="4"/>
-      <c r="E200" s="3"/>
-[...3 lines deleted...]
-      <c r="I200" s="3"/>
+      <c r="E200" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F200" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G200" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H200" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I200" s="3" t="inlineStr">
+        <is>
+          <t>14,784KM</t>
+        </is>
+      </c>
       <c r="J200" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K200" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L200" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3"/>
       <c r="B201" s="4"/>
       <c r="C201" s="4"/>
       <c r="D201" s="4"/>
       <c r="E201" s="3"/>
       <c r="F201" s="3"/>
       <c r="G201" s="3"/>
       <c r="H201" s="3"/>
       <c r="I201" s="3"/>
       <c r="J201" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
-      <c r="A202" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A202" s="3"/>
+      <c r="B202" s="4"/>
+      <c r="C202" s="4"/>
+      <c r="D202" s="4"/>
+      <c r="E202" s="3"/>
+      <c r="F202" s="3"/>
+      <c r="G202" s="3"/>
+      <c r="H202" s="3"/>
+      <c r="I202" s="3"/>
       <c r="J202" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K202" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L202" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3"/>
       <c r="B203" s="4"/>
       <c r="C203" s="4"/>
       <c r="D203" s="4"/>
       <c r="E203" s="3"/>
       <c r="F203" s="3"/>
       <c r="G203" s="3"/>
       <c r="H203" s="3"/>
       <c r="I203" s="3"/>
       <c r="J203" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K203" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L203" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3"/>
       <c r="B204" s="4"/>
       <c r="C204" s="4"/>
       <c r="D204" s="4"/>
       <c r="E204" s="3"/>
       <c r="F204" s="3"/>
       <c r="G204" s="3"/>
       <c r="H204" s="3"/>
       <c r="I204" s="3"/>
       <c r="J204" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K204" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L204" s="3" t="inlineStr">
         <is>
-          <t>60,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
-      <c r="A205" s="3"/>
-[...7 lines deleted...]
-      <c r="I205" s="3"/>
+      <c r="A205" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B205" s="4" t="inlineStr">
+        <is>
+          <t>169하7305</t>
+        </is>
+      </c>
+      <c r="C205" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 LPG 렌터카 스타일</t>
+        </is>
+      </c>
+      <c r="D205" s="4" t="inlineStr">
+        <is>
+          <t>스마트초이스1, 8인치디스플레이</t>
+        </is>
+      </c>
+      <c r="E205" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F205" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G205" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H205" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I205" s="3" t="inlineStr">
+        <is>
+          <t>107,855KM</t>
+        </is>
+      </c>
       <c r="J205" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K205" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L205" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3"/>
       <c r="B206" s="4"/>
       <c r="C206" s="4"/>
       <c r="D206" s="4"/>
       <c r="E206" s="3"/>
       <c r="F206" s="3"/>
       <c r="G206" s="3"/>
       <c r="H206" s="3"/>
       <c r="I206" s="3"/>
       <c r="J206" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L206" s="3" t="inlineStr">
         <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="3"/>
+      <c r="B207" s="4"/>
+      <c r="C207" s="4"/>
+      <c r="D207" s="4"/>
+      <c r="E207" s="3"/>
+      <c r="F207" s="3"/>
+      <c r="G207" s="3"/>
+      <c r="H207" s="3"/>
+      <c r="I207" s="3"/>
+      <c r="J207" s="3" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="K207" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L207" s="3" t="inlineStr">
+        <is>
           <t>560,000</t>
-        </is>
-[...61 lines deleted...]
-          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B208" s="4" t="inlineStr">
         <is>
-          <t>101호2775</t>
+          <t>116호7054</t>
         </is>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
-          <t>팰리세이드 2.2 디젤 2WD 8인승 익스클루시브</t>
-[...6 lines deleted...]
-      </c>
+          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
+      <c r="D208" s="4"/>
       <c r="E208" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
-          <t>21년01월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I208" s="3" t="inlineStr">
         <is>
-          <t>77,780KM</t>
+          <t>13,198KM</t>
         </is>
       </c>
       <c r="J208" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K208" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L208" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3"/>
       <c r="B209" s="4"/>
       <c r="C209" s="4"/>
       <c r="D209" s="4"/>
       <c r="E209" s="3"/>
       <c r="F209" s="3"/>
       <c r="G209" s="3"/>
       <c r="H209" s="3"/>
       <c r="I209" s="3"/>
       <c r="J209" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K209" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3"/>
       <c r="B210" s="4"/>
       <c r="C210" s="4"/>
       <c r="D210" s="4"/>
       <c r="E210" s="3"/>
       <c r="F210" s="3"/>
       <c r="G210" s="3"/>
       <c r="H210" s="3"/>
       <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K210" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L210" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
-      <c r="A211" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A211" s="3"/>
+      <c r="B211" s="4"/>
+      <c r="C211" s="4"/>
+      <c r="D211" s="4"/>
+      <c r="E211" s="3"/>
+      <c r="F211" s="3"/>
+      <c r="G211" s="3"/>
+      <c r="H211" s="3"/>
+      <c r="I211" s="3"/>
       <c r="J211" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K211" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L211" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3"/>
       <c r="B212" s="4"/>
       <c r="C212" s="4"/>
       <c r="D212" s="4"/>
       <c r="E212" s="3"/>
       <c r="F212" s="3"/>
       <c r="G212" s="3"/>
       <c r="H212" s="3"/>
       <c r="I212" s="3"/>
       <c r="J212" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K212" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L212" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B213" s="4" t="inlineStr">
+        <is>
+          <t>116호7585</t>
+        </is>
+      </c>
+      <c r="C213" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D213" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E213" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F213" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G213" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H213" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I213" s="3" t="inlineStr">
+        <is>
+          <t>1,007KM</t>
+        </is>
+      </c>
+      <c r="J213" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K213" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L213" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="3"/>
+      <c r="B214" s="4"/>
+      <c r="C214" s="4"/>
+      <c r="D214" s="4"/>
+      <c r="E214" s="3"/>
+      <c r="F214" s="3"/>
+      <c r="G214" s="3"/>
+      <c r="H214" s="3"/>
+      <c r="I214" s="3"/>
+      <c r="J214" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K212" s="3" t="inlineStr">
-[...82 lines deleted...]
-      <c r="J214" s="3" t="inlineStr">
+      <c r="K214" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K214" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L214" s="3" t="inlineStr">
         <is>
-          <t>1,300,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3"/>
       <c r="B215" s="4"/>
       <c r="C215" s="4"/>
       <c r="D215" s="4"/>
       <c r="E215" s="3"/>
       <c r="F215" s="3"/>
       <c r="G215" s="3"/>
       <c r="H215" s="3"/>
       <c r="I215" s="3"/>
       <c r="J215" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K215" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L215" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3"/>
       <c r="B216" s="4"/>
       <c r="C216" s="4"/>
       <c r="D216" s="4"/>
       <c r="E216" s="3"/>
       <c r="F216" s="3"/>
       <c r="G216" s="3"/>
       <c r="H216" s="3"/>
       <c r="I216" s="3"/>
       <c r="J216" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K216" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L216" s="3" t="inlineStr">
         <is>
-          <t>1,400,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3"/>
       <c r="B217" s="4"/>
       <c r="C217" s="4"/>
       <c r="D217" s="4"/>
       <c r="E217" s="3"/>
       <c r="F217" s="3"/>
       <c r="G217" s="3"/>
       <c r="H217" s="3"/>
       <c r="I217" s="3"/>
       <c r="J217" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
-          <t>1,450,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
-      <c r="A218" s="3"/>
-[...7 lines deleted...]
-      <c r="I218" s="3"/>
+      <c r="A218" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B218" s="4" t="inlineStr">
+        <is>
+          <t>101호2779</t>
+        </is>
+      </c>
+      <c r="C218" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타(DN8) L2.0 모던 </t>
+        </is>
+      </c>
+      <c r="D218" s="4" t="inlineStr">
+        <is>
+          <t>하이패스, 멀티미디어내비플러스2+스마트크루즈컨
+트롤, 빌트인캠</t>
+        </is>
+      </c>
+      <c r="E218" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F218" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G218" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H218" s="3" t="inlineStr">
+        <is>
+          <t>20년03월</t>
+        </is>
+      </c>
+      <c r="I218" s="3" t="inlineStr">
+        <is>
+          <t>104,490KM</t>
+        </is>
+      </c>
       <c r="J218" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L218" s="3" t="inlineStr">
         <is>
-          <t>1,500,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B219" s="4" t="inlineStr">
         <is>
-          <t>101호7926</t>
+          <t>101허4964</t>
         </is>
       </c>
       <c r="C219" s="4" t="inlineStr">
         <is>
-          <t>더 올뉴투싼 가솔린 1.6 터보 2WD N Line 인
-[...8 lines deleted...]
-      </c>
+          <t>더 뉴팰리세이드 2.2 디젤 AWD 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D219" s="4"/>
       <c r="E219" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F219" s="3" t="inlineStr">
         <is>
-          <t>오로라 블랙펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G219" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H219" s="3" t="inlineStr">
         <is>
-          <t>22년02월</t>
+          <t>22년09월</t>
         </is>
       </c>
       <c r="I219" s="3" t="inlineStr">
         <is>
-          <t>85,000KM</t>
+          <t>73,000KM</t>
         </is>
       </c>
       <c r="J219" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3"/>
       <c r="B220" s="4"/>
       <c r="C220" s="4"/>
       <c r="D220" s="4"/>
       <c r="E220" s="3"/>
       <c r="F220" s="3"/>
       <c r="G220" s="3"/>
       <c r="H220" s="3"/>
       <c r="I220" s="3"/>
       <c r="J220" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K220" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L220" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3"/>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="3"/>
       <c r="F221" s="3"/>
       <c r="G221" s="3"/>
       <c r="H221" s="3"/>
       <c r="I221" s="3"/>
       <c r="J221" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K221" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L221" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
+      <c r="A222" s="3"/>
+      <c r="B222" s="4"/>
+      <c r="C222" s="4"/>
+      <c r="D222" s="4"/>
+      <c r="E222" s="3"/>
+      <c r="F222" s="3"/>
+      <c r="G222" s="3"/>
+      <c r="H222" s="3"/>
+      <c r="I222" s="3"/>
+      <c r="J222" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K222" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L222" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="3"/>
+      <c r="B223" s="4"/>
+      <c r="C223" s="4"/>
+      <c r="D223" s="4"/>
+      <c r="E223" s="3"/>
+      <c r="F223" s="3"/>
+      <c r="G223" s="3"/>
+      <c r="H223" s="3"/>
+      <c r="I223" s="3"/>
+      <c r="J223" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K223" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L223" s="3" t="inlineStr">
+        <is>
+          <t>840,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
+      <c r="A224" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B224" s="4" t="inlineStr">
+        <is>
+          <t>165하3912</t>
+        </is>
+      </c>
+      <c r="C224" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0 모던</t>
+        </is>
+      </c>
+      <c r="D224" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스Ⅰ</t>
+        </is>
+      </c>
+      <c r="E224" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F224" s="3" t="inlineStr">
+        <is>
+          <t>블루</t>
+        </is>
+      </c>
+      <c r="G224" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H224" s="3" t="inlineStr">
+        <is>
+          <t>21년11월</t>
+        </is>
+      </c>
+      <c r="I224" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
+      <c r="J224" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K221" s="3" t="inlineStr">
-[...145 lines deleted...]
-      </c>
       <c r="K224" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L224" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3"/>
       <c r="B225" s="4"/>
       <c r="C225" s="4"/>
       <c r="D225" s="4"/>
       <c r="E225" s="3"/>
       <c r="F225" s="3"/>
       <c r="G225" s="3"/>
       <c r="H225" s="3"/>
       <c r="I225" s="3"/>
       <c r="J225" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K225" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L225" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
-      <c r="A226" s="3"/>
-[...7 lines deleted...]
-      <c r="I226" s="3"/>
+      <c r="A226" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B226" s="4" t="inlineStr">
+        <is>
+          <t>172하1348</t>
+        </is>
+      </c>
+      <c r="C226" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 가솔린 1.0 모던</t>
+        </is>
+      </c>
+      <c r="D226" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어 내비 플러스</t>
+        </is>
+      </c>
+      <c r="E226" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F226" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G226" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H226" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I226" s="3" t="inlineStr">
+        <is>
+          <t>63,450KM</t>
+        </is>
+      </c>
       <c r="J226" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K226" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L226" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
-      <c r="A227" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A227" s="3"/>
+      <c r="B227" s="4"/>
+      <c r="C227" s="4"/>
+      <c r="D227" s="4"/>
+      <c r="E227" s="3"/>
+      <c r="F227" s="3"/>
+      <c r="G227" s="3"/>
+      <c r="H227" s="3"/>
+      <c r="I227" s="3"/>
       <c r="J227" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3"/>
       <c r="B228" s="4"/>
       <c r="C228" s="4"/>
       <c r="D228" s="4"/>
       <c r="E228" s="3"/>
       <c r="F228" s="3"/>
       <c r="G228" s="3"/>
       <c r="H228" s="3"/>
       <c r="I228" s="3"/>
       <c r="J228" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L228" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>420,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B229" s="4" t="inlineStr">
         <is>
-          <t>182하1640</t>
+          <t>125호4694</t>
         </is>
       </c>
       <c r="C229" s="4" t="inlineStr">
         <is>
-          <t>베뉴 1.6 가솔린 모던</t>
-[...2 lines deleted...]
-      <c r="D229" s="4"/>
+          <t>디 올뉴싼타페 하이브리드 1.6 터보 HEV 2WD 5
+인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D229" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트플러스1, 현대스마트센스</t>
+        </is>
+      </c>
       <c r="E229" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
-          <t>21년03월</t>
+          <t>24년08월</t>
         </is>
       </c>
       <c r="I229" s="3" t="inlineStr">
         <is>
-          <t>68,728KM</t>
+          <t>19,400KM</t>
         </is>
       </c>
       <c r="J229" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3"/>
       <c r="B230" s="4"/>
       <c r="C230" s="4"/>
       <c r="D230" s="4"/>
       <c r="E230" s="3"/>
       <c r="F230" s="3"/>
       <c r="G230" s="3"/>
       <c r="H230" s="3"/>
       <c r="I230" s="3"/>
       <c r="J230" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K230" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L230" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
-      <c r="A231" s="3" t="inlineStr">
-[...46 lines deleted...]
-      <c r="L231" s="3"/>
+      <c r="A231" s="3"/>
+      <c r="B231" s="4"/>
+      <c r="C231" s="4"/>
+      <c r="D231" s="4"/>
+      <c r="E231" s="3"/>
+      <c r="F231" s="3"/>
+      <c r="G231" s="3"/>
+      <c r="H231" s="3"/>
+      <c r="I231" s="3"/>
+      <c r="J231" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K231" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L231" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
-      <c r="A232" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A232" s="3"/>
+      <c r="B232" s="4"/>
+      <c r="C232" s="4"/>
+      <c r="D232" s="4"/>
+      <c r="E232" s="3"/>
+      <c r="F232" s="3"/>
+      <c r="G232" s="3"/>
+      <c r="H232" s="3"/>
+      <c r="I232" s="3"/>
       <c r="J232" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K232" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L232" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3"/>
       <c r="B233" s="4"/>
       <c r="C233" s="4"/>
       <c r="D233" s="4"/>
       <c r="E233" s="3"/>
       <c r="F233" s="3"/>
       <c r="G233" s="3"/>
       <c r="H233" s="3"/>
       <c r="I233" s="3"/>
       <c r="J233" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K233" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L233" s="3" t="inlineStr">
+        <is>
+          <t>790,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
+      <c r="A234" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B234" s="4" t="inlineStr">
+        <is>
+          <t>172하1349</t>
+        </is>
+      </c>
+      <c r="C234" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 가솔린 1.0 모던</t>
+        </is>
+      </c>
+      <c r="D234" s="4" t="inlineStr">
+        <is>
+          <t>멀티미디어 내비 플러스</t>
+        </is>
+      </c>
+      <c r="E234" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F234" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G234" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H234" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I234" s="3" t="inlineStr">
+        <is>
+          <t>71,950KM</t>
+        </is>
+      </c>
+      <c r="J234" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K233" s="3" t="inlineStr">
+      <c r="K234" s="3" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
-      <c r="L233" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L234" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>490,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3"/>
       <c r="B235" s="4"/>
       <c r="C235" s="4"/>
       <c r="D235" s="4"/>
       <c r="E235" s="3"/>
       <c r="F235" s="3"/>
       <c r="G235" s="3"/>
       <c r="H235" s="3"/>
       <c r="I235" s="3"/>
       <c r="J235" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K235" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L235" s="3" t="inlineStr">
+        <is>
+          <t>450,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
+      <c r="A236" s="3"/>
+      <c r="B236" s="4"/>
+      <c r="C236" s="4"/>
+      <c r="D236" s="4"/>
+      <c r="E236" s="3"/>
+      <c r="F236" s="3"/>
+      <c r="G236" s="3"/>
+      <c r="H236" s="3"/>
+      <c r="I236" s="3"/>
+      <c r="J236" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K235" s="3" t="inlineStr">
-[...32 lines deleted...]
-      <c r="E236" s="3" t="inlineStr">
+      <c r="K236" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L236" s="3" t="inlineStr">
+        <is>
+          <t>410,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
+      <c r="A237" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B237" s="4" t="inlineStr">
+        <is>
+          <t>01호3917</t>
+        </is>
+      </c>
+      <c r="C237" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 Long Range 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D237" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트</t>
+        </is>
+      </c>
+      <c r="E237" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F236" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J236" s="3" t="inlineStr">
+      <c r="F237" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G237" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H237" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I237" s="3" t="inlineStr">
+        <is>
+          <t>77,150KM</t>
+        </is>
+      </c>
+      <c r="J237" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K236" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L237" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3"/>
       <c r="B238" s="4"/>
       <c r="C238" s="4"/>
       <c r="D238" s="4"/>
       <c r="E238" s="3"/>
       <c r="F238" s="3"/>
       <c r="G238" s="3"/>
       <c r="H238" s="3"/>
       <c r="I238" s="3"/>
       <c r="J238" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K238" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L238" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
-      <c r="A239" s="3"/>
-[...7 lines deleted...]
-      <c r="I239" s="3"/>
+      <c r="A239" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B239" s="4" t="inlineStr">
+        <is>
+          <t>142호3587</t>
+        </is>
+      </c>
+      <c r="C239" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 3.8 가솔린 AWD 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D239" s="4" t="inlineStr">
+        <is>
+          <t>라이프스타일, 듀얼파노라마썬루프, 빌트인캠</t>
+        </is>
+      </c>
+      <c r="E239" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F239" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G239" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H239" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I239" s="3" t="inlineStr">
+        <is>
+          <t>26,000KM</t>
+        </is>
+      </c>
       <c r="J239" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K239" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L239" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
-      <c r="A240" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A240" s="3"/>
+      <c r="B240" s="4"/>
+      <c r="C240" s="4"/>
+      <c r="D240" s="4"/>
+      <c r="E240" s="3"/>
+      <c r="F240" s="3"/>
+      <c r="G240" s="3"/>
+      <c r="H240" s="3"/>
+      <c r="I240" s="3"/>
       <c r="J240" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K240" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L240" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3"/>
       <c r="B241" s="4"/>
       <c r="C241" s="4"/>
       <c r="D241" s="4"/>
       <c r="E241" s="3"/>
       <c r="F241" s="3"/>
       <c r="G241" s="3"/>
       <c r="H241" s="3"/>
       <c r="I241" s="3"/>
       <c r="J241" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K241" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L241" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3"/>
       <c r="B242" s="4"/>
       <c r="C242" s="4"/>
       <c r="D242" s="4"/>
       <c r="E242" s="3"/>
       <c r="F242" s="3"/>
       <c r="G242" s="3"/>
       <c r="H242" s="3"/>
       <c r="I242" s="3"/>
       <c r="J242" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K242" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L242" s="3" t="inlineStr">
+        <is>
+          <t>1,250,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
+      <c r="A243" s="3"/>
+      <c r="B243" s="4"/>
+      <c r="C243" s="4"/>
+      <c r="D243" s="4"/>
+      <c r="E243" s="3"/>
+      <c r="F243" s="3"/>
+      <c r="G243" s="3"/>
+      <c r="H243" s="3"/>
+      <c r="I243" s="3"/>
+      <c r="J243" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K243" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L243" s="3" t="inlineStr">
+        <is>
+          <t>1,300,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B244" s="4" t="inlineStr">
+        <is>
+          <t>101호7918</t>
+        </is>
+      </c>
+      <c r="C244" s="4" t="inlineStr">
+        <is>
+          <t>아반떼(CN7) 1.6 LPI 렌터카 스마트</t>
+        </is>
+      </c>
+      <c r="D244" s="4" t="inlineStr">
+        <is>
+          <t>통합디스플레이, 인포테인먼트내비Ⅱ, 선루프, 
+하이패스시스템(ECM룸미러), 17인치알로이휠
+&amp;타이어Ⅰ</t>
+        </is>
+      </c>
+      <c r="E244" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F244" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G244" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H244" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I244" s="3" t="inlineStr">
+        <is>
+          <t>65,500KM</t>
+        </is>
+      </c>
+      <c r="J244" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K242" s="3" t="inlineStr">
-[...52 lines deleted...]
-      <c r="J243" s="3" t="inlineStr">
+      <c r="K244" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L244" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
+      <c r="A245" s="3"/>
+      <c r="B245" s="4"/>
+      <c r="C245" s="4"/>
+      <c r="D245" s="4"/>
+      <c r="E245" s="3"/>
+      <c r="F245" s="3"/>
+      <c r="G245" s="3"/>
+      <c r="H245" s="3"/>
+      <c r="I245" s="3"/>
+      <c r="J245" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K243" s="3" t="inlineStr">
-[...25 lines deleted...]
-      <c r="K244" s="3" t="inlineStr">
+      <c r="K245" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L244" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="L245" s="3" t="inlineStr">
         <is>
-          <t>1,310,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3"/>
       <c r="B246" s="4"/>
       <c r="C246" s="4"/>
       <c r="D246" s="4"/>
       <c r="E246" s="3"/>
       <c r="F246" s="3"/>
       <c r="G246" s="3"/>
       <c r="H246" s="3"/>
       <c r="I246" s="3"/>
       <c r="J246" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K246" s="3" t="inlineStr">
         <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L246" s="3" t="inlineStr">
+        <is>
+          <t>610,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B247" s="4" t="inlineStr">
+        <is>
+          <t>142호3627</t>
+        </is>
+      </c>
+      <c r="C247" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 프레스
+티지</t>
+        </is>
+      </c>
+      <c r="D247" s="4" t="inlineStr">
+        <is>
+          <t>듀얼와이드선루프, 헤드업디스플레이, 파킹어시스
+트플러스1, 시트플러스</t>
+        </is>
+      </c>
+      <c r="E247" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F247" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G247" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H247" s="3" t="inlineStr">
+        <is>
+          <t>24년09월</t>
+        </is>
+      </c>
+      <c r="I247" s="3" t="inlineStr">
+        <is>
+          <t>27,500KM</t>
+        </is>
+      </c>
+      <c r="J247" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K247" s="3" t="inlineStr">
+        <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L246" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L247" s="3" t="inlineStr">
         <is>
-          <t>1,110,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3"/>
       <c r="B248" s="4"/>
       <c r="C248" s="4"/>
       <c r="D248" s="4"/>
       <c r="E248" s="3"/>
       <c r="F248" s="3"/>
       <c r="G248" s="3"/>
       <c r="H248" s="3"/>
       <c r="I248" s="3"/>
       <c r="J248" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K248" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L248" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3"/>
       <c r="B249" s="4"/>
       <c r="C249" s="4"/>
       <c r="D249" s="4"/>
       <c r="E249" s="3"/>
       <c r="F249" s="3"/>
       <c r="G249" s="3"/>
       <c r="H249" s="3"/>
       <c r="I249" s="3"/>
       <c r="J249" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L249" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
-      <c r="A250" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A250" s="3"/>
+      <c r="B250" s="4"/>
+      <c r="C250" s="4"/>
+      <c r="D250" s="4"/>
+      <c r="E250" s="3"/>
+      <c r="F250" s="3"/>
+      <c r="G250" s="3"/>
+      <c r="H250" s="3"/>
+      <c r="I250" s="3"/>
       <c r="J250" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K250" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L250" s="3" t="inlineStr">
         <is>
-          <t>1,170,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3"/>
       <c r="B251" s="4"/>
       <c r="C251" s="4"/>
       <c r="D251" s="4"/>
       <c r="E251" s="3"/>
       <c r="F251" s="3"/>
       <c r="G251" s="3"/>
       <c r="H251" s="3"/>
       <c r="I251" s="3"/>
       <c r="J251" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K251" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L251" s="3" t="inlineStr">
         <is>
-          <t>1,110,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
-      <c r="A252" s="3"/>
-[...7 lines deleted...]
-      <c r="I252" s="3"/>
+      <c r="A252" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B252" s="4" t="inlineStr">
+        <is>
+          <t>142호8483</t>
+        </is>
+      </c>
+      <c r="C252" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 3.5 LPG 라운지 9인승 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D252" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠, BOSE프리미엄사운드, 컴포트2, 
+듀얼와이드선루프, 후석 전동식 사이드 스텝(우
+측)</t>
+        </is>
+      </c>
+      <c r="E252" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F252" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G252" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H252" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I252" s="3" t="inlineStr">
+        <is>
+          <t>10,500KM</t>
+        </is>
+      </c>
       <c r="J252" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K252" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L252" s="3" t="inlineStr">
         <is>
           <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3"/>
       <c r="B253" s="4"/>
       <c r="C253" s="4"/>
       <c r="D253" s="4"/>
       <c r="E253" s="3"/>
       <c r="F253" s="3"/>
       <c r="G253" s="3"/>
       <c r="H253" s="3"/>
       <c r="I253" s="3"/>
       <c r="J253" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K253" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L253" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
-      <c r="A254" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A254" s="3"/>
+      <c r="B254" s="4"/>
+      <c r="C254" s="4"/>
+      <c r="D254" s="4"/>
+      <c r="E254" s="3"/>
+      <c r="F254" s="3"/>
+      <c r="G254" s="3"/>
+      <c r="H254" s="3"/>
+      <c r="I254" s="3"/>
       <c r="J254" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K254" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L254" s="3" t="inlineStr">
         <is>
-          <t>1,260,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3"/>
       <c r="B255" s="4"/>
       <c r="C255" s="4"/>
       <c r="D255" s="4"/>
       <c r="E255" s="3"/>
       <c r="F255" s="3"/>
       <c r="G255" s="3"/>
       <c r="H255" s="3"/>
       <c r="I255" s="3"/>
       <c r="J255" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K255" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L255" s="3" t="inlineStr">
         <is>
-          <t>1,190,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3"/>
       <c r="B256" s="4"/>
       <c r="C256" s="4"/>
       <c r="D256" s="4"/>
       <c r="E256" s="3"/>
       <c r="F256" s="3"/>
       <c r="G256" s="3"/>
       <c r="H256" s="3"/>
       <c r="I256" s="3"/>
       <c r="J256" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K256" s="3" t="inlineStr">
         <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L256" s="3" t="inlineStr">
+        <is>
+          <t>1,200,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
+      <c r="A257" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B257" s="4" t="inlineStr">
+        <is>
+          <t>125호8942</t>
+        </is>
+      </c>
+      <c r="C257" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D257" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E257" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F257" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G257" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H257" s="3" t="inlineStr">
+        <is>
+          <t>23년07월</t>
+        </is>
+      </c>
+      <c r="I257" s="3" t="inlineStr">
+        <is>
+          <t>31,000KM</t>
+        </is>
+      </c>
+      <c r="J257" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K257" s="3" t="inlineStr">
+        <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L256" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L257" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3"/>
       <c r="B258" s="4"/>
       <c r="C258" s="4"/>
       <c r="D258" s="4"/>
       <c r="E258" s="3"/>
       <c r="F258" s="3"/>
       <c r="G258" s="3"/>
       <c r="H258" s="3"/>
       <c r="I258" s="3"/>
       <c r="J258" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K258" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L258" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
-      <c r="A259" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A259" s="3"/>
+      <c r="B259" s="4"/>
+      <c r="C259" s="4"/>
+      <c r="D259" s="4"/>
+      <c r="E259" s="3"/>
+      <c r="F259" s="3"/>
+      <c r="G259" s="3"/>
+      <c r="H259" s="3"/>
+      <c r="I259" s="3"/>
       <c r="J259" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K259" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L259" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
-      <c r="A260" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A260" s="3"/>
+      <c r="B260" s="4"/>
+      <c r="C260" s="4"/>
+      <c r="D260" s="4"/>
+      <c r="E260" s="3"/>
+      <c r="F260" s="3"/>
+      <c r="G260" s="3"/>
+      <c r="H260" s="3"/>
+      <c r="I260" s="3"/>
       <c r="J260" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K260" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L260" s="3" t="inlineStr">
         <is>
-          <t>1,260,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3"/>
       <c r="B261" s="4"/>
       <c r="C261" s="4"/>
       <c r="D261" s="4"/>
       <c r="E261" s="3"/>
       <c r="F261" s="3"/>
       <c r="G261" s="3"/>
       <c r="H261" s="3"/>
       <c r="I261" s="3"/>
       <c r="J261" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K261" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L261" s="3" t="inlineStr">
         <is>
-          <t>1,190,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
-      <c r="A262" s="3"/>
-[...7 lines deleted...]
-      <c r="I262" s="3"/>
+      <c r="A262" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B262" s="4" t="inlineStr">
+        <is>
+          <t>142호3601</t>
+        </is>
+      </c>
+      <c r="C262" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 3.5 AWD 익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D262" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이, 현대스마트센스2, 플래티넘</t>
+        </is>
+      </c>
+      <c r="E262" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F262" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G262" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H262" s="3" t="inlineStr">
+        <is>
+          <t>24년08월</t>
+        </is>
+      </c>
+      <c r="I262" s="3" t="inlineStr">
+        <is>
+          <t>10,500KM</t>
+        </is>
+      </c>
       <c r="J262" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K262" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L262" s="3" t="inlineStr">
         <is>
-          <t>1,080,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3"/>
       <c r="B263" s="4"/>
       <c r="C263" s="4"/>
       <c r="D263" s="4"/>
       <c r="E263" s="3"/>
       <c r="F263" s="3"/>
       <c r="G263" s="3"/>
       <c r="H263" s="3"/>
       <c r="I263" s="3"/>
       <c r="J263" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K263" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L263" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3"/>
       <c r="B264" s="4"/>
       <c r="C264" s="4"/>
       <c r="D264" s="4"/>
       <c r="E264" s="3"/>
       <c r="F264" s="3"/>
       <c r="G264" s="3"/>
       <c r="H264" s="3"/>
       <c r="I264" s="3"/>
       <c r="J264" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K264" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L264" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
-      <c r="A265" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A265" s="3"/>
+      <c r="B265" s="4"/>
+      <c r="C265" s="4"/>
       <c r="D265" s="4"/>
-      <c r="E265" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E265" s="3"/>
+      <c r="F265" s="3"/>
+      <c r="G265" s="3"/>
+      <c r="H265" s="3"/>
+      <c r="I265" s="3"/>
       <c r="J265" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K265" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L265" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3"/>
       <c r="B266" s="4"/>
       <c r="C266" s="4"/>
       <c r="D266" s="4"/>
       <c r="E266" s="3"/>
       <c r="F266" s="3"/>
       <c r="G266" s="3"/>
       <c r="H266" s="3"/>
       <c r="I266" s="3"/>
       <c r="J266" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K266" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L266" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
-      <c r="A267" s="3"/>
-[...1 lines deleted...]
-      <c r="C267" s="4"/>
+      <c r="A267" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B267" s="4" t="inlineStr">
+        <is>
+          <t>67호2277</t>
+        </is>
+      </c>
+      <c r="C267" s="4" t="inlineStr">
+        <is>
+          <t>그랜저IG 3.0 GDi 익스클루시브</t>
+        </is>
+      </c>
       <c r="D267" s="4"/>
-      <c r="E267" s="3"/>
-[...3 lines deleted...]
-      <c r="I267" s="3"/>
+      <c r="E267" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F267" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G267" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H267" s="3" t="inlineStr">
+        <is>
+          <t>17년04월</t>
+        </is>
+      </c>
+      <c r="I267" s="3" t="inlineStr">
+        <is>
+          <t>231,593KM</t>
+        </is>
+      </c>
       <c r="J267" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K267" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>40</t>
         </is>
       </c>
       <c r="L267" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
-      <c r="A268" s="3"/>
-[...7 lines deleted...]
-      <c r="I268" s="3"/>
+      <c r="A268" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B268" s="4" t="inlineStr">
+        <is>
+          <t>160허8498</t>
+        </is>
+      </c>
+      <c r="C268" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 하이브리드(CN7) 스마트</t>
+        </is>
+      </c>
+      <c r="D268" s="4" t="inlineStr">
+        <is>
+          <t>인조가죽시트, 인포테인먼트내비Ⅴ, 하이패스시스
+템(ECM룸미러)</t>
+        </is>
+      </c>
+      <c r="E268" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F268" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G268" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H268" s="3" t="inlineStr">
+        <is>
+          <t>21년08월</t>
+        </is>
+      </c>
+      <c r="I268" s="3" t="inlineStr">
+        <is>
+          <t>157,569KM</t>
+        </is>
+      </c>
       <c r="J268" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K268" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L268" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3"/>
       <c r="B269" s="4"/>
       <c r="C269" s="4"/>
       <c r="D269" s="4"/>
       <c r="E269" s="3"/>
       <c r="F269" s="3"/>
       <c r="G269" s="3"/>
       <c r="H269" s="3"/>
       <c r="I269" s="3"/>
       <c r="J269" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K269" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L269" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>SW</t>
         </is>
       </c>
       <c r="B270" s="4" t="inlineStr">
         <is>
-          <t>101하5564</t>
+          <t>141허9853</t>
         </is>
       </c>
       <c r="C270" s="4" t="inlineStr">
         <is>
-          <t>스타리아 라운지 2.2 7인승 인스퍼레이션 디젤 2WD</t>
+          <t>더 뉴그랜저IG LPi 3.0 일반인용 익스클루시브</t>
         </is>
       </c>
       <c r="D270" s="4" t="inlineStr">
         <is>
-          <t>듀얼 와이드 선루프, 컴포트</t>
+          <t>기본형</t>
         </is>
       </c>
       <c r="E270" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F270" s="3" t="inlineStr">
         <is>
-          <t>그라파이트 그레이 메탈릭</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G270" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H270" s="3" t="inlineStr">
         <is>
-          <t>21년09월</t>
+          <t>22년03월</t>
         </is>
       </c>
       <c r="I270" s="3" t="inlineStr">
         <is>
-          <t>55,000KM</t>
+          <t>185,590KM</t>
         </is>
       </c>
       <c r="J270" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K270" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L270" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3"/>
       <c r="B271" s="4"/>
       <c r="C271" s="4"/>
       <c r="D271" s="4"/>
       <c r="E271" s="3"/>
       <c r="F271" s="3"/>
       <c r="G271" s="3"/>
       <c r="H271" s="3"/>
       <c r="I271" s="3"/>
       <c r="J271" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K271" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L271" s="3" t="inlineStr">
         <is>
-          <t>1,280,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3"/>
       <c r="B272" s="4"/>
       <c r="C272" s="4"/>
       <c r="D272" s="4"/>
       <c r="E272" s="3"/>
       <c r="F272" s="3"/>
       <c r="G272" s="3"/>
       <c r="H272" s="3"/>
       <c r="I272" s="3"/>
       <c r="J272" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K272" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L272" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
-      <c r="A273" s="3"/>
-[...7 lines deleted...]
-      <c r="I273" s="3"/>
+      <c r="A273" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B273" s="4" t="inlineStr">
+        <is>
+          <t>165허3588</t>
+        </is>
+      </c>
+      <c r="C273" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 가솔린 3.3 프리미엄</t>
+        </is>
+      </c>
+      <c r="D273" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E273" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F273" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G273" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H273" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I273" s="3" t="inlineStr">
+        <is>
+          <t>141,389KM</t>
+        </is>
+      </c>
       <c r="J273" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K273" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L273" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3"/>
       <c r="B274" s="4"/>
       <c r="C274" s="4"/>
       <c r="D274" s="4"/>
       <c r="E274" s="3"/>
       <c r="F274" s="3"/>
       <c r="G274" s="3"/>
       <c r="H274" s="3"/>
       <c r="I274" s="3"/>
       <c r="J274" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K274" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L274" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
-      <c r="A275" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A275" s="3"/>
+      <c r="B275" s="4"/>
+      <c r="C275" s="4"/>
       <c r="D275" s="4"/>
-      <c r="E275" s="3" t="inlineStr">
+      <c r="E275" s="3"/>
+      <c r="F275" s="3"/>
+      <c r="G275" s="3"/>
+      <c r="H275" s="3"/>
+      <c r="I275" s="3"/>
+      <c r="J275" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K275" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L275" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
+      <c r="A276" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B276" s="4" t="inlineStr">
+        <is>
+          <t>182하1526</t>
+        </is>
+      </c>
+      <c r="C276" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 하이브리드 프리미엄</t>
+        </is>
+      </c>
+      <c r="D276" s="4"/>
+      <c r="E276" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F275" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J275" s="3" t="inlineStr">
+      <c r="F276" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G276" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H276" s="3" t="inlineStr">
+        <is>
+          <t>21년03월</t>
+        </is>
+      </c>
+      <c r="I276" s="3" t="inlineStr">
+        <is>
+          <t>144,060KM</t>
+        </is>
+      </c>
+      <c r="J276" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K275" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K276" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L276" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3"/>
       <c r="B277" s="4"/>
       <c r="C277" s="4"/>
       <c r="D277" s="4"/>
       <c r="E277" s="3"/>
       <c r="F277" s="3"/>
       <c r="G277" s="3"/>
       <c r="H277" s="3"/>
       <c r="I277" s="3"/>
       <c r="J277" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K277" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L277" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3"/>
       <c r="B278" s="4"/>
       <c r="C278" s="4"/>
       <c r="D278" s="4"/>
       <c r="E278" s="3"/>
       <c r="F278" s="3"/>
       <c r="G278" s="3"/>
       <c r="H278" s="3"/>
       <c r="I278" s="3"/>
       <c r="J278" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K278" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L278" s="3" t="inlineStr">
+        <is>
+          <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B279" s="4" t="inlineStr">
+        <is>
+          <t>17하2412</t>
+        </is>
+      </c>
+      <c r="C279" s="4" t="inlineStr">
+        <is>
+          <t>그랜저IG 3.0 모던</t>
+        </is>
+      </c>
+      <c r="D279" s="4"/>
+      <c r="E279" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F279" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G279" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H279" s="3" t="inlineStr">
+        <is>
+          <t>18년11월</t>
+        </is>
+      </c>
+      <c r="I279" s="3" t="inlineStr">
+        <is>
+          <t>154,984KM</t>
+        </is>
+      </c>
+      <c r="J279" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K279" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L279" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B280" s="4" t="inlineStr">
+        <is>
+          <t>154호3161</t>
+        </is>
+      </c>
+      <c r="C280" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6  하이브리드 스마트</t>
+        </is>
+      </c>
+      <c r="D280" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비 등</t>
+        </is>
+      </c>
+      <c r="E280" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F280" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G280" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H280" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I280" s="3" t="inlineStr">
+        <is>
+          <t>2,098KM</t>
+        </is>
+      </c>
+      <c r="J280" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K280" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L280" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="3"/>
+      <c r="B281" s="4"/>
+      <c r="C281" s="4"/>
+      <c r="D281" s="4"/>
+      <c r="E281" s="3"/>
+      <c r="F281" s="3"/>
+      <c r="G281" s="3"/>
+      <c r="H281" s="3"/>
+      <c r="I281" s="3"/>
+      <c r="J281" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K281" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L281" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
+      <c r="A282" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B282" s="4" t="inlineStr">
+        <is>
+          <t>140호2165</t>
+        </is>
+      </c>
+      <c r="C282" s="4" t="inlineStr">
+        <is>
+          <t>더뉴그랜저 2.5 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="D282" s="4"/>
+      <c r="E282" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F282" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G282" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H282" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I282" s="3" t="inlineStr">
+        <is>
+          <t>104,893KM</t>
+        </is>
+      </c>
+      <c r="J282" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K282" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L282" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
+      <c r="A283" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B283" s="4" t="inlineStr">
+        <is>
+          <t>154호3005</t>
+        </is>
+      </c>
+      <c r="C283" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴그랜저(GN7) 3.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D283" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,hud 등</t>
+        </is>
+      </c>
+      <c r="E283" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F283" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G283" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H283" s="3" t="inlineStr">
+        <is>
+          <t>24년11월</t>
+        </is>
+      </c>
+      <c r="I283" s="3" t="inlineStr">
+        <is>
+          <t>19,114KM</t>
+        </is>
+      </c>
+      <c r="J283" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K283" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L283" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
+      <c r="A284" s="3"/>
+      <c r="B284" s="4"/>
+      <c r="C284" s="4"/>
+      <c r="D284" s="4"/>
+      <c r="E284" s="3"/>
+      <c r="F284" s="3"/>
+      <c r="G284" s="3"/>
+      <c r="H284" s="3"/>
+      <c r="I284" s="3"/>
+      <c r="J284" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K284" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L284" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
+      <c r="A285" s="3"/>
+      <c r="B285" s="4"/>
+      <c r="C285" s="4"/>
+      <c r="D285" s="4"/>
+      <c r="E285" s="3"/>
+      <c r="F285" s="3"/>
+      <c r="G285" s="3"/>
+      <c r="H285" s="3"/>
+      <c r="I285" s="3"/>
+      <c r="J285" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K285" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L285" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
+      <c r="A286" s="3"/>
+      <c r="B286" s="4"/>
+      <c r="C286" s="4"/>
+      <c r="D286" s="4"/>
+      <c r="E286" s="3"/>
+      <c r="F286" s="3"/>
+      <c r="G286" s="3"/>
+      <c r="H286" s="3"/>
+      <c r="I286" s="3"/>
+      <c r="J286" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K286" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L286" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B287" s="4" t="inlineStr">
+        <is>
+          <t>101호8982</t>
+        </is>
+      </c>
+      <c r="C287" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 3.8 프레스티지 가솔린 4WD</t>
+        </is>
+      </c>
+      <c r="D287" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 썬루프</t>
+        </is>
+      </c>
+      <c r="E287" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F287" s="3" t="inlineStr">
+        <is>
+          <t>스틸 그라파이트</t>
+        </is>
+      </c>
+      <c r="G287" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H287" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I287" s="3" t="inlineStr">
+        <is>
+          <t>52,000KM</t>
+        </is>
+      </c>
+      <c r="J287" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K287" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L287" s="3" t="inlineStr">
+        <is>
+          <t>1,170,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
+      <c r="A288" s="3"/>
+      <c r="B288" s="4"/>
+      <c r="C288" s="4"/>
+      <c r="D288" s="4"/>
+      <c r="E288" s="3"/>
+      <c r="F288" s="3"/>
+      <c r="G288" s="3"/>
+      <c r="H288" s="3"/>
+      <c r="I288" s="3"/>
+      <c r="J288" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K288" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L288" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
+      <c r="A289" s="3"/>
+      <c r="B289" s="4"/>
+      <c r="C289" s="4"/>
+      <c r="D289" s="4"/>
+      <c r="E289" s="3"/>
+      <c r="F289" s="3"/>
+      <c r="G289" s="3"/>
+      <c r="H289" s="3"/>
+      <c r="I289" s="3"/>
+      <c r="J289" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K289" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L289" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
+      <c r="A290" s="3"/>
+      <c r="B290" s="4"/>
+      <c r="C290" s="4"/>
+      <c r="D290" s="4"/>
+      <c r="E290" s="3"/>
+      <c r="F290" s="3"/>
+      <c r="G290" s="3"/>
+      <c r="H290" s="3"/>
+      <c r="I290" s="3"/>
+      <c r="J290" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K278" s="3" t="inlineStr">
+      <c r="K290" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L290" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B291" s="4" t="inlineStr">
+        <is>
+          <t>125호5127</t>
+        </is>
+      </c>
+      <c r="C291" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+        </is>
+      </c>
+      <c r="D291" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E291" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F291" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G291" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H291" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I291" s="3" t="inlineStr">
+        <is>
+          <t>41,000KM</t>
+        </is>
+      </c>
+      <c r="J291" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K291" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L291" s="3" t="inlineStr">
+        <is>
+          <t>1,260,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="3"/>
+      <c r="B292" s="4"/>
+      <c r="C292" s="4"/>
+      <c r="D292" s="4"/>
+      <c r="E292" s="3"/>
+      <c r="F292" s="3"/>
+      <c r="G292" s="3"/>
+      <c r="H292" s="3"/>
+      <c r="I292" s="3"/>
+      <c r="J292" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K292" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L292" s="3" t="inlineStr">
+        <is>
+          <t>1,190,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
+      <c r="A293" s="3"/>
+      <c r="B293" s="4"/>
+      <c r="C293" s="4"/>
+      <c r="D293" s="4"/>
+      <c r="E293" s="3"/>
+      <c r="F293" s="3"/>
+      <c r="G293" s="3"/>
+      <c r="H293" s="3"/>
+      <c r="I293" s="3"/>
+      <c r="J293" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K293" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L293" s="3" t="inlineStr">
+        <is>
+          <t>1,080,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
+      <c r="A294" s="3"/>
+      <c r="B294" s="4"/>
+      <c r="C294" s="4"/>
+      <c r="D294" s="4"/>
+      <c r="E294" s="3"/>
+      <c r="F294" s="3"/>
+      <c r="G294" s="3"/>
+      <c r="H294" s="3"/>
+      <c r="I294" s="3"/>
+      <c r="J294" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K294" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L294" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
+      <c r="A295" s="3"/>
+      <c r="B295" s="4"/>
+      <c r="C295" s="4"/>
+      <c r="D295" s="4"/>
+      <c r="E295" s="3"/>
+      <c r="F295" s="3"/>
+      <c r="G295" s="3"/>
+      <c r="H295" s="3"/>
+      <c r="I295" s="3"/>
+      <c r="J295" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K295" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L295" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
+      <c r="A296" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B296" s="4" t="inlineStr">
+        <is>
+          <t>101하1346</t>
+        </is>
+      </c>
+      <c r="C296" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 가솔린</t>
+        </is>
+      </c>
+      <c r="D296" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비</t>
+        </is>
+      </c>
+      <c r="E296" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F296" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G296" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H296" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I296" s="3" t="inlineStr">
+        <is>
+          <t>118,000KM</t>
+        </is>
+      </c>
+      <c r="J296" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K296" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L278" s="3" t="inlineStr">
+      <c r="L296" s="3" t="inlineStr">
+        <is>
+          <t>570,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
+      <c r="A297" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B297" s="4" t="inlineStr">
+        <is>
+          <t>101호7791</t>
+        </is>
+      </c>
+      <c r="C297" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.4 르블랑 가솔린</t>
+        </is>
+      </c>
+      <c r="D297" s="4"/>
+      <c r="E297" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F297" s="3" t="inlineStr">
+        <is>
+          <t>미드나잇 블랙 펄</t>
+        </is>
+      </c>
+      <c r="G297" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H297" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I297" s="3" t="inlineStr">
+        <is>
+          <t>111,000KM</t>
+        </is>
+      </c>
+      <c r="J297" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K297" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L297" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
+      <c r="A298" s="3"/>
+      <c r="B298" s="4"/>
+      <c r="C298" s="4"/>
+      <c r="D298" s="4"/>
+      <c r="E298" s="3"/>
+      <c r="F298" s="3"/>
+      <c r="G298" s="3"/>
+      <c r="H298" s="3"/>
+      <c r="I298" s="3"/>
+      <c r="J298" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K298" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L298" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
+      <c r="A299" s="3"/>
+      <c r="B299" s="4"/>
+      <c r="C299" s="4"/>
+      <c r="D299" s="4"/>
+      <c r="E299" s="3"/>
+      <c r="F299" s="3"/>
+      <c r="G299" s="3"/>
+      <c r="H299" s="3"/>
+      <c r="I299" s="3"/>
+      <c r="J299" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K299" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L299" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
+      <c r="A300" s="3"/>
+      <c r="B300" s="4"/>
+      <c r="C300" s="4"/>
+      <c r="D300" s="4"/>
+      <c r="E300" s="3"/>
+      <c r="F300" s="3"/>
+      <c r="G300" s="3"/>
+      <c r="H300" s="3"/>
+      <c r="I300" s="3"/>
+      <c r="J300" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K300" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L300" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
+      <c r="A301" s="3"/>
+      <c r="B301" s="4"/>
+      <c r="C301" s="4"/>
+      <c r="D301" s="4"/>
+      <c r="E301" s="3"/>
+      <c r="F301" s="3"/>
+      <c r="G301" s="3"/>
+      <c r="H301" s="3"/>
+      <c r="I301" s="3"/>
+      <c r="J301" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K301" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L301" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
+      <c r="A302" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B302" s="4" t="inlineStr">
+        <is>
+          <t>101하5564</t>
+        </is>
+      </c>
+      <c r="C302" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 라운지 2.2 7인승 인스퍼레이션 디젤 2WD</t>
+        </is>
+      </c>
+      <c r="D302" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 선루프, 컴포트</t>
+        </is>
+      </c>
+      <c r="E302" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F302" s="3" t="inlineStr">
+        <is>
+          <t>그라파이트 그레이 메탈릭</t>
+        </is>
+      </c>
+      <c r="G302" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H302" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I302" s="3" t="inlineStr">
+        <is>
+          <t>55,000KM</t>
+        </is>
+      </c>
+      <c r="J302" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K302" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L302" s="3" t="inlineStr">
+        <is>
+          <t>1,350,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
+      <c r="A303" s="3"/>
+      <c r="B303" s="4"/>
+      <c r="C303" s="4"/>
+      <c r="D303" s="4"/>
+      <c r="E303" s="3"/>
+      <c r="F303" s="3"/>
+      <c r="G303" s="3"/>
+      <c r="H303" s="3"/>
+      <c r="I303" s="3"/>
+      <c r="J303" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K303" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L303" s="3" t="inlineStr">
+        <is>
+          <t>1,280,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
+      <c r="A304" s="3"/>
+      <c r="B304" s="4"/>
+      <c r="C304" s="4"/>
+      <c r="D304" s="4"/>
+      <c r="E304" s="3"/>
+      <c r="F304" s="3"/>
+      <c r="G304" s="3"/>
+      <c r="H304" s="3"/>
+      <c r="I304" s="3"/>
+      <c r="J304" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K304" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L304" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
+      <c r="A305" s="3"/>
+      <c r="B305" s="4"/>
+      <c r="C305" s="4"/>
+      <c r="D305" s="4"/>
+      <c r="E305" s="3"/>
+      <c r="F305" s="3"/>
+      <c r="G305" s="3"/>
+      <c r="H305" s="3"/>
+      <c r="I305" s="3"/>
+      <c r="J305" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K305" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L305" s="3" t="inlineStr">
+        <is>
+          <t>1,040,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
+      <c r="A306" s="3"/>
+      <c r="B306" s="4"/>
+      <c r="C306" s="4"/>
+      <c r="D306" s="4"/>
+      <c r="E306" s="3"/>
+      <c r="F306" s="3"/>
+      <c r="G306" s="3"/>
+      <c r="H306" s="3"/>
+      <c r="I306" s="3"/>
+      <c r="J306" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K306" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L306" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B307" s="4" t="inlineStr">
+        <is>
+          <t>125호9009</t>
+        </is>
+      </c>
+      <c r="C307" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 가솔린 2.0 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D307" s="4"/>
+      <c r="E307" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F307" s="3" t="inlineStr">
+        <is>
+          <t>세레니티 화이트 펄</t>
+        </is>
+      </c>
+      <c r="G307" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H307" s="3" t="inlineStr">
+        <is>
+          <t>23년11월</t>
+        </is>
+      </c>
+      <c r="I307" s="3" t="inlineStr">
+        <is>
+          <t>20,000KM</t>
+        </is>
+      </c>
+      <c r="J307" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K307" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L307" s="3" t="inlineStr">
+        <is>
+          <t>810,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="3"/>
+      <c r="B308" s="4"/>
+      <c r="C308" s="4"/>
+      <c r="D308" s="4"/>
+      <c r="E308" s="3"/>
+      <c r="F308" s="3"/>
+      <c r="G308" s="3"/>
+      <c r="H308" s="3"/>
+      <c r="I308" s="3"/>
+      <c r="J308" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K308" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L308" s="3" t="inlineStr">
+        <is>
+          <t>770,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
+      <c r="A309" s="3"/>
+      <c r="B309" s="4"/>
+      <c r="C309" s="4"/>
+      <c r="D309" s="4"/>
+      <c r="E309" s="3"/>
+      <c r="F309" s="3"/>
+      <c r="G309" s="3"/>
+      <c r="H309" s="3"/>
+      <c r="I309" s="3"/>
+      <c r="J309" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K309" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L309" s="3" t="inlineStr">
+        <is>
+          <t>690,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
+      <c r="A310" s="3"/>
+      <c r="B310" s="4"/>
+      <c r="C310" s="4"/>
+      <c r="D310" s="4"/>
+      <c r="E310" s="3"/>
+      <c r="F310" s="3"/>
+      <c r="G310" s="3"/>
+      <c r="H310" s="3"/>
+      <c r="I310" s="3"/>
+      <c r="J310" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K310" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L310" s="3" t="inlineStr">
         <is>
           <t>620,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
+      <c r="A311" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B311" s="4" t="inlineStr">
+        <is>
+          <t>867오4289 /
+ 4257</t>
+        </is>
+      </c>
+      <c r="C311" s="4" t="inlineStr">
+        <is>
+          <t>포터 초장축 슈퍼캡 LPDI 스마트 오토</t>
+        </is>
+      </c>
+      <c r="D311" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 중량짐용후륜현가장치</t>
+        </is>
+      </c>
+      <c r="E311" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F311" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G311" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H311" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I311" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J311" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K311" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L311" s="3" t="inlineStr">
+        <is>
+          <t>725,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
+      <c r="A312" s="3"/>
+      <c r="B312" s="4"/>
+      <c r="C312" s="4"/>
+      <c r="D312" s="4"/>
+      <c r="E312" s="3"/>
+      <c r="F312" s="3"/>
+      <c r="G312" s="3"/>
+      <c r="H312" s="3"/>
+      <c r="I312" s="3"/>
+      <c r="J312" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K312" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L312" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
+      <c r="A313" s="3"/>
+      <c r="B313" s="4"/>
+      <c r="C313" s="4"/>
+      <c r="D313" s="4"/>
+      <c r="E313" s="3"/>
+      <c r="F313" s="3"/>
+      <c r="G313" s="3"/>
+      <c r="H313" s="3"/>
+      <c r="I313" s="3"/>
+      <c r="J313" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K313" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L313" s="3" t="inlineStr">
+        <is>
+          <t>675,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
+      <c r="A314" s="3"/>
+      <c r="B314" s="4"/>
+      <c r="C314" s="4"/>
+      <c r="D314" s="4"/>
+      <c r="E314" s="3"/>
+      <c r="F314" s="3"/>
+      <c r="G314" s="3"/>
+      <c r="H314" s="3"/>
+      <c r="I314" s="3"/>
+      <c r="J314" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K314" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L314" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="3"/>
+      <c r="B315" s="4"/>
+      <c r="C315" s="4"/>
+      <c r="D315" s="4"/>
+      <c r="E315" s="3"/>
+      <c r="F315" s="3"/>
+      <c r="G315" s="3"/>
+      <c r="H315" s="3"/>
+      <c r="I315" s="3"/>
+      <c r="J315" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K315" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L315" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:A4"/>
-[...421 lines deleted...]
-    <mergeCell ref="I186:I189"/>
+    <mergeCell ref="A2:A5"/>
+    <mergeCell ref="B2:B5"/>
+    <mergeCell ref="C2:C5"/>
+    <mergeCell ref="D2:D5"/>
+    <mergeCell ref="E2:E5"/>
+    <mergeCell ref="F2:F5"/>
+    <mergeCell ref="G2:G5"/>
+    <mergeCell ref="H2:H5"/>
+    <mergeCell ref="I2:I5"/>
+    <mergeCell ref="A6:A9"/>
+    <mergeCell ref="B6:B9"/>
+    <mergeCell ref="C6:C9"/>
+    <mergeCell ref="D6:D9"/>
+    <mergeCell ref="E6:E9"/>
+    <mergeCell ref="F6:F9"/>
+    <mergeCell ref="G6:G9"/>
+    <mergeCell ref="H6:H9"/>
+    <mergeCell ref="I6:I9"/>
+    <mergeCell ref="A10:A12"/>
+    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="C10:C12"/>
+    <mergeCell ref="D10:D12"/>
+    <mergeCell ref="E10:E12"/>
+    <mergeCell ref="F10:F12"/>
+    <mergeCell ref="G10:G12"/>
+    <mergeCell ref="H10:H12"/>
+    <mergeCell ref="I10:I12"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="D13:D15"/>
+    <mergeCell ref="E13:E15"/>
+    <mergeCell ref="F13:F15"/>
+    <mergeCell ref="G13:G15"/>
+    <mergeCell ref="H13:H15"/>
+    <mergeCell ref="I13:I15"/>
+    <mergeCell ref="A16:A20"/>
+    <mergeCell ref="B16:B20"/>
+    <mergeCell ref="C16:C20"/>
+    <mergeCell ref="D16:D20"/>
+    <mergeCell ref="E16:E20"/>
+    <mergeCell ref="F16:F20"/>
+    <mergeCell ref="G16:G20"/>
+    <mergeCell ref="H16:H20"/>
+    <mergeCell ref="I16:I20"/>
+    <mergeCell ref="A21:A25"/>
+    <mergeCell ref="B21:B25"/>
+    <mergeCell ref="C21:C25"/>
+    <mergeCell ref="D21:D25"/>
+    <mergeCell ref="E21:E25"/>
+    <mergeCell ref="F21:F25"/>
+    <mergeCell ref="G21:G25"/>
+    <mergeCell ref="H21:H25"/>
+    <mergeCell ref="I21:I25"/>
+    <mergeCell ref="A26:A30"/>
+    <mergeCell ref="B26:B30"/>
+    <mergeCell ref="C26:C30"/>
+    <mergeCell ref="D26:D30"/>
+    <mergeCell ref="E26:E30"/>
+    <mergeCell ref="F26:F30"/>
+    <mergeCell ref="G26:G30"/>
+    <mergeCell ref="H26:H30"/>
+    <mergeCell ref="I26:I30"/>
+    <mergeCell ref="A31:A35"/>
+    <mergeCell ref="B31:B35"/>
+    <mergeCell ref="C31:C35"/>
+    <mergeCell ref="D31:D35"/>
+    <mergeCell ref="E31:E35"/>
+    <mergeCell ref="F31:F35"/>
+    <mergeCell ref="G31:G35"/>
+    <mergeCell ref="H31:H35"/>
+    <mergeCell ref="I31:I35"/>
+    <mergeCell ref="A36:A40"/>
+    <mergeCell ref="B36:B40"/>
+    <mergeCell ref="C36:C40"/>
+    <mergeCell ref="D36:D40"/>
+    <mergeCell ref="E36:E40"/>
+    <mergeCell ref="F36:F40"/>
+    <mergeCell ref="G36:G40"/>
+    <mergeCell ref="H36:H40"/>
+    <mergeCell ref="I36:I40"/>
+    <mergeCell ref="A41:A45"/>
+    <mergeCell ref="B41:B45"/>
+    <mergeCell ref="C41:C45"/>
+    <mergeCell ref="D41:D45"/>
+    <mergeCell ref="E41:E45"/>
+    <mergeCell ref="F41:F45"/>
+    <mergeCell ref="G41:G45"/>
+    <mergeCell ref="H41:H45"/>
+    <mergeCell ref="I41:I45"/>
+    <mergeCell ref="A46:A50"/>
+    <mergeCell ref="B46:B50"/>
+    <mergeCell ref="C46:C50"/>
+    <mergeCell ref="D46:D50"/>
+    <mergeCell ref="E46:E50"/>
+    <mergeCell ref="F46:F50"/>
+    <mergeCell ref="G46:G50"/>
+    <mergeCell ref="H46:H50"/>
+    <mergeCell ref="I46:I50"/>
+    <mergeCell ref="A51:A55"/>
+    <mergeCell ref="B51:B55"/>
+    <mergeCell ref="C51:C55"/>
+    <mergeCell ref="D51:D55"/>
+    <mergeCell ref="E51:E55"/>
+    <mergeCell ref="F51:F55"/>
+    <mergeCell ref="G51:G55"/>
+    <mergeCell ref="H51:H55"/>
+    <mergeCell ref="I51:I55"/>
+    <mergeCell ref="A56:A60"/>
+    <mergeCell ref="B56:B60"/>
+    <mergeCell ref="C56:C60"/>
+    <mergeCell ref="D56:D60"/>
+    <mergeCell ref="E56:E60"/>
+    <mergeCell ref="F56:F60"/>
+    <mergeCell ref="G56:G60"/>
+    <mergeCell ref="H56:H60"/>
+    <mergeCell ref="I56:I60"/>
+    <mergeCell ref="A61:A65"/>
+    <mergeCell ref="B61:B65"/>
+    <mergeCell ref="C61:C65"/>
+    <mergeCell ref="D61:D65"/>
+    <mergeCell ref="E61:E65"/>
+    <mergeCell ref="F61:F65"/>
+    <mergeCell ref="G61:G65"/>
+    <mergeCell ref="H61:H65"/>
+    <mergeCell ref="I61:I65"/>
+    <mergeCell ref="A66:A70"/>
+    <mergeCell ref="B66:B70"/>
+    <mergeCell ref="C66:C70"/>
+    <mergeCell ref="D66:D70"/>
+    <mergeCell ref="E66:E70"/>
+    <mergeCell ref="F66:F70"/>
+    <mergeCell ref="G66:G70"/>
+    <mergeCell ref="H66:H70"/>
+    <mergeCell ref="I66:I70"/>
+    <mergeCell ref="A71:A75"/>
+    <mergeCell ref="B71:B75"/>
+    <mergeCell ref="C71:C75"/>
+    <mergeCell ref="D71:D75"/>
+    <mergeCell ref="E71:E75"/>
+    <mergeCell ref="F71:F75"/>
+    <mergeCell ref="G71:G75"/>
+    <mergeCell ref="H71:H75"/>
+    <mergeCell ref="I71:I75"/>
+    <mergeCell ref="A76:A80"/>
+    <mergeCell ref="B76:B80"/>
+    <mergeCell ref="C76:C80"/>
+    <mergeCell ref="D76:D80"/>
+    <mergeCell ref="E76:E80"/>
+    <mergeCell ref="F76:F80"/>
+    <mergeCell ref="G76:G80"/>
+    <mergeCell ref="H76:H80"/>
+    <mergeCell ref="I76:I80"/>
+    <mergeCell ref="A81:A85"/>
+    <mergeCell ref="B81:B85"/>
+    <mergeCell ref="C81:C85"/>
+    <mergeCell ref="D81:D85"/>
+    <mergeCell ref="E81:E85"/>
+    <mergeCell ref="F81:F85"/>
+    <mergeCell ref="G81:G85"/>
+    <mergeCell ref="H81:H85"/>
+    <mergeCell ref="I81:I85"/>
+    <mergeCell ref="A86:A90"/>
+    <mergeCell ref="B86:B90"/>
+    <mergeCell ref="C86:C90"/>
+    <mergeCell ref="D86:D90"/>
+    <mergeCell ref="E86:E90"/>
+    <mergeCell ref="F86:F90"/>
+    <mergeCell ref="G86:G90"/>
+    <mergeCell ref="H86:H90"/>
+    <mergeCell ref="I86:I90"/>
+    <mergeCell ref="A91:A95"/>
+    <mergeCell ref="B91:B95"/>
+    <mergeCell ref="C91:C95"/>
+    <mergeCell ref="D91:D95"/>
+    <mergeCell ref="E91:E95"/>
+    <mergeCell ref="F91:F95"/>
+    <mergeCell ref="G91:G95"/>
+    <mergeCell ref="H91:H95"/>
+    <mergeCell ref="I91:I95"/>
+    <mergeCell ref="A96:A100"/>
+    <mergeCell ref="B96:B100"/>
+    <mergeCell ref="C96:C100"/>
+    <mergeCell ref="D96:D100"/>
+    <mergeCell ref="E96:E100"/>
+    <mergeCell ref="F96:F100"/>
+    <mergeCell ref="G96:G100"/>
+    <mergeCell ref="H96:H100"/>
+    <mergeCell ref="I96:I100"/>
+    <mergeCell ref="A101:A105"/>
+    <mergeCell ref="B101:B105"/>
+    <mergeCell ref="C101:C105"/>
+    <mergeCell ref="D101:D105"/>
+    <mergeCell ref="E101:E105"/>
+    <mergeCell ref="F101:F105"/>
+    <mergeCell ref="G101:G105"/>
+    <mergeCell ref="H101:H105"/>
+    <mergeCell ref="I101:I105"/>
+    <mergeCell ref="A106:A110"/>
+    <mergeCell ref="B106:B110"/>
+    <mergeCell ref="C106:C110"/>
+    <mergeCell ref="D106:D110"/>
+    <mergeCell ref="E106:E110"/>
+    <mergeCell ref="F106:F110"/>
+    <mergeCell ref="G106:G110"/>
+    <mergeCell ref="H106:H110"/>
+    <mergeCell ref="I106:I110"/>
+    <mergeCell ref="A111:A115"/>
+    <mergeCell ref="B111:B115"/>
+    <mergeCell ref="C111:C115"/>
+    <mergeCell ref="D111:D115"/>
+    <mergeCell ref="E111:E115"/>
+    <mergeCell ref="F111:F115"/>
+    <mergeCell ref="G111:G115"/>
+    <mergeCell ref="H111:H115"/>
+    <mergeCell ref="I111:I115"/>
+    <mergeCell ref="A116:A117"/>
+    <mergeCell ref="B116:B117"/>
+    <mergeCell ref="C116:C117"/>
+    <mergeCell ref="D116:D117"/>
+    <mergeCell ref="E116:E117"/>
+    <mergeCell ref="F116:F117"/>
+    <mergeCell ref="G116:G117"/>
+    <mergeCell ref="H116:H117"/>
+    <mergeCell ref="I116:I117"/>
+    <mergeCell ref="A118:A119"/>
+    <mergeCell ref="B118:B119"/>
+    <mergeCell ref="C118:C119"/>
+    <mergeCell ref="D118:D119"/>
+    <mergeCell ref="E118:E119"/>
+    <mergeCell ref="F118:F119"/>
+    <mergeCell ref="G118:G119"/>
+    <mergeCell ref="H118:H119"/>
+    <mergeCell ref="I118:I119"/>
+    <mergeCell ref="A120:A121"/>
+    <mergeCell ref="B120:B121"/>
+    <mergeCell ref="C120:C121"/>
+    <mergeCell ref="D120:D121"/>
+    <mergeCell ref="E120:E121"/>
+    <mergeCell ref="F120:F121"/>
+    <mergeCell ref="G120:G121"/>
+    <mergeCell ref="H120:H121"/>
+    <mergeCell ref="I120:I121"/>
+    <mergeCell ref="A122:A126"/>
+    <mergeCell ref="B122:B126"/>
+    <mergeCell ref="C122:C126"/>
+    <mergeCell ref="D122:D126"/>
+    <mergeCell ref="E122:E126"/>
+    <mergeCell ref="F122:F126"/>
+    <mergeCell ref="G122:G126"/>
+    <mergeCell ref="H122:H126"/>
+    <mergeCell ref="I122:I126"/>
+    <mergeCell ref="A127:A130"/>
+    <mergeCell ref="B127:B130"/>
+    <mergeCell ref="C127:C130"/>
+    <mergeCell ref="D127:D130"/>
+    <mergeCell ref="E127:E130"/>
+    <mergeCell ref="F127:F130"/>
+    <mergeCell ref="G127:G130"/>
+    <mergeCell ref="H127:H130"/>
+    <mergeCell ref="I127:I130"/>
+    <mergeCell ref="A131:A133"/>
+    <mergeCell ref="B131:B133"/>
+    <mergeCell ref="C131:C133"/>
+    <mergeCell ref="D131:D133"/>
+    <mergeCell ref="E131:E133"/>
+    <mergeCell ref="F131:F133"/>
+    <mergeCell ref="G131:G133"/>
+    <mergeCell ref="H131:H133"/>
+    <mergeCell ref="I131:I133"/>
+    <mergeCell ref="A134:A136"/>
+    <mergeCell ref="B134:B136"/>
+    <mergeCell ref="C134:C136"/>
+    <mergeCell ref="D134:D136"/>
+    <mergeCell ref="E134:E136"/>
+    <mergeCell ref="F134:F136"/>
+    <mergeCell ref="G134:G136"/>
+    <mergeCell ref="H134:H136"/>
+    <mergeCell ref="I134:I136"/>
+    <mergeCell ref="A137:A138"/>
+    <mergeCell ref="B137:B138"/>
+    <mergeCell ref="C137:C138"/>
+    <mergeCell ref="D137:D138"/>
+    <mergeCell ref="E137:E138"/>
+    <mergeCell ref="F137:F138"/>
+    <mergeCell ref="G137:G138"/>
+    <mergeCell ref="H137:H138"/>
+    <mergeCell ref="I137:I138"/>
+    <mergeCell ref="A139:A140"/>
+    <mergeCell ref="B139:B140"/>
+    <mergeCell ref="C139:C140"/>
+    <mergeCell ref="D139:D140"/>
+    <mergeCell ref="E139:E140"/>
+    <mergeCell ref="F139:F140"/>
+    <mergeCell ref="G139:G140"/>
+    <mergeCell ref="H139:H140"/>
+    <mergeCell ref="I139:I140"/>
+    <mergeCell ref="A141:A142"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="C141:C142"/>
+    <mergeCell ref="D141:D142"/>
+    <mergeCell ref="E141:E142"/>
+    <mergeCell ref="F141:F142"/>
+    <mergeCell ref="G141:G142"/>
+    <mergeCell ref="H141:H142"/>
+    <mergeCell ref="I141:I142"/>
+    <mergeCell ref="A143:A144"/>
+    <mergeCell ref="B143:B144"/>
+    <mergeCell ref="C143:C144"/>
+    <mergeCell ref="D143:D144"/>
+    <mergeCell ref="E143:E144"/>
+    <mergeCell ref="F143:F144"/>
+    <mergeCell ref="G143:G144"/>
+    <mergeCell ref="H143:H144"/>
+    <mergeCell ref="I143:I144"/>
+    <mergeCell ref="A145:A147"/>
+    <mergeCell ref="B145:B147"/>
+    <mergeCell ref="C145:C147"/>
+    <mergeCell ref="D145:D147"/>
+    <mergeCell ref="E145:E147"/>
+    <mergeCell ref="F145:F147"/>
+    <mergeCell ref="G145:G147"/>
+    <mergeCell ref="H145:H147"/>
+    <mergeCell ref="I145:I147"/>
+    <mergeCell ref="A148:A150"/>
+    <mergeCell ref="B148:B150"/>
+    <mergeCell ref="C148:C150"/>
+    <mergeCell ref="D148:D150"/>
+    <mergeCell ref="E148:E150"/>
+    <mergeCell ref="F148:F150"/>
+    <mergeCell ref="G148:G150"/>
+    <mergeCell ref="H148:H150"/>
+    <mergeCell ref="I148:I150"/>
+    <mergeCell ref="A151:A154"/>
+    <mergeCell ref="B151:B154"/>
+    <mergeCell ref="C151:C154"/>
+    <mergeCell ref="D151:D154"/>
+    <mergeCell ref="E151:E154"/>
+    <mergeCell ref="F151:F154"/>
+    <mergeCell ref="G151:G154"/>
+    <mergeCell ref="H151:H154"/>
+    <mergeCell ref="I151:I154"/>
+    <mergeCell ref="A155:A156"/>
+    <mergeCell ref="B155:B156"/>
+    <mergeCell ref="C155:C156"/>
+    <mergeCell ref="D155:D156"/>
+    <mergeCell ref="E155:E156"/>
+    <mergeCell ref="F155:F156"/>
+    <mergeCell ref="G155:G156"/>
+    <mergeCell ref="H155:H156"/>
+    <mergeCell ref="I155:I156"/>
+    <mergeCell ref="A157:A161"/>
+    <mergeCell ref="B157:B161"/>
+    <mergeCell ref="C157:C161"/>
+    <mergeCell ref="D157:D161"/>
+    <mergeCell ref="E157:E161"/>
+    <mergeCell ref="F157:F161"/>
+    <mergeCell ref="G157:G161"/>
+    <mergeCell ref="H157:H161"/>
+    <mergeCell ref="I157:I161"/>
+    <mergeCell ref="A162:A166"/>
+    <mergeCell ref="B162:B166"/>
+    <mergeCell ref="C162:C166"/>
+    <mergeCell ref="D162:D166"/>
+    <mergeCell ref="E162:E166"/>
+    <mergeCell ref="F162:F166"/>
+    <mergeCell ref="G162:G166"/>
+    <mergeCell ref="H162:H166"/>
+    <mergeCell ref="I162:I166"/>
+    <mergeCell ref="A167:A169"/>
+    <mergeCell ref="B167:B169"/>
+    <mergeCell ref="C167:C169"/>
+    <mergeCell ref="D167:D169"/>
+    <mergeCell ref="E167:E169"/>
+    <mergeCell ref="F167:F169"/>
+    <mergeCell ref="G167:G169"/>
+    <mergeCell ref="H167:H169"/>
+    <mergeCell ref="I167:I169"/>
+    <mergeCell ref="A170:A172"/>
+    <mergeCell ref="B170:B172"/>
+    <mergeCell ref="C170:C172"/>
+    <mergeCell ref="D170:D172"/>
+    <mergeCell ref="E170:E172"/>
+    <mergeCell ref="F170:F172"/>
+    <mergeCell ref="G170:G172"/>
+    <mergeCell ref="H170:H172"/>
+    <mergeCell ref="I170:I172"/>
+    <mergeCell ref="A173:A175"/>
+    <mergeCell ref="B173:B175"/>
+    <mergeCell ref="C173:C175"/>
+    <mergeCell ref="D173:D175"/>
+    <mergeCell ref="E173:E175"/>
+    <mergeCell ref="F173:F175"/>
+    <mergeCell ref="G173:G175"/>
+    <mergeCell ref="H173:H175"/>
+    <mergeCell ref="I173:I175"/>
+    <mergeCell ref="A176:A179"/>
+    <mergeCell ref="B176:B179"/>
+    <mergeCell ref="C176:C179"/>
+    <mergeCell ref="D176:D179"/>
+    <mergeCell ref="E176:E179"/>
+    <mergeCell ref="F176:F179"/>
+    <mergeCell ref="G176:G179"/>
+    <mergeCell ref="H176:H179"/>
+    <mergeCell ref="I176:I179"/>
+    <mergeCell ref="A180:A184"/>
+    <mergeCell ref="B180:B184"/>
+    <mergeCell ref="C180:C184"/>
+    <mergeCell ref="D180:D184"/>
+    <mergeCell ref="E180:E184"/>
+    <mergeCell ref="F180:F184"/>
+    <mergeCell ref="G180:G184"/>
+    <mergeCell ref="H180:H184"/>
+    <mergeCell ref="I180:I184"/>
+    <mergeCell ref="A185:A189"/>
+    <mergeCell ref="B185:B189"/>
+    <mergeCell ref="C185:C189"/>
+    <mergeCell ref="D185:D189"/>
+    <mergeCell ref="E185:E189"/>
+    <mergeCell ref="F185:F189"/>
+    <mergeCell ref="G185:G189"/>
+    <mergeCell ref="H185:H189"/>
+    <mergeCell ref="I185:I189"/>
     <mergeCell ref="A190:A194"/>
     <mergeCell ref="B190:B194"/>
     <mergeCell ref="C190:C194"/>
     <mergeCell ref="D190:D194"/>
     <mergeCell ref="E190:E194"/>
     <mergeCell ref="F190:F194"/>
     <mergeCell ref="G190:G194"/>
     <mergeCell ref="H190:H194"/>
     <mergeCell ref="I190:I194"/>
-    <mergeCell ref="A195:A196"/>
-[...187 lines deleted...]
-    <mergeCell ref="I275:I278"/>
+    <mergeCell ref="A195:A199"/>
+    <mergeCell ref="B195:B199"/>
+    <mergeCell ref="C195:C199"/>
+    <mergeCell ref="D195:D199"/>
+    <mergeCell ref="E195:E199"/>
+    <mergeCell ref="F195:F199"/>
+    <mergeCell ref="G195:G199"/>
+    <mergeCell ref="H195:H199"/>
+    <mergeCell ref="I195:I199"/>
+    <mergeCell ref="A200:A204"/>
+    <mergeCell ref="B200:B204"/>
+    <mergeCell ref="C200:C204"/>
+    <mergeCell ref="D200:D204"/>
+    <mergeCell ref="E200:E204"/>
+    <mergeCell ref="F200:F204"/>
+    <mergeCell ref="G200:G204"/>
+    <mergeCell ref="H200:H204"/>
+    <mergeCell ref="I200:I204"/>
+    <mergeCell ref="A205:A207"/>
+    <mergeCell ref="B205:B207"/>
+    <mergeCell ref="C205:C207"/>
+    <mergeCell ref="D205:D207"/>
+    <mergeCell ref="E205:E207"/>
+    <mergeCell ref="F205:F207"/>
+    <mergeCell ref="G205:G207"/>
+    <mergeCell ref="H205:H207"/>
+    <mergeCell ref="I205:I207"/>
+    <mergeCell ref="A208:A212"/>
+    <mergeCell ref="B208:B212"/>
+    <mergeCell ref="C208:C212"/>
+    <mergeCell ref="D208:D212"/>
+    <mergeCell ref="E208:E212"/>
+    <mergeCell ref="F208:F212"/>
+    <mergeCell ref="G208:G212"/>
+    <mergeCell ref="H208:H212"/>
+    <mergeCell ref="I208:I212"/>
+    <mergeCell ref="A213:A217"/>
+    <mergeCell ref="B213:B217"/>
+    <mergeCell ref="C213:C217"/>
+    <mergeCell ref="D213:D217"/>
+    <mergeCell ref="E213:E217"/>
+    <mergeCell ref="F213:F217"/>
+    <mergeCell ref="G213:G217"/>
+    <mergeCell ref="H213:H217"/>
+    <mergeCell ref="I213:I217"/>
+    <mergeCell ref="A219:A223"/>
+    <mergeCell ref="B219:B223"/>
+    <mergeCell ref="C219:C223"/>
+    <mergeCell ref="D219:D223"/>
+    <mergeCell ref="E219:E223"/>
+    <mergeCell ref="F219:F223"/>
+    <mergeCell ref="G219:G223"/>
+    <mergeCell ref="H219:H223"/>
+    <mergeCell ref="I219:I223"/>
+    <mergeCell ref="A224:A225"/>
+    <mergeCell ref="B224:B225"/>
+    <mergeCell ref="C224:C225"/>
+    <mergeCell ref="D224:D225"/>
+    <mergeCell ref="E224:E225"/>
+    <mergeCell ref="F224:F225"/>
+    <mergeCell ref="G224:G225"/>
+    <mergeCell ref="H224:H225"/>
+    <mergeCell ref="I224:I225"/>
+    <mergeCell ref="A226:A228"/>
+    <mergeCell ref="B226:B228"/>
+    <mergeCell ref="C226:C228"/>
+    <mergeCell ref="D226:D228"/>
+    <mergeCell ref="E226:E228"/>
+    <mergeCell ref="F226:F228"/>
+    <mergeCell ref="G226:G228"/>
+    <mergeCell ref="H226:H228"/>
+    <mergeCell ref="I226:I228"/>
+    <mergeCell ref="A229:A233"/>
+    <mergeCell ref="B229:B233"/>
+    <mergeCell ref="C229:C233"/>
+    <mergeCell ref="D229:D233"/>
+    <mergeCell ref="E229:E233"/>
+    <mergeCell ref="F229:F233"/>
+    <mergeCell ref="G229:G233"/>
+    <mergeCell ref="H229:H233"/>
+    <mergeCell ref="I229:I233"/>
+    <mergeCell ref="A234:A236"/>
+    <mergeCell ref="B234:B236"/>
+    <mergeCell ref="C234:C236"/>
+    <mergeCell ref="D234:D236"/>
+    <mergeCell ref="E234:E236"/>
+    <mergeCell ref="F234:F236"/>
+    <mergeCell ref="G234:G236"/>
+    <mergeCell ref="H234:H236"/>
+    <mergeCell ref="I234:I236"/>
+    <mergeCell ref="A237:A238"/>
+    <mergeCell ref="B237:B238"/>
+    <mergeCell ref="C237:C238"/>
+    <mergeCell ref="D237:D238"/>
+    <mergeCell ref="E237:E238"/>
+    <mergeCell ref="F237:F238"/>
+    <mergeCell ref="G237:G238"/>
+    <mergeCell ref="H237:H238"/>
+    <mergeCell ref="I237:I238"/>
+    <mergeCell ref="A239:A243"/>
+    <mergeCell ref="B239:B243"/>
+    <mergeCell ref="C239:C243"/>
+    <mergeCell ref="D239:D243"/>
+    <mergeCell ref="E239:E243"/>
+    <mergeCell ref="F239:F243"/>
+    <mergeCell ref="G239:G243"/>
+    <mergeCell ref="H239:H243"/>
+    <mergeCell ref="I239:I243"/>
+    <mergeCell ref="A244:A246"/>
+    <mergeCell ref="B244:B246"/>
+    <mergeCell ref="C244:C246"/>
+    <mergeCell ref="D244:D246"/>
+    <mergeCell ref="E244:E246"/>
+    <mergeCell ref="F244:F246"/>
+    <mergeCell ref="G244:G246"/>
+    <mergeCell ref="H244:H246"/>
+    <mergeCell ref="I244:I246"/>
+    <mergeCell ref="A247:A251"/>
+    <mergeCell ref="B247:B251"/>
+    <mergeCell ref="C247:C251"/>
+    <mergeCell ref="D247:D251"/>
+    <mergeCell ref="E247:E251"/>
+    <mergeCell ref="F247:F251"/>
+    <mergeCell ref="G247:G251"/>
+    <mergeCell ref="H247:H251"/>
+    <mergeCell ref="I247:I251"/>
+    <mergeCell ref="A252:A256"/>
+    <mergeCell ref="B252:B256"/>
+    <mergeCell ref="C252:C256"/>
+    <mergeCell ref="D252:D256"/>
+    <mergeCell ref="E252:E256"/>
+    <mergeCell ref="F252:F256"/>
+    <mergeCell ref="G252:G256"/>
+    <mergeCell ref="H252:H256"/>
+    <mergeCell ref="I252:I256"/>
+    <mergeCell ref="A257:A261"/>
+    <mergeCell ref="B257:B261"/>
+    <mergeCell ref="C257:C261"/>
+    <mergeCell ref="D257:D261"/>
+    <mergeCell ref="E257:E261"/>
+    <mergeCell ref="F257:F261"/>
+    <mergeCell ref="G257:G261"/>
+    <mergeCell ref="H257:H261"/>
+    <mergeCell ref="I257:I261"/>
+    <mergeCell ref="A262:A266"/>
+    <mergeCell ref="B262:B266"/>
+    <mergeCell ref="C262:C266"/>
+    <mergeCell ref="D262:D266"/>
+    <mergeCell ref="E262:E266"/>
+    <mergeCell ref="F262:F266"/>
+    <mergeCell ref="G262:G266"/>
+    <mergeCell ref="H262:H266"/>
+    <mergeCell ref="I262:I266"/>
+    <mergeCell ref="A268:A269"/>
+    <mergeCell ref="B268:B269"/>
+    <mergeCell ref="C268:C269"/>
+    <mergeCell ref="D268:D269"/>
+    <mergeCell ref="E268:E269"/>
+    <mergeCell ref="F268:F269"/>
+    <mergeCell ref="G268:G269"/>
+    <mergeCell ref="H268:H269"/>
+    <mergeCell ref="I268:I269"/>
+    <mergeCell ref="A270:A272"/>
+    <mergeCell ref="B270:B272"/>
+    <mergeCell ref="C270:C272"/>
+    <mergeCell ref="D270:D272"/>
+    <mergeCell ref="E270:E272"/>
+    <mergeCell ref="F270:F272"/>
+    <mergeCell ref="G270:G272"/>
+    <mergeCell ref="H270:H272"/>
+    <mergeCell ref="I270:I272"/>
+    <mergeCell ref="A273:A275"/>
+    <mergeCell ref="B273:B275"/>
+    <mergeCell ref="C273:C275"/>
+    <mergeCell ref="D273:D275"/>
+    <mergeCell ref="E273:E275"/>
+    <mergeCell ref="F273:F275"/>
+    <mergeCell ref="G273:G275"/>
+    <mergeCell ref="H273:H275"/>
+    <mergeCell ref="I273:I275"/>
+    <mergeCell ref="A276:A278"/>
+    <mergeCell ref="B276:B278"/>
+    <mergeCell ref="C276:C278"/>
+    <mergeCell ref="D276:D278"/>
+    <mergeCell ref="E276:E278"/>
+    <mergeCell ref="F276:F278"/>
+    <mergeCell ref="G276:G278"/>
+    <mergeCell ref="H276:H278"/>
+    <mergeCell ref="I276:I278"/>
+    <mergeCell ref="A280:A281"/>
+    <mergeCell ref="B280:B281"/>
+    <mergeCell ref="C280:C281"/>
+    <mergeCell ref="D280:D281"/>
+    <mergeCell ref="E280:E281"/>
+    <mergeCell ref="F280:F281"/>
+    <mergeCell ref="G280:G281"/>
+    <mergeCell ref="H280:H281"/>
+    <mergeCell ref="I280:I281"/>
+    <mergeCell ref="A283:A286"/>
+    <mergeCell ref="B283:B286"/>
+    <mergeCell ref="C283:C286"/>
+    <mergeCell ref="D283:D286"/>
+    <mergeCell ref="E283:E286"/>
+    <mergeCell ref="F283:F286"/>
+    <mergeCell ref="G283:G286"/>
+    <mergeCell ref="H283:H286"/>
+    <mergeCell ref="I283:I286"/>
+    <mergeCell ref="A287:A290"/>
+    <mergeCell ref="B287:B290"/>
+    <mergeCell ref="C287:C290"/>
+    <mergeCell ref="D287:D290"/>
+    <mergeCell ref="E287:E290"/>
+    <mergeCell ref="F287:F290"/>
+    <mergeCell ref="G287:G290"/>
+    <mergeCell ref="H287:H290"/>
+    <mergeCell ref="I287:I290"/>
+    <mergeCell ref="A291:A295"/>
+    <mergeCell ref="B291:B295"/>
+    <mergeCell ref="C291:C295"/>
+    <mergeCell ref="D291:D295"/>
+    <mergeCell ref="E291:E295"/>
+    <mergeCell ref="F291:F295"/>
+    <mergeCell ref="G291:G295"/>
+    <mergeCell ref="H291:H295"/>
+    <mergeCell ref="I291:I295"/>
+    <mergeCell ref="A297:A301"/>
+    <mergeCell ref="B297:B301"/>
+    <mergeCell ref="C297:C301"/>
+    <mergeCell ref="D297:D301"/>
+    <mergeCell ref="E297:E301"/>
+    <mergeCell ref="F297:F301"/>
+    <mergeCell ref="G297:G301"/>
+    <mergeCell ref="H297:H301"/>
+    <mergeCell ref="I297:I301"/>
+    <mergeCell ref="A302:A306"/>
+    <mergeCell ref="B302:B306"/>
+    <mergeCell ref="C302:C306"/>
+    <mergeCell ref="D302:D306"/>
+    <mergeCell ref="E302:E306"/>
+    <mergeCell ref="F302:F306"/>
+    <mergeCell ref="G302:G306"/>
+    <mergeCell ref="H302:H306"/>
+    <mergeCell ref="I302:I306"/>
+    <mergeCell ref="A307:A310"/>
+    <mergeCell ref="B307:B310"/>
+    <mergeCell ref="C307:C310"/>
+    <mergeCell ref="D307:D310"/>
+    <mergeCell ref="E307:E310"/>
+    <mergeCell ref="F307:F310"/>
+    <mergeCell ref="G307:G310"/>
+    <mergeCell ref="H307:H310"/>
+    <mergeCell ref="I307:I310"/>
+    <mergeCell ref="A311:A315"/>
+    <mergeCell ref="B311:B315"/>
+    <mergeCell ref="C311:C315"/>
+    <mergeCell ref="D311:D315"/>
+    <mergeCell ref="E311:E315"/>
+    <mergeCell ref="F311:F315"/>
+    <mergeCell ref="G311:G315"/>
+    <mergeCell ref="H311:H315"/>
+    <mergeCell ref="I311:I315"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>