--- v2 (2026-05-30)
+++ v3 (2026-07-20)
@@ -152,51 +152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L315"/>
+  <dimension ref="A1:L381"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="44"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="18"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="14"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>코드</t>
@@ -239,11811 +239,14783 @@
       </c>
       <c r="I1" s="2" t="inlineStr">
         <is>
           <t>주행거리</t>
         </is>
       </c>
       <c r="J1" s="2" t="inlineStr">
         <is>
           <t>개월</t>
         </is>
       </c>
       <c r="K1" s="2" t="inlineStr">
         <is>
           <t>보증금</t>
         </is>
       </c>
       <c r="L1" s="2" t="inlineStr">
         <is>
           <t>렌트비</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>ai</t>
         </is>
       </c>
       <c r="B2" s="4" t="inlineStr">
         <is>
-          <t>102호6007</t>
+          <t>임시번호</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디 엣지 스마트스트림 가솔린 1.6 터보 익스클
-루시브(네이비투톤 시트)</t>
+          <t>베뉴 가솔린 1.6 스마트</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>빌트인 캠2</t>
+          <t>15인치 알로이 휠&amp;타이어, 하이패스</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
-          <t>세레니티 화이트 펄</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H2" s="3" t="inlineStr">
         <is>
-          <t>26년04월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I2" s="3" t="inlineStr">
         <is>
           <t>30KM</t>
         </is>
       </c>
       <c r="J2" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K3" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>506,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L4" s="3" t="inlineStr">
+        <is>
+          <t>473,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
+      <c r="A5" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 가솔린 2.5T 2WD 5인승 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2 &amp; 증강현실 내비게이션</t>
+        </is>
+      </c>
+      <c r="E5" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F5" s="3" t="inlineStr">
+        <is>
+          <t>크리미 화이트펄</t>
+        </is>
+      </c>
+      <c r="G5" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H5" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I5" s="3" t="inlineStr">
+        <is>
+          <t>30KM</t>
+        </is>
+      </c>
+      <c r="J5" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K5" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L5" s="3" t="inlineStr">
+        <is>
+          <t>825,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
+      <c r="A6" s="3"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="4"/>
+      <c r="D6" s="4"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K4" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K6" s="3" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L6" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>781,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3"/>
       <c r="B7" s="4"/>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K7" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L7" s="3" t="inlineStr">
+        <is>
+          <t>759,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B8" s="4" t="inlineStr">
+        <is>
+          <t>133호1924</t>
+        </is>
+      </c>
+      <c r="C8" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴코나 가솔린 1.6 터보 2WD H-PICK</t>
+        </is>
+      </c>
+      <c r="D8" s="4" t="inlineStr">
+        <is>
+          <t>하이패스, 빌트인 캠 2 &amp; 증강현실 내비게이
+션, 내비게이션</t>
+        </is>
+      </c>
+      <c r="E8" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F8" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G8" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H8" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I8" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J8" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K8" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L8" s="3" t="inlineStr">
+        <is>
+          <t>547,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>109하8231</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D9" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2 &amp; 증강현실내비게이션</t>
+        </is>
+      </c>
+      <c r="E9" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F9" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G9" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H9" s="3" t="inlineStr">
+        <is>
+          <t>26년04월</t>
+        </is>
+      </c>
+      <c r="I9" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
+      <c r="J9" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K9" s="3" t="inlineStr">
+        <is>
+          <t>371</t>
+        </is>
+      </c>
+      <c r="L9" s="3" t="inlineStr">
+        <is>
+          <t>960,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="3"/>
+      <c r="B10" s="4"/>
+      <c r="C10" s="4"/>
+      <c r="D10" s="4"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K7" s="3" t="inlineStr">
+      <c r="K10" s="3" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
-      <c r="L7" s="3" t="inlineStr">
+      <c r="L10" s="3" t="inlineStr">
         <is>
           <t>890,000</t>
-        </is>
-[...112 lines deleted...]
-          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3"/>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="4"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L11" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3"/>
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
       <c r="D12" s="4"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K12" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>89</t>
         </is>
       </c>
       <c r="L12" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
-          <t>EV</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
-          <t>151호1490 1
-491 1492</t>
+          <t>109하8339</t>
         </is>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+          <t>더 뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>익스테리어디자인</t>
+          <t>파노라마선루프</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H13" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I13" s="3" t="inlineStr">
         <is>
-          <t>20KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J13" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K13" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L13" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K14" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L14" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K15" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L15" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>GD</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B16" s="4" t="inlineStr">
         <is>
-          <t>109하6607</t>
+          <t>109하8355</t>
         </is>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴팰리세이드 하이브리드 2.5 터보 HEV AWD
- 7인승 캘리그래피</t>
+          <t>더 뉴그랜저 LPi 3.5 일반인용 익스클루시브</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>라이프스타일(HEV), 듀얼 와이드 선루프, 
-[...1 lines deleted...]
-프리뷰 전자제어 서스펜션</t>
+          <t>빌트인캠2 PLUS, 파노라마선루프</t>
         </is>
       </c>
       <c r="E16" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>검정</t>
         </is>
       </c>
       <c r="G16" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H16" s="3" t="inlineStr">
         <is>
-          <t>26년03월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I16" s="3" t="inlineStr">
         <is>
-          <t>23KM</t>
+          <t>15KM</t>
         </is>
       </c>
       <c r="J16" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K16" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L16" s="3" t="inlineStr">
         <is>
-          <t>1,650,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K17" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>1,700,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K18" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>110</t>
         </is>
       </c>
       <c r="L18" s="3" t="inlineStr">
         <is>
-          <t>1,760,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
-      <c r="A19" s="3"/>
-[...7 lines deleted...]
-      <c r="I19" s="3"/>
+      <c r="A19" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B19" s="4" t="inlineStr">
+        <is>
+          <t>109하8354</t>
+        </is>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 스마트</t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>하이패스, 15인치 알로이 휠&amp;타이어</t>
+        </is>
+      </c>
+      <c r="E19" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F19" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G19" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H19" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I19" s="3" t="inlineStr">
+        <is>
+          <t>15KM</t>
+        </is>
+      </c>
       <c r="J19" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K19" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L19" s="3" t="inlineStr">
         <is>
-          <t>1,820,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K20" s="3" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L20" s="3" t="inlineStr">
         <is>
-          <t>1,870,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
-      <c r="A21" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E21" s="3" t="inlineStr">
+      <c r="A21" s="3"/>
+      <c r="B21" s="4"/>
+      <c r="C21" s="4"/>
+      <c r="D21" s="4"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L21" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B22" s="4" t="inlineStr">
+        <is>
+          <t>151호2230</t>
+        </is>
+      </c>
+      <c r="C22" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D22" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1, 파킹어시스트</t>
+        </is>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
-      <c r="F21" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G21" s="3" t="inlineStr">
+      <c r="F22" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G22" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H21" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I22" s="3"/>
+      <c r="H22" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I22" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J22" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K22" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L22" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>1,090,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3"/>
       <c r="B23" s="4"/>
       <c r="C23" s="4"/>
       <c r="D23" s="4"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K23" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L23" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>990,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="4"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K24" s="3" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="L24" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B25" s="4" t="inlineStr">
+        <is>
+          <t>151호2232 /
+ 2233</t>
+        </is>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1, 파킹어시스트</t>
+        </is>
+      </c>
+      <c r="E25" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F25" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G25" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H25" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I25" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J25" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K25" s="3" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="L25" s="3" t="inlineStr">
+        <is>
+          <t>1,080,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="3"/>
+      <c r="B26" s="4"/>
+      <c r="C26" s="4"/>
+      <c r="D26" s="4"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K24" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="K26" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L26" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K27" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L27" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="3"/>
-[...7 lines deleted...]
-      <c r="I28" s="3"/>
+      <c r="A28" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B28" s="4" t="inlineStr">
+        <is>
+          <t>181하5324 5
+325 5326 5
+327 5328 5
+329 5330</t>
+        </is>
+      </c>
+      <c r="C28" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 프리미엄</t>
+        </is>
+      </c>
+      <c r="D28" s="4" t="inlineStr">
+        <is>
+          <t>스타일, 선루프</t>
+        </is>
+      </c>
+      <c r="E28" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F28" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G28" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H28" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I28" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J28" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K28" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L28" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K29" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L29" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B30" s="4" t="inlineStr">
+        <is>
+          <t>151호2249</t>
+        </is>
+      </c>
+      <c r="C30" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D30" s="4" t="inlineStr">
+        <is>
+          <t>파노라마선루프, 파킹어시스트, 현대스마트센스1</t>
+        </is>
+      </c>
+      <c r="E30" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F30" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G30" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H30" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I30" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
+      <c r="J30" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K30" s="3" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="L30" s="3" t="inlineStr">
+        <is>
+          <t>1,120,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="3"/>
+      <c r="B31" s="4"/>
+      <c r="C31" s="4"/>
+      <c r="D31" s="4"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K29" s="3" t="inlineStr">
-[...84 lines deleted...]
-      </c>
       <c r="K31" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L31" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K32" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>140</t>
         </is>
       </c>
       <c r="L32" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="3"/>
-[...7 lines deleted...]
-      <c r="I33" s="3"/>
+      <c r="A33" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B33" s="4" t="inlineStr">
+        <is>
+          <t>151호 2279 
+/ 2280 / 2
+281</t>
+        </is>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 아반떼 (CN7) 1.6 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>선루프			 			</t>
+        </is>
+      </c>
+      <c r="E33" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F33" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G33" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H33" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I33" s="3" t="inlineStr">
+        <is>
+          <t>20KM</t>
+        </is>
+      </c>
       <c r="J33" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K33" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L33" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3"/>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K34" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L34" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K35" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B36" s="4" t="inlineStr">
         <is>
-          <t>116호7800/7
-801/7803</t>
+          <t>151호 2283 
+/ 2284 / 2
+285</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
-[...2 lines deleted...]
-      <c r="D36" s="4"/>
+          <t>더 뉴 아반떼 (CN7) 1.6 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D36" s="4" t="inlineStr">
+        <is>
+          <t>선루프			 			</t>
+        </is>
+      </c>
       <c r="E36" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>그레이펄</t>
         </is>
       </c>
       <c r="G36" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H36" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I36" s="3" t="inlineStr">
         <is>
-          <t>9KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J36" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K36" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L36" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K37" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L37" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>730,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K38" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L38" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>680,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
-      <c r="A39" s="3"/>
-[...7 lines deleted...]
-      <c r="I39" s="3"/>
+      <c r="A39" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B39" s="4" t="inlineStr">
+        <is>
+          <t>142호2729</t>
+        </is>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 프리미엄</t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t> PREMIUM 원톤</t>
+        </is>
+      </c>
+      <c r="E39" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F39" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H39" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I39" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J39" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K39" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L39" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K40" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L40" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B41" s="4" t="inlineStr">
         <is>
-          <t>116호7799/7
-802</t>
+          <t>151호2282</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>디올뉴 그랜저 2.5 프리미엄 (브라운시트)</t>
-[...2 lines deleted...]
-      <c r="D41" s="4"/>
+          <t>더 뉴 아반떼 (CN7) 1.6 인스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>선루프			 			</t>
+        </is>
+      </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
           <t>신차</t>
         </is>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H41" s="3" t="inlineStr">
         <is>
-          <t>26년05월</t>
+          <t>26년07월</t>
         </is>
       </c>
       <c r="I41" s="3" t="inlineStr">
         <is>
-          <t>5KM</t>
+          <t>20KM</t>
         </is>
       </c>
       <c r="J41" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K41" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L41" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K42" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L42" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>670,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K43" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L43" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
-      <c r="A44" s="3"/>
-[...7 lines deleted...]
-      <c r="I44" s="3"/>
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>GD</t>
+        </is>
+      </c>
+      <c r="B44" s="4" t="inlineStr">
+        <is>
+          <t>109하6607</t>
+        </is>
+      </c>
+      <c r="C44" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴팰리세이드 하이브리드 2.5 터보 HEV AWD
+ 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D44" s="4" t="inlineStr">
+        <is>
+          <t>라이프스타일(HEV), 듀얼 와이드 선루프, 
+2열 다이내믹 바디케어 시트, 빌트인캠2+, 
+프리뷰 전자제어 서스펜션</t>
+        </is>
+      </c>
+      <c r="E44" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F44" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G44" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H44" s="3" t="inlineStr">
+        <is>
+          <t>26년03월</t>
+        </is>
+      </c>
+      <c r="I44" s="3" t="inlineStr">
+        <is>
+          <t>23KM</t>
+        </is>
+      </c>
       <c r="J44" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K44" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L44" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>1,650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K45" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L45" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>1,700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
-      <c r="A46" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A46" s="3"/>
+      <c r="B46" s="4"/>
+      <c r="C46" s="4"/>
+      <c r="D46" s="4"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
       <c r="J46" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K46" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L46" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>1,760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K47" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L47" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>1,820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K48" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L48" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>1,870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
-      <c r="A49" s="3"/>
-[...7 lines deleted...]
-      <c r="I49" s="3"/>
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B49" s="4" t="inlineStr">
+        <is>
+          <t>116호8040 /
+ 8041</t>
+        </is>
+      </c>
+      <c r="C49" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 2.0 LPI 렌터카 비즈니스1 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D49" s="4" t="inlineStr">
+        <is>
+          <t>하이패스+ECM룸미러</t>
+        </is>
+      </c>
+      <c r="E49" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F49" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G49" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H49" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I49" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J49" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K49" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L49" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K50" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L50" s="3" t="inlineStr">
         <is>
-          <t>470,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
-      <c r="A51" s="3" t="inlineStr">
-[...45 lines deleted...]
-      </c>
+      <c r="A51" s="3"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="D51" s="4"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="3"/>
+      <c r="I51" s="3"/>
       <c r="J51" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K51" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L51" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K52" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L52" s="3" t="inlineStr">
         <is>
-          <t>660,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K53" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L53" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
-      <c r="A54" s="3"/>
-[...1 lines deleted...]
-      <c r="C54" s="4"/>
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B54" s="4" t="inlineStr">
+        <is>
+          <t>116호7802</t>
+        </is>
+      </c>
+      <c r="C54" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.5 프리미엄 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D54" s="4"/>
-      <c r="E54" s="3"/>
-[...3 lines deleted...]
-      <c r="I54" s="3"/>
+      <c r="E54" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F54" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G54" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H54" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I54" s="3" t="inlineStr">
+        <is>
+          <t>5KM</t>
+        </is>
+      </c>
       <c r="J54" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K54" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L54" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K55" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L55" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
-      <c r="A56" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A56" s="3"/>
+      <c r="B56" s="4"/>
+      <c r="C56" s="4"/>
       <c r="D56" s="4"/>
-      <c r="E56" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
       <c r="J56" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K56" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L56" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
       <c r="I57" s="3"/>
       <c r="J57" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K57" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L57" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3"/>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K58" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L58" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
-      <c r="A59" s="3"/>
-[...7 lines deleted...]
-      <c r="I59" s="3"/>
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B59" s="4" t="inlineStr">
+        <is>
+          <t>116호8047</t>
+        </is>
+      </c>
+      <c r="C59" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D59" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠&amp;타이어2, 익스테리어디자인</t>
+        </is>
+      </c>
+      <c r="E59" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F59" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G59" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H59" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I59" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J59" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K59" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L59" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="3"/>
       <c r="F60" s="3"/>
       <c r="G60" s="3"/>
       <c r="H60" s="3"/>
       <c r="I60" s="3"/>
       <c r="J60" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K60" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L60" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
-      <c r="A61" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A61" s="3"/>
+      <c r="B61" s="4"/>
+      <c r="C61" s="4"/>
+      <c r="D61" s="4"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
       <c r="J61" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K61" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L61" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>585,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K62" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L62" s="3" t="inlineStr">
         <is>
-          <t>610,000</t>
+          <t>565,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3"/>
       <c r="B63" s="4"/>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="3"/>
       <c r="F63" s="3"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
       <c r="I63" s="3"/>
       <c r="J63" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K63" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L63" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>545,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
-      <c r="A64" s="3"/>
-[...1 lines deleted...]
-      <c r="C64" s="4"/>
+      <c r="A64" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B64" s="4" t="inlineStr">
+        <is>
+          <t>116호7969</t>
+        </is>
+      </c>
+      <c r="C64" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
       <c r="D64" s="4"/>
-      <c r="E64" s="3"/>
-[...3 lines deleted...]
-      <c r="I64" s="3"/>
+      <c r="E64" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F64" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G64" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H64" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I64" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
       <c r="J64" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K64" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L64" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="3"/>
       <c r="F65" s="3"/>
       <c r="G65" s="3"/>
       <c r="H65" s="3"/>
       <c r="I65" s="3"/>
       <c r="J65" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K65" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L65" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
-      <c r="A66" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A66" s="3"/>
+      <c r="B66" s="4"/>
+      <c r="C66" s="4"/>
       <c r="D66" s="4"/>
-      <c r="E66" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
+      <c r="H66" s="3"/>
+      <c r="I66" s="3"/>
       <c r="J66" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K66" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L66" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="3"/>
       <c r="F67" s="3"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
       <c r="I67" s="3"/>
       <c r="J67" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K67" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L67" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3"/>
       <c r="B68" s="4"/>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="3"/>
       <c r="F68" s="3"/>
       <c r="G68" s="3"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="J68" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K68" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L68" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
-      <c r="A69" s="3"/>
-[...1 lines deleted...]
-      <c r="C69" s="4"/>
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B69" s="4" t="inlineStr">
+        <is>
+          <t>116호7741</t>
+        </is>
+      </c>
+      <c r="C69" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
       <c r="D69" s="4"/>
-      <c r="E69" s="3"/>
-[...3 lines deleted...]
-      <c r="I69" s="3"/>
+      <c r="E69" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F69" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G69" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H69" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I69" s="3" t="inlineStr">
+        <is>
+          <t>11KM</t>
+        </is>
+      </c>
       <c r="J69" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K69" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L69" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3"/>
       <c r="B70" s="4"/>
       <c r="C70" s="4"/>
       <c r="D70" s="4"/>
       <c r="E70" s="3"/>
       <c r="F70" s="3"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
       <c r="I70" s="3"/>
       <c r="J70" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K70" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L70" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>870,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
-      <c r="A71" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A71" s="3"/>
+      <c r="B71" s="4"/>
+      <c r="C71" s="4"/>
+      <c r="D71" s="4"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
+      <c r="H71" s="3"/>
+      <c r="I71" s="3"/>
       <c r="J71" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K71" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L71" s="3" t="inlineStr">
         <is>
-          <t>725,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3"/>
       <c r="B72" s="4"/>
       <c r="C72" s="4"/>
       <c r="D72" s="4"/>
       <c r="E72" s="3"/>
       <c r="F72" s="3"/>
       <c r="G72" s="3"/>
       <c r="H72" s="3"/>
       <c r="I72" s="3"/>
       <c r="J72" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K72" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L72" s="3" t="inlineStr">
         <is>
-          <t>705,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3"/>
       <c r="B73" s="4"/>
       <c r="C73" s="4"/>
       <c r="D73" s="4"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K73" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L73" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
-      <c r="A74" s="3"/>
-[...7 lines deleted...]
-      <c r="I74" s="3"/>
+      <c r="A74" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B74" s="4" t="inlineStr">
+        <is>
+          <t>116호7912</t>
+        </is>
+      </c>
+      <c r="C74" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D74" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E74" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F74" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G74" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H74" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I74" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J74" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K74" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L74" s="3" t="inlineStr">
         <is>
-          <t>665,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3"/>
       <c r="B75" s="4"/>
       <c r="C75" s="4"/>
       <c r="D75" s="4"/>
       <c r="E75" s="3"/>
       <c r="F75" s="3"/>
       <c r="G75" s="3"/>
       <c r="H75" s="3"/>
       <c r="I75" s="3"/>
       <c r="J75" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K75" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L75" s="3" t="inlineStr">
         <is>
-          <t>645,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
-      <c r="A76" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A76" s="3"/>
+      <c r="B76" s="4"/>
+      <c r="C76" s="4"/>
+      <c r="D76" s="4"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
+      <c r="H76" s="3"/>
+      <c r="I76" s="3"/>
       <c r="J76" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K76" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L76" s="3" t="inlineStr">
         <is>
-          <t>715,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3"/>
       <c r="B77" s="4"/>
       <c r="C77" s="4"/>
       <c r="D77" s="4"/>
       <c r="E77" s="3"/>
       <c r="F77" s="3"/>
       <c r="G77" s="3"/>
       <c r="H77" s="3"/>
       <c r="I77" s="3"/>
       <c r="J77" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K77" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L77" s="3" t="inlineStr">
         <is>
-          <t>695,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3"/>
       <c r="B78" s="4"/>
       <c r="C78" s="4"/>
       <c r="D78" s="4"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="3"/>
       <c r="I78" s="3"/>
       <c r="J78" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K78" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L78" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
-      <c r="A79" s="3"/>
-[...1 lines deleted...]
-      <c r="C79" s="4"/>
+      <c r="A79" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B79" s="4" t="inlineStr">
+        <is>
+          <t>116호7825 /
+ 7826 / 78
+27</t>
+        </is>
+      </c>
+      <c r="C79" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.5 아너스 (브라운시트)</t>
+        </is>
+      </c>
       <c r="D79" s="4"/>
-      <c r="E79" s="3"/>
-[...3 lines deleted...]
-      <c r="I79" s="3"/>
+      <c r="E79" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F79" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G79" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H79" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I79" s="3" t="inlineStr">
+        <is>
+          <t>14KM</t>
+        </is>
+      </c>
       <c r="J79" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K79" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L79" s="3" t="inlineStr">
         <is>
-          <t>655,000</t>
+          <t>1,030,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3"/>
       <c r="B80" s="4"/>
       <c r="C80" s="4"/>
       <c r="D80" s="4"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K80" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L80" s="3" t="inlineStr">
         <is>
-          <t>635,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
-      <c r="A81" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A81" s="3"/>
+      <c r="B81" s="4"/>
+      <c r="C81" s="4"/>
       <c r="D81" s="4"/>
-      <c r="E81" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E81" s="3"/>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
+      <c r="H81" s="3"/>
+      <c r="I81" s="3"/>
       <c r="J81" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K81" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L81" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>970,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3"/>
       <c r="B82" s="4"/>
       <c r="C82" s="4"/>
       <c r="D82" s="4"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K82" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L82" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3"/>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K83" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L83" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>910,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
-      <c r="A84" s="3"/>
-[...7 lines deleted...]
-      <c r="I84" s="3"/>
+      <c r="A84" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B84" s="4" t="inlineStr">
+        <is>
+          <t>116호 7816</t>
+        </is>
+      </c>
+      <c r="C84" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 스마트 </t>
+        </is>
+      </c>
+      <c r="D84" s="4" t="inlineStr">
+        <is>
+          <t>15인치휠, 하이패스 </t>
+        </is>
+      </c>
+      <c r="E84" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F84" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G84" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H84" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I84" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J84" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K84" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L84" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3"/>
       <c r="B85" s="4"/>
       <c r="C85" s="4"/>
       <c r="D85" s="4"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K85" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K85" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L85" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
-      <c r="A86" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A86" s="3"/>
+      <c r="B86" s="4"/>
+      <c r="C86" s="4"/>
+      <c r="D86" s="4"/>
+      <c r="E86" s="3"/>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
+      <c r="H86" s="3"/>
+      <c r="I86" s="3"/>
       <c r="J86" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K86" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L86" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3"/>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="J87" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K87" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L87" s="3" t="inlineStr">
         <is>
-          <t>520,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3"/>
       <c r="B88" s="4"/>
       <c r="C88" s="4"/>
       <c r="D88" s="4"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K88" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L88" s="3" t="inlineStr">
+        <is>
+          <t>460,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B89" s="4" t="inlineStr">
+        <is>
+          <t>116호 7985 
+/ 8044</t>
+        </is>
+      </c>
+      <c r="C89" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 어비스블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D89" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠&amp;타이어2</t>
+        </is>
+      </c>
+      <c r="E89" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F89" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G89" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H89" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I89" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
+      <c r="J89" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K89" s="3" t="inlineStr">
+        <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L88" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L89" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3"/>
       <c r="B90" s="4"/>
       <c r="C90" s="4"/>
       <c r="D90" s="4"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K90" s="3" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="L90" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
-      <c r="A91" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A91" s="3"/>
+      <c r="B91" s="4"/>
+      <c r="C91" s="4"/>
+      <c r="D91" s="4"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="3"/>
+      <c r="I91" s="3"/>
       <c r="J91" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K91" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L91" s="3" t="inlineStr">
         <is>
-          <t>785,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3"/>
       <c r="B92" s="4"/>
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K92" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L92" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K93" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L93" s="3" t="inlineStr">
         <is>
-          <t>735,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
-      <c r="A94" s="3"/>
-[...7 lines deleted...]
-      <c r="I94" s="3"/>
+      <c r="A94" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B94" s="4" t="inlineStr">
+        <is>
+          <t>116호8045</t>
+        </is>
+      </c>
+      <c r="C94" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D94" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠&amp;타이어2, 익스테리어디자인, 
+컴포트1</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F94" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G94" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H94" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I94" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
       <c r="J94" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K94" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L94" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>635,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3"/>
       <c r="B95" s="4"/>
       <c r="C95" s="4"/>
       <c r="D95" s="4"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K95" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L95" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>615,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
-      <c r="A96" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A96" s="3"/>
+      <c r="B96" s="4"/>
+      <c r="C96" s="4"/>
+      <c r="D96" s="4"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
       <c r="J96" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K96" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L96" s="3" t="inlineStr">
         <is>
-          <t>775,000</t>
+          <t>595,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3"/>
       <c r="B97" s="4"/>
       <c r="C97" s="4"/>
       <c r="D97" s="4"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K97" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L97" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>575,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3"/>
       <c r="B98" s="4"/>
       <c r="C98" s="4"/>
       <c r="D98" s="4"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="J98" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K98" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L98" s="3" t="inlineStr">
         <is>
-          <t>725,000</t>
+          <t>555,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
-      <c r="A99" s="3"/>
-[...7 lines deleted...]
-      <c r="I99" s="3"/>
+      <c r="A99" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B99" s="4" t="inlineStr">
+        <is>
+          <t>116호8039</t>
+        </is>
+      </c>
+      <c r="C99" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 2.0 LPI 렌터카 비즈니스1 바이오필릭블루펄
+ (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D99" s="4" t="inlineStr">
+        <is>
+          <t>하이패스+ECM룸미러, 익스테리어디자인3, 인
+포테인머트내비3, 컴포트1</t>
+        </is>
+      </c>
+      <c r="E99" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F99" s="3" t="inlineStr">
+        <is>
+          <t>블루</t>
+        </is>
+      </c>
+      <c r="G99" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H99" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I99" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J99" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K99" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L99" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3"/>
       <c r="B100" s="4"/>
       <c r="C100" s="4"/>
       <c r="D100" s="4"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="J100" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K100" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L100" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
-      <c r="A101" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A101" s="3"/>
+      <c r="B101" s="4"/>
+      <c r="C101" s="4"/>
+      <c r="D101" s="4"/>
+      <c r="E101" s="3"/>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
+      <c r="H101" s="3"/>
+      <c r="I101" s="3"/>
       <c r="J101" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K101" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L101" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3"/>
       <c r="B102" s="4"/>
       <c r="C102" s="4"/>
       <c r="D102" s="4"/>
       <c r="E102" s="3"/>
       <c r="F102" s="3"/>
       <c r="G102" s="3"/>
       <c r="H102" s="3"/>
       <c r="I102" s="3"/>
       <c r="J102" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K102" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L102" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3"/>
       <c r="B103" s="4"/>
       <c r="C103" s="4"/>
       <c r="D103" s="4"/>
       <c r="E103" s="3"/>
       <c r="F103" s="3"/>
       <c r="G103" s="3"/>
       <c r="H103" s="3"/>
       <c r="I103" s="3"/>
       <c r="J103" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K103" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L103" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
-      <c r="A104" s="3"/>
-[...7 lines deleted...]
-      <c r="I104" s="3"/>
+      <c r="A104" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B104" s="4" t="inlineStr">
+        <is>
+          <t>116호8046</t>
+        </is>
+      </c>
+      <c r="C104" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>17인치알로이휠&amp;타이어2</t>
+        </is>
+      </c>
+      <c r="E104" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F104" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G104" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H104" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I104" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
       <c r="J104" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K104" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L104" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3"/>
       <c r="B105" s="4"/>
       <c r="C105" s="4"/>
       <c r="D105" s="4"/>
       <c r="E105" s="3"/>
       <c r="F105" s="3"/>
       <c r="G105" s="3"/>
       <c r="H105" s="3"/>
       <c r="I105" s="3"/>
       <c r="J105" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K105" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L105" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
-      <c r="A106" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A106" s="3"/>
+      <c r="B106" s="4"/>
+      <c r="C106" s="4"/>
+      <c r="D106" s="4"/>
+      <c r="E106" s="3"/>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
+      <c r="H106" s="3"/>
+      <c r="I106" s="3"/>
       <c r="J106" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K106" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L106" s="3" t="inlineStr">
         <is>
-          <t>715,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3"/>
       <c r="B107" s="4"/>
       <c r="C107" s="4"/>
       <c r="D107" s="4"/>
       <c r="E107" s="3"/>
       <c r="F107" s="3"/>
       <c r="G107" s="3"/>
       <c r="H107" s="3"/>
       <c r="I107" s="3"/>
       <c r="J107" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K107" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L107" s="3" t="inlineStr">
         <is>
-          <t>695,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3"/>
       <c r="B108" s="4"/>
       <c r="C108" s="4"/>
       <c r="D108" s="4"/>
       <c r="E108" s="3"/>
       <c r="F108" s="3"/>
       <c r="G108" s="3"/>
       <c r="H108" s="3"/>
       <c r="I108" s="3"/>
       <c r="J108" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K108" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L108" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
-      <c r="A109" s="3"/>
-[...7 lines deleted...]
-      <c r="I109" s="3"/>
+      <c r="A109" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B109" s="4" t="inlineStr">
+        <is>
+          <t>116호8050</t>
+        </is>
+      </c>
+      <c r="C109" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0 디에센셜 언블리치드아이보리 (베이지/오렌
+지브라운시트)</t>
+        </is>
+      </c>
+      <c r="D109" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어 디자인, 17인치 알로이휠 패키지,
+ 실내컬러패키지</t>
+        </is>
+      </c>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F109" s="3" t="inlineStr">
+        <is>
+          <t>아이보리</t>
+        </is>
+      </c>
+      <c r="G109" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H109" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I109" s="3" t="inlineStr">
+        <is>
+          <t>6KM</t>
+        </is>
+      </c>
       <c r="J109" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K109" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L109" s="3" t="inlineStr">
         <is>
-          <t>655,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3"/>
       <c r="B110" s="4"/>
       <c r="C110" s="4"/>
       <c r="D110" s="4"/>
       <c r="E110" s="3"/>
       <c r="F110" s="3"/>
       <c r="G110" s="3"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K110" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L110" s="3" t="inlineStr">
         <is>
-          <t>635,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
-      <c r="A111" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="A111" s="3"/>
+      <c r="B111" s="4"/>
+      <c r="C111" s="4"/>
       <c r="D111" s="4"/>
-      <c r="E111" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E111" s="3"/>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
       <c r="J111" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K111" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L111" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3"/>
       <c r="B112" s="4"/>
       <c r="C112" s="4"/>
       <c r="D112" s="4"/>
       <c r="E112" s="3"/>
       <c r="F112" s="3"/>
       <c r="G112" s="3"/>
       <c r="H112" s="3"/>
       <c r="I112" s="3"/>
       <c r="J112" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K112" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L112" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3"/>
       <c r="B113" s="4"/>
       <c r="C113" s="4"/>
       <c r="D113" s="4"/>
       <c r="E113" s="3"/>
       <c r="F113" s="3"/>
       <c r="G113" s="3"/>
       <c r="H113" s="3"/>
       <c r="I113" s="3"/>
       <c r="J113" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K113" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L113" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
-      <c r="A114" s="3"/>
-[...7 lines deleted...]
-      <c r="I114" s="3"/>
+      <c r="A114" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B114" s="4" t="inlineStr">
+        <is>
+          <t>116호8051 /
+ 8052 / 80
+53 / 8054 
+/ 8056</t>
+        </is>
+      </c>
+      <c r="C114" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6 모던 어비스블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D114" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E114" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F114" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G114" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H114" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I114" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
       <c r="J114" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K114" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L114" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3"/>
       <c r="B115" s="4"/>
       <c r="C115" s="4"/>
       <c r="D115" s="4"/>
       <c r="E115" s="3"/>
       <c r="F115" s="3"/>
       <c r="G115" s="3"/>
       <c r="H115" s="3"/>
       <c r="I115" s="3"/>
       <c r="J115" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K115" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L115" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A116" s="3"/>
+      <c r="B116" s="4"/>
+      <c r="C116" s="4"/>
+      <c r="D116" s="4"/>
+      <c r="E116" s="3"/>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
+      <c r="H116" s="3"/>
+      <c r="I116" s="3"/>
       <c r="J116" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K116" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L116" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3"/>
       <c r="B117" s="4"/>
       <c r="C117" s="4"/>
       <c r="D117" s="4"/>
       <c r="E117" s="3"/>
       <c r="F117" s="3"/>
       <c r="G117" s="3"/>
       <c r="H117" s="3"/>
       <c r="I117" s="3"/>
       <c r="J117" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K117" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L117" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="F118" s="3" t="inlineStr">
+      <c r="A118" s="3"/>
+      <c r="B118" s="4"/>
+      <c r="C118" s="4"/>
+      <c r="D118" s="4"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
+      <c r="H118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K118" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L118" s="3" t="inlineStr">
+        <is>
+          <t>550,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
+      <c r="A119" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B119" s="4" t="inlineStr">
+        <is>
+          <t>116호8043</t>
+        </is>
+      </c>
+      <c r="C119" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 2.0 LPI 렌터카 비즈니스1 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D119" s="4" t="inlineStr">
+        <is>
+          <t>하이패스+ECM룸미러, 익스테리어 디자인3</t>
+        </is>
+      </c>
+      <c r="E119" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F119" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G118" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="I119" s="3"/>
+      <c r="G119" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H119" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I119" s="3" t="inlineStr">
+        <is>
+          <t>10KM</t>
+        </is>
+      </c>
       <c r="J119" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K119" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L119" s="3" t="inlineStr">
         <is>
-          <t>480,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
-      <c r="A120" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A120" s="3"/>
+      <c r="B120" s="4"/>
+      <c r="C120" s="4"/>
+      <c r="D120" s="4"/>
+      <c r="E120" s="3"/>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
+      <c r="H120" s="3"/>
+      <c r="I120" s="3"/>
       <c r="J120" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K120" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L120" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>665,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3"/>
       <c r="B121" s="4"/>
       <c r="C121" s="4"/>
       <c r="D121" s="4"/>
       <c r="E121" s="3"/>
       <c r="F121" s="3"/>
       <c r="G121" s="3"/>
       <c r="H121" s="3"/>
       <c r="I121" s="3"/>
       <c r="J121" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K121" s="3" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="L121" s="3" t="inlineStr">
+        <is>
+          <t>635,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="3"/>
+      <c r="B122" s="4"/>
+      <c r="C122" s="4"/>
+      <c r="D122" s="4"/>
+      <c r="E122" s="3"/>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
+      <c r="H122" s="3"/>
+      <c r="I122" s="3"/>
+      <c r="J122" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K121" s="3" t="inlineStr">
-[...57 lines deleted...]
-      </c>
       <c r="K122" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L122" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>605,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3"/>
       <c r="B123" s="4"/>
       <c r="C123" s="4"/>
       <c r="D123" s="4"/>
       <c r="E123" s="3"/>
       <c r="F123" s="3"/>
       <c r="G123" s="3"/>
       <c r="H123" s="3"/>
       <c r="I123" s="3"/>
       <c r="J123" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K123" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L123" s="3" t="inlineStr">
         <is>
-          <t>780,000</t>
+          <t>575,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
-      <c r="A124" s="3"/>
-[...7 lines deleted...]
-      <c r="I124" s="3"/>
+      <c r="A124" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B124" s="4" t="inlineStr">
+        <is>
+          <t>임시번호</t>
+        </is>
+      </c>
+      <c r="C124" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 1.6T S트림 어비스블랙펄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D124" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠</t>
+        </is>
+      </c>
+      <c r="E124" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F124" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G124" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H124" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I124" s="3" t="inlineStr">
+        <is>
+          <t>14KM</t>
+        </is>
+      </c>
       <c r="J124" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K124" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L124" s="3" t="inlineStr">
         <is>
-          <t>750,000</t>
+          <t>715,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3"/>
       <c r="B125" s="4"/>
       <c r="C125" s="4"/>
       <c r="D125" s="4"/>
       <c r="E125" s="3"/>
       <c r="F125" s="3"/>
       <c r="G125" s="3"/>
       <c r="H125" s="3"/>
       <c r="I125" s="3"/>
       <c r="J125" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K125" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L125" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>695,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3"/>
       <c r="B126" s="4"/>
       <c r="C126" s="4"/>
       <c r="D126" s="4"/>
       <c r="E126" s="3"/>
       <c r="F126" s="3"/>
       <c r="G126" s="3"/>
       <c r="H126" s="3"/>
       <c r="I126" s="3"/>
       <c r="J126" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K126" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L126" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>675,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
-      <c r="A127" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A127" s="3"/>
+      <c r="B127" s="4"/>
+      <c r="C127" s="4"/>
+      <c r="D127" s="4"/>
+      <c r="E127" s="3"/>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
+      <c r="H127" s="3"/>
+      <c r="I127" s="3"/>
       <c r="J127" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K127" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L127" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>655,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3"/>
       <c r="B128" s="4"/>
       <c r="C128" s="4"/>
       <c r="D128" s="4"/>
       <c r="E128" s="3"/>
       <c r="F128" s="3"/>
       <c r="G128" s="3"/>
       <c r="H128" s="3"/>
       <c r="I128" s="3"/>
       <c r="J128" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K128" s="3" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>90</t>
         </is>
       </c>
       <c r="L128" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>635,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
-      <c r="A129" s="3"/>
-[...1 lines deleted...]
-      <c r="C129" s="4"/>
+      <c r="A129" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B129" s="4" t="inlineStr">
+        <is>
+          <t>116호8048 /
+ 8049</t>
+        </is>
+      </c>
+      <c r="C129" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴싼타페 가솔린 2.5 터보 2WD 5인승 익스클
+루시브</t>
+        </is>
+      </c>
       <c r="D129" s="4"/>
-      <c r="E129" s="3"/>
-[...3 lines deleted...]
-      <c r="I129" s="3"/>
+      <c r="E129" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F129" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G129" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H129" s="3" t="inlineStr">
+        <is>
+          <t>26년07월</t>
+        </is>
+      </c>
+      <c r="I129" s="3" t="inlineStr">
+        <is>
+          <t>12KM</t>
+        </is>
+      </c>
       <c r="J129" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K129" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L129" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3"/>
       <c r="B130" s="4"/>
       <c r="C130" s="4"/>
       <c r="D130" s="4"/>
       <c r="E130" s="3"/>
       <c r="F130" s="3"/>
       <c r="G130" s="3"/>
       <c r="H130" s="3"/>
       <c r="I130" s="3"/>
       <c r="J130" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K130" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L130" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
+      <c r="A131" s="3"/>
+      <c r="B131" s="4"/>
+      <c r="C131" s="4"/>
+      <c r="D131" s="4"/>
+      <c r="E131" s="3"/>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
+      <c r="H131" s="3"/>
+      <c r="I131" s="3"/>
+      <c r="J131" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K130" s="3" t="inlineStr">
-[...57 lines deleted...]
-      </c>
       <c r="K131" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L131" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3"/>
       <c r="B132" s="4"/>
       <c r="C132" s="4"/>
       <c r="D132" s="4"/>
       <c r="E132" s="3"/>
       <c r="F132" s="3"/>
       <c r="G132" s="3"/>
       <c r="H132" s="3"/>
       <c r="I132" s="3"/>
       <c r="J132" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K132" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L132" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3"/>
       <c r="B133" s="4"/>
       <c r="C133" s="4"/>
       <c r="D133" s="4"/>
       <c r="E133" s="3"/>
       <c r="F133" s="3"/>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="J133" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K133" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L133" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
-          <t>DY</t>
+          <t>TABO</t>
         </is>
       </c>
       <c r="B134" s="4" t="inlineStr">
         <is>
-          <t>109허7300</t>
+          <t>154호3592</t>
         </is>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>더 뉴팰리세이드 2.2 디젤 2WD 7인승 익스클루시브</t>
+          <t>THE New 그랜저 스마트스츠림2.5프리미엄</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>듀얼파노라마썬루프, 컨비니언스패키지</t>
+          <t>썬룹,현대스마트센스,파킹어시스 등</t>
         </is>
       </c>
       <c r="E134" s="3" t="inlineStr">
         <is>
-          <t>중고차</t>
+          <t>신차</t>
         </is>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>화이트</t>
         </is>
       </c>
       <c r="G134" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H134" s="3" t="inlineStr">
         <is>
-          <t>24년03월</t>
+          <t>26년06월</t>
         </is>
       </c>
       <c r="I134" s="3" t="inlineStr">
         <is>
-          <t>38,900KM</t>
+          <t>3KM</t>
         </is>
       </c>
       <c r="J134" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K134" s="3" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L134" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3"/>
       <c r="B135" s="4"/>
       <c r="C135" s="4"/>
       <c r="D135" s="4"/>
       <c r="E135" s="3"/>
       <c r="F135" s="3"/>
       <c r="G135" s="3"/>
       <c r="H135" s="3"/>
       <c r="I135" s="3"/>
       <c r="J135" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K135" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L135" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B136" s="4" t="inlineStr">
+        <is>
+          <t>154호3593</t>
+        </is>
+      </c>
+      <c r="C136" s="4" t="inlineStr">
+        <is>
+          <t>THE New 그랜저 스마트스트림2.5프리미엄</t>
+        </is>
+      </c>
+      <c r="D136" s="4" t="inlineStr">
+        <is>
+          <t>썬룹,현대스마트센스,파킹어시스 등</t>
+        </is>
+      </c>
+      <c r="E136" s="3" t="inlineStr">
+        <is>
+          <t>신차</t>
+        </is>
+      </c>
+      <c r="F136" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G136" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H136" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I136" s="3" t="inlineStr">
+        <is>
+          <t>3KM</t>
+        </is>
+      </c>
+      <c r="J136" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K136" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L136" s="3" t="inlineStr">
+        <is>
+          <t>960,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
+      <c r="A137" s="3"/>
+      <c r="B137" s="4"/>
+      <c r="C137" s="4"/>
+      <c r="D137" s="4"/>
+      <c r="E137" s="3"/>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
+      <c r="H137" s="3"/>
+      <c r="I137" s="3"/>
+      <c r="J137" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K137" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L137" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
+      <c r="A138" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B138" s="4" t="inlineStr">
+        <is>
+          <t>133하4817</t>
+        </is>
+      </c>
+      <c r="C138" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D138" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E138" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F138" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G138" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H138" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I138" s="3" t="inlineStr">
+        <is>
+          <t>13,637KM</t>
+        </is>
+      </c>
+      <c r="J138" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K135" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J136" s="3" t="inlineStr">
+      <c r="K138" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L138" s="3" t="inlineStr">
+        <is>
+          <t>510,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
+      <c r="A139" s="3"/>
+      <c r="B139" s="4"/>
+      <c r="C139" s="4"/>
+      <c r="D139" s="4"/>
+      <c r="E139" s="3"/>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
+      <c r="H139" s="3"/>
+      <c r="I139" s="3"/>
+      <c r="J139" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K136" s="3" t="inlineStr">
-[...33 lines deleted...]
-      <c r="E137" s="3" t="inlineStr">
+      <c r="K139" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L139" s="3" t="inlineStr">
+        <is>
+          <t>440,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
+      <c r="A140" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B140" s="4" t="inlineStr">
+        <is>
+          <t>133하3813</t>
+        </is>
+      </c>
+      <c r="C140" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E140" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F137" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G137" s="3" t="inlineStr">
+      <c r="F140" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G140" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H137" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="J137" s="3" t="inlineStr">
+      <c r="H140" s="3" t="inlineStr">
+        <is>
+          <t>25년07월</t>
+        </is>
+      </c>
+      <c r="I140" s="3" t="inlineStr">
+        <is>
+          <t>8,190KM</t>
+        </is>
+      </c>
+      <c r="J140" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K137" s="3" t="inlineStr">
+      <c r="K140" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L140" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
+      <c r="A141" s="3"/>
+      <c r="B141" s="4"/>
+      <c r="C141" s="4"/>
+      <c r="D141" s="4"/>
+      <c r="E141" s="3"/>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
+      <c r="H141" s="3"/>
+      <c r="I141" s="3"/>
+      <c r="J141" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K141" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L141" s="3" t="inlineStr">
+        <is>
+          <t>470,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
+      <c r="A142" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B142" s="4" t="inlineStr">
+        <is>
+          <t>133하4663</t>
+        </is>
+      </c>
+      <c r="C142" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D142" s="4" t="inlineStr">
+        <is>
+          <t>컴포트1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E142" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F142" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G142" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H142" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I142" s="3" t="inlineStr">
+        <is>
+          <t>22,428KM</t>
+        </is>
+      </c>
+      <c r="J142" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K142" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L142" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
+      <c r="A143" s="3"/>
+      <c r="B143" s="4"/>
+      <c r="C143" s="4"/>
+      <c r="D143" s="4"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
+      <c r="H143" s="3"/>
+      <c r="I143" s="3"/>
+      <c r="J143" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K143" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L143" s="3" t="inlineStr">
+        <is>
+          <t>470,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
+      <c r="A144" s="3" t="inlineStr">
+        <is>
+          <t>ai</t>
+        </is>
+      </c>
+      <c r="B144" s="4" t="inlineStr">
+        <is>
+          <t>133하4750</t>
+        </is>
+      </c>
+      <c r="C144" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D144" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스, 컴포트1</t>
+        </is>
+      </c>
+      <c r="E144" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F144" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G144" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H144" s="3" t="inlineStr">
+        <is>
+          <t>25년10월</t>
+        </is>
+      </c>
+      <c r="I144" s="3" t="inlineStr">
+        <is>
+          <t>10,081KM</t>
+        </is>
+      </c>
+      <c r="J144" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K144" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L144" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
+      <c r="A145" s="3"/>
+      <c r="B145" s="4"/>
+      <c r="C145" s="4"/>
+      <c r="D145" s="4"/>
+      <c r="E145" s="3"/>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
+      <c r="H145" s="3"/>
+      <c r="I145" s="3"/>
+      <c r="J145" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K145" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L145" s="3" t="inlineStr">
+        <is>
+          <t>470,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
+      <c r="A146" s="3" t="inlineStr">
+        <is>
+          <t>CNC</t>
+        </is>
+      </c>
+      <c r="B146" s="4" t="inlineStr">
+        <is>
+          <t>106호9051</t>
+        </is>
+      </c>
+      <c r="C146" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타DN8 The Edge가솔린 1.6T-GDi익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D146" s="4"/>
+      <c r="E146" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F146" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G146" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H146" s="3" t="inlineStr">
+        <is>
+          <t>24년12월</t>
+        </is>
+      </c>
+      <c r="I146" s="3" t="inlineStr">
+        <is>
+          <t>21,000KM</t>
+        </is>
+      </c>
+      <c r="J146" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K146" s="3" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
-      <c r="L137" s="3" t="inlineStr">
-[...380 lines deleted...]
-      </c>
       <c r="L146" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3"/>
       <c r="B147" s="4"/>
       <c r="C147" s="4"/>
       <c r="D147" s="4"/>
       <c r="E147" s="3"/>
       <c r="F147" s="3"/>
       <c r="G147" s="3"/>
       <c r="H147" s="3"/>
       <c r="I147" s="3"/>
       <c r="J147" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K147" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L147" s="3" t="inlineStr">
+        <is>
+          <t>780,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
+      <c r="A148" s="3"/>
+      <c r="B148" s="4"/>
+      <c r="C148" s="4"/>
+      <c r="D148" s="4"/>
+      <c r="E148" s="3"/>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
+      <c r="H148" s="3"/>
+      <c r="I148" s="3"/>
+      <c r="J148" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K147" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="K148" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L148" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3"/>
       <c r="B149" s="4"/>
       <c r="C149" s="4"/>
       <c r="D149" s="4"/>
       <c r="E149" s="3"/>
       <c r="F149" s="3"/>
       <c r="G149" s="3"/>
       <c r="H149" s="3"/>
       <c r="I149" s="3"/>
       <c r="J149" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K149" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L149" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>710,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3"/>
       <c r="B150" s="4"/>
       <c r="C150" s="4"/>
       <c r="D150" s="4"/>
       <c r="E150" s="3"/>
       <c r="F150" s="3"/>
       <c r="G150" s="3"/>
       <c r="H150" s="3"/>
       <c r="I150" s="3"/>
       <c r="J150" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K150" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L150" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>690,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
-          <t>INMO</t>
+          <t>DY</t>
         </is>
       </c>
       <c r="B151" s="4" t="inlineStr">
         <is>
-          <t>109하7172</t>
+          <t>109하7986</t>
         </is>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴그랜저 GN7 LPI 3,5</t>
-[...6 lines deleted...]
-      </c>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 2</t>
+        </is>
+      </c>
+      <c r="D151" s="4"/>
       <c r="E151" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
-          <t>실버 메탈릭</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>LPG</t>
         </is>
       </c>
       <c r="H151" s="3" t="inlineStr">
         <is>
-          <t>23년01월</t>
+          <t>25년12월</t>
         </is>
       </c>
       <c r="I151" s="3" t="inlineStr">
         <is>
-          <t>47,472KM</t>
+          <t>8,800KM</t>
         </is>
       </c>
       <c r="J151" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K151" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L151" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3"/>
       <c r="B152" s="4"/>
       <c r="C152" s="4"/>
       <c r="D152" s="4"/>
       <c r="E152" s="3"/>
       <c r="F152" s="3"/>
       <c r="G152" s="3"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="J152" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K152" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L152" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>700,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3"/>
       <c r="B153" s="4"/>
       <c r="C153" s="4"/>
       <c r="D153" s="4"/>
       <c r="E153" s="3"/>
       <c r="F153" s="3"/>
       <c r="G153" s="3"/>
       <c r="H153" s="3"/>
       <c r="I153" s="3"/>
       <c r="J153" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K153" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L153" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="3" t="inlineStr">
+        <is>
+          <t>DY</t>
+        </is>
+      </c>
+      <c r="B154" s="4" t="inlineStr">
+        <is>
+          <t>109허7628</t>
+        </is>
+      </c>
+      <c r="C154" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 디 엣지 스마트스트림 LPG 2.0 렌터카 비지
+니스 1</t>
+        </is>
+      </c>
+      <c r="D154" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비1, 현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E154" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F154" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G154" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H154" s="3" t="inlineStr">
+        <is>
+          <t>25년06월</t>
+        </is>
+      </c>
+      <c r="I154" s="3" t="inlineStr">
+        <is>
+          <t>10,100KM</t>
+        </is>
+      </c>
+      <c r="J154" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K153" s="3" t="inlineStr">
-[...20 lines deleted...]
-      <c r="J154" s="3" t="inlineStr">
+      <c r="K154" s="3" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="L154" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
+      <c r="A155" s="3"/>
+      <c r="B155" s="4"/>
+      <c r="C155" s="4"/>
+      <c r="D155" s="4"/>
+      <c r="E155" s="3"/>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
+      <c r="H155" s="3"/>
+      <c r="I155" s="3"/>
+      <c r="J155" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K154" s="3" t="inlineStr">
-[...31 lines deleted...]
-      <c r="E155" s="3" t="inlineStr">
+      <c r="K155" s="3" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="L155" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
+      <c r="A156" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B156" s="4" t="inlineStr">
+        <is>
+          <t>142호5386</t>
+        </is>
+      </c>
+      <c r="C156" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 (MX5) 가솔린 2.5T 2WD 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D156" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2, BOSE프리미엄사운드시스템, 듀얼
+와이드선루프, 현대스마트센스, 파킹어시스트플러
+스2</t>
+        </is>
+      </c>
+      <c r="E156" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F155" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G155" s="3" t="inlineStr">
+      <c r="F156" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G156" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H155" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I156" s="3"/>
+      <c r="H156" s="3" t="inlineStr">
+        <is>
+          <t>24년06월</t>
+        </is>
+      </c>
+      <c r="I156" s="3" t="inlineStr">
+        <is>
+          <t>30,833KM</t>
+        </is>
+      </c>
       <c r="J156" s="3" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K156" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L156" s="3" t="inlineStr">
         <is>
-          <t>510,000</t>
+          <t>1,020,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
-      <c r="A157" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A157" s="3"/>
+      <c r="B157" s="4"/>
+      <c r="C157" s="4"/>
       <c r="D157" s="4"/>
-      <c r="E157" s="3" t="inlineStr">
+      <c r="E157" s="3"/>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
+      <c r="H157" s="3"/>
+      <c r="I157" s="3"/>
+      <c r="J157" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K157" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L157" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
+      <c r="A158" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B158" s="4" t="inlineStr">
+        <is>
+          <t>133하6555</t>
+        </is>
+      </c>
+      <c r="C158" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴 그랜저 IG 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D158" s="4"/>
+      <c r="E158" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F157" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G157" s="3" t="inlineStr">
+      <c r="F158" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G158" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
-      <c r="H157" s="3" t="inlineStr">
-[...34 lines deleted...]
-      <c r="I158" s="3"/>
+      <c r="H158" s="3" t="inlineStr">
+        <is>
+          <t>22년10월</t>
+        </is>
+      </c>
+      <c r="I158" s="3" t="inlineStr">
+        <is>
+          <t>118,300KM</t>
+        </is>
+      </c>
       <c r="J158" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K158" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L158" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3"/>
       <c r="B159" s="4"/>
       <c r="C159" s="4"/>
       <c r="D159" s="4"/>
       <c r="E159" s="3"/>
       <c r="F159" s="3"/>
       <c r="G159" s="3"/>
       <c r="H159" s="3"/>
       <c r="I159" s="3"/>
       <c r="J159" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K159" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L159" s="3" t="inlineStr">
         <is>
+          <t>580,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
+      <c r="A160" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B160" s="4" t="inlineStr">
+        <is>
+          <t>101하9970</t>
+        </is>
+      </c>
+      <c r="C160" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 (GN7) 2.5 가솔린 2WD 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D160" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이</t>
+        </is>
+      </c>
+      <c r="E160" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F160" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G160" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H160" s="3" t="inlineStr">
+        <is>
+          <t>23년08월</t>
+        </is>
+      </c>
+      <c r="I160" s="3" t="inlineStr">
+        <is>
+          <t>36,000KM</t>
+        </is>
+      </c>
+      <c r="J160" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K160" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L160" s="3" t="inlineStr">
+        <is>
           <t>790,000</t>
-        </is>
-[...24 lines deleted...]
-          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3"/>
       <c r="B161" s="4"/>
       <c r="C161" s="4"/>
       <c r="D161" s="4"/>
       <c r="E161" s="3"/>
       <c r="F161" s="3"/>
       <c r="G161" s="3"/>
       <c r="H161" s="3"/>
       <c r="I161" s="3"/>
       <c r="J161" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K161" s="3" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L161" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B162" s="4" t="inlineStr">
         <is>
-          <t>116호6690</t>
+          <t>700호3373</t>
         </is>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
-          <t>싼타페 2.5T 익스클루시브 마그네틱그레이메탈릭</t>
+          <t>쏠라티 럭셔리 전중문 15인승</t>
         </is>
       </c>
       <c r="D162" s="4"/>
       <c r="E162" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F162" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G162" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H162" s="3" t="inlineStr">
         <is>
-          <t>25년08월</t>
+          <t>24년07월</t>
         </is>
       </c>
       <c r="I162" s="3" t="inlineStr">
         <is>
-          <t>8,284KM</t>
+          <t>51,800KM</t>
         </is>
       </c>
       <c r="J162" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K162" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>200</t>
         </is>
       </c>
       <c r="L162" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,440,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3"/>
       <c r="B163" s="4"/>
       <c r="C163" s="4"/>
       <c r="D163" s="4"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K163" s="3" t="inlineStr">
         <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L163" s="3" t="inlineStr">
+        <is>
+          <t>1,340,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
+      <c r="A164" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B164" s="4" t="inlineStr">
+        <is>
+          <t>125호4943</t>
+        </is>
+      </c>
+      <c r="C164" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D164" s="4" t="inlineStr">
+        <is>
+          <t>모던플러스		</t>
+        </is>
+      </c>
+      <c r="E164" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F164" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G164" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H164" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I164" s="3" t="inlineStr">
+        <is>
+          <t>73,567KM</t>
+        </is>
+      </c>
+      <c r="J164" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K164" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L164" s="3" t="inlineStr">
+        <is>
+          <t>480,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
+      <c r="A165" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B165" s="4" t="inlineStr">
+        <is>
+          <t>125하3389</t>
+        </is>
+      </c>
+      <c r="C165" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 (MX5) 가솔린 2.5T 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D165" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2, 파킹어시스트플러스1, 헤드업디스플
+레이</t>
+        </is>
+      </c>
+      <c r="E165" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F165" s="3" t="inlineStr">
+        <is>
+          <t>그레이메탈릭</t>
+        </is>
+      </c>
+      <c r="G165" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H165" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I165" s="3" t="inlineStr">
+        <is>
+          <t>86,600KM</t>
+        </is>
+      </c>
+      <c r="J165" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K165" s="3" t="inlineStr">
+        <is>
           <t>120</t>
         </is>
       </c>
-      <c r="L163" s="3" t="inlineStr">
-[...50 lines deleted...]
-      </c>
       <c r="L165" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3"/>
       <c r="B166" s="4"/>
       <c r="C166" s="4"/>
       <c r="D166" s="4"/>
       <c r="E166" s="3"/>
       <c r="F166" s="3"/>
       <c r="G166" s="3"/>
       <c r="H166" s="3"/>
       <c r="I166" s="3"/>
       <c r="J166" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K166" s="3" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="L166" s="3" t="inlineStr">
         <is>
-          <t>730,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B167" s="4" t="inlineStr">
         <is>
-          <t>172허9537</t>
+          <t>125하4135</t>
         </is>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 DN8 2.0 모던</t>
+          <t>싼타페 (MX5) HEV 1.6 2WD 프레스티지 플러
+스</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>하이패스,  현대스마트센스</t>
+          <t>디자인플러스2, 시트플러스			 			</t>
         </is>
       </c>
       <c r="E167" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>메탈그레이/브라운</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H167" s="3" t="inlineStr">
         <is>
-          <t>22년12월</t>
+          <t>25년03월</t>
         </is>
       </c>
       <c r="I167" s="3" t="inlineStr">
         <is>
-          <t>60,039KM</t>
+          <t>18,100KM</t>
         </is>
       </c>
       <c r="J167" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K167" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L167" s="3" t="inlineStr">
         <is>
-          <t>630,000</t>
+          <t>980,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3"/>
       <c r="B168" s="4"/>
       <c r="C168" s="4"/>
       <c r="D168" s="4"/>
       <c r="E168" s="3"/>
       <c r="F168" s="3"/>
       <c r="G168" s="3"/>
       <c r="H168" s="3"/>
       <c r="I168" s="3"/>
       <c r="J168" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K168" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L168" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
-      <c r="A169" s="3"/>
-[...7 lines deleted...]
-      <c r="I169" s="3"/>
+      <c r="A169" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B169" s="4" t="inlineStr">
+        <is>
+          <t>133하7426</t>
+        </is>
+      </c>
+      <c r="C169" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 (LX3) HEV 2.5T 2WD 7인승 프
+레스티지</t>
+        </is>
+      </c>
+      <c r="D169" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 선루프</t>
+        </is>
+      </c>
+      <c r="E169" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F169" s="3" t="inlineStr">
+        <is>
+          <t>글래시어(은회색)</t>
+        </is>
+      </c>
+      <c r="G169" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H169" s="3" t="inlineStr">
+        <is>
+          <t>25년11월</t>
+        </is>
+      </c>
+      <c r="I169" s="3" t="inlineStr">
+        <is>
+          <t>10,500KM</t>
+        </is>
+      </c>
       <c r="J169" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K169" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L169" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
-      <c r="A170" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A170" s="3"/>
+      <c r="B170" s="4"/>
+      <c r="C170" s="4"/>
       <c r="D170" s="4"/>
-      <c r="E170" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E170" s="3"/>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
+      <c r="H170" s="3"/>
+      <c r="I170" s="3"/>
       <c r="J170" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K170" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L170" s="3" t="inlineStr">
         <is>
-          <t>670,000</t>
+          <t>1,240,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3"/>
       <c r="B171" s="4"/>
       <c r="C171" s="4"/>
       <c r="D171" s="4"/>
       <c r="E171" s="3"/>
       <c r="F171" s="3"/>
       <c r="G171" s="3"/>
       <c r="H171" s="3"/>
       <c r="I171" s="3"/>
       <c r="J171" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K171" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>180</t>
         </is>
       </c>
       <c r="L171" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>1,180,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
-      <c r="A172" s="3"/>
-[...7 lines deleted...]
-      <c r="I172" s="3"/>
+      <c r="A172" s="3" t="inlineStr">
+        <is>
+          <t>EV</t>
+        </is>
+      </c>
+      <c r="B172" s="4" t="inlineStr">
+        <is>
+          <t>125호4942</t>
+        </is>
+      </c>
+      <c r="C172" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 모던 플러스</t>
+        </is>
+      </c>
+      <c r="D172" s="4" t="inlineStr">
+        <is>
+          <t>원톤 모던플러스	</t>
+        </is>
+      </c>
+      <c r="E172" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F172" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G172" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H172" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I172" s="3" t="inlineStr">
+        <is>
+          <t>110,400KM</t>
+        </is>
+      </c>
       <c r="J172" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K172" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L172" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B173" s="4" t="inlineStr">
         <is>
-          <t>193하2206</t>
+          <t>700호3411</t>
         </is>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
-          <t>투싼 1.6T 프리미엄 티탄그레이메탈릭</t>
+          <t>스타리아 투어러 11인승 디젤 모던 2WD</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>멀티미디어내비 II</t>
+          <t>익스테리어디자인, 멀티미디어내비플러스2, 테크
+1</t>
         </is>
       </c>
       <c r="E173" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
-          <t>쥐색</t>
+          <t>메탈그레이</t>
         </is>
       </c>
       <c r="G173" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H173" s="3" t="inlineStr">
         <is>
-          <t>22년03월</t>
+          <t>23년03월</t>
         </is>
       </c>
       <c r="I173" s="3" t="inlineStr">
         <is>
-          <t>103,650KM</t>
+          <t>85,786KM</t>
         </is>
       </c>
       <c r="J173" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K173" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L173" s="3" t="inlineStr">
         <is>
-          <t>640,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3"/>
       <c r="B174" s="4"/>
       <c r="C174" s="4"/>
       <c r="D174" s="4"/>
       <c r="E174" s="3"/>
       <c r="F174" s="3"/>
       <c r="G174" s="3"/>
       <c r="H174" s="3"/>
       <c r="I174" s="3"/>
       <c r="J174" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K174" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L174" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3"/>
       <c r="B175" s="4"/>
       <c r="C175" s="4"/>
       <c r="D175" s="4"/>
       <c r="E175" s="3"/>
       <c r="F175" s="3"/>
       <c r="G175" s="3"/>
       <c r="H175" s="3"/>
       <c r="I175" s="3"/>
       <c r="J175" s="3" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K175" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L175" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>EV</t>
         </is>
       </c>
       <c r="B176" s="4" t="inlineStr">
         <is>
-          <t>180하7083</t>
+          <t>125호7713</t>
         </is>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 LPG 렌터카 스타일</t>
+          <t>더 올뉴투싼 디젤 2.0 2WD 프리미엄</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
-          <t>하이패스, 스마트초이스</t>
+          <t>현대스마트센스</t>
         </is>
       </c>
       <c r="E176" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F176" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G176" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H176" s="3" t="inlineStr">
         <is>
-          <t>23년02월</t>
+          <t>22년11월</t>
         </is>
       </c>
       <c r="I176" s="3" t="inlineStr">
         <is>
-          <t>108,727KM</t>
+          <t>78,762KM</t>
         </is>
       </c>
       <c r="J176" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K176" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L176" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
+      <c r="A177" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B177" s="4" t="inlineStr">
+        <is>
+          <t>109허7063</t>
+        </is>
+      </c>
+      <c r="C177" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 디젤 2.2 2WD 익스클루시브 7인승</t>
+        </is>
+      </c>
+      <c r="D177" s="4" t="inlineStr">
+        <is>
+          <t>에센셜플러스</t>
+        </is>
+      </c>
+      <c r="E177" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F177" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G177" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H177" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I177" s="3" t="inlineStr">
+        <is>
+          <t>67,410KM</t>
+        </is>
+      </c>
+      <c r="J177" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K176" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3"/>
       <c r="B178" s="4"/>
       <c r="C178" s="4"/>
       <c r="D178" s="4"/>
       <c r="E178" s="3"/>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
       <c r="H178" s="3"/>
       <c r="I178" s="3"/>
       <c r="J178" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K178" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L178" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3"/>
       <c r="B179" s="4"/>
       <c r="C179" s="4"/>
       <c r="D179" s="4"/>
       <c r="E179" s="3"/>
       <c r="F179" s="3"/>
       <c r="G179" s="3"/>
       <c r="H179" s="3"/>
       <c r="I179" s="3"/>
       <c r="J179" s="3" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K179" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L179" s="3" t="inlineStr">
         <is>
-          <t>535,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
-          <t>JET</t>
+          <t>INMO</t>
         </is>
       </c>
       <c r="B180" s="4" t="inlineStr">
         <is>
-          <t>116호6574</t>
+          <t>01호2319</t>
         </is>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 디엣지 1.6T 인스퍼레이션 </t>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 2.5 익스클루시브</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
-          <t>보스사운드  빌트인캠</t>
+          <t>익스클루시브</t>
         </is>
       </c>
       <c r="E180" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>블랙</t>
         </is>
       </c>
       <c r="G180" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H180" s="3" t="inlineStr">
         <is>
-          <t>25년07월</t>
+          <t>24년01월</t>
         </is>
       </c>
       <c r="I180" s="3" t="inlineStr">
         <is>
-          <t>28,604KM</t>
+          <t>38,556KM</t>
         </is>
       </c>
       <c r="J180" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K180" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L180" s="3" t="inlineStr">
         <is>
-          <t>785,000</t>
+          <t>960,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3"/>
       <c r="B181" s="4"/>
       <c r="C181" s="4"/>
       <c r="D181" s="4"/>
       <c r="E181" s="3"/>
       <c r="F181" s="3"/>
       <c r="G181" s="3"/>
       <c r="H181" s="3"/>
       <c r="I181" s="3"/>
       <c r="J181" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K181" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L181" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3"/>
       <c r="B182" s="4"/>
       <c r="C182" s="4"/>
       <c r="D182" s="4"/>
       <c r="E182" s="3"/>
       <c r="F182" s="3"/>
       <c r="G182" s="3"/>
       <c r="H182" s="3"/>
       <c r="I182" s="3"/>
       <c r="J182" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K182" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L182" s="3" t="inlineStr">
         <is>
-          <t>735,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3"/>
       <c r="B183" s="4"/>
       <c r="C183" s="4"/>
       <c r="D183" s="4"/>
       <c r="E183" s="3"/>
       <c r="F183" s="3"/>
       <c r="G183" s="3"/>
       <c r="H183" s="3"/>
       <c r="I183" s="3"/>
       <c r="J183" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K183" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L183" s="3" t="inlineStr">
         <is>
-          <t>710,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
-      <c r="A184" s="3"/>
-[...7 lines deleted...]
-      <c r="I184" s="3"/>
+      <c r="A184" s="3" t="inlineStr">
+        <is>
+          <t>INMO</t>
+        </is>
+      </c>
+      <c r="B184" s="4" t="inlineStr">
+        <is>
+          <t>109호7942</t>
+        </is>
+      </c>
+      <c r="C184" s="4" t="inlineStr">
+        <is>
+          <t>베뉴 1.6 스마트(아틀라스 화이트)</t>
+        </is>
+      </c>
+      <c r="D184" s="4" t="inlineStr">
+        <is>
+          <t>15인치 알로이휠,블랙박스,하이패스</t>
+        </is>
+      </c>
+      <c r="E184" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F184" s="3" t="inlineStr">
+        <is>
+          <t>아틀라스 화이트</t>
+        </is>
+      </c>
+      <c r="G184" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H184" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I184" s="3" t="inlineStr">
+        <is>
+          <t>2,906KM</t>
+        </is>
+      </c>
       <c r="J184" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K184" s="3" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>30</t>
         </is>
       </c>
       <c r="L184" s="3" t="inlineStr">
         <is>
-          <t>685,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
-      <c r="A185" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A185" s="3"/>
+      <c r="B185" s="4"/>
+      <c r="C185" s="4"/>
       <c r="D185" s="4"/>
-      <c r="E185" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E185" s="3"/>
+      <c r="F185" s="3"/>
+      <c r="G185" s="3"/>
+      <c r="H185" s="3"/>
+      <c r="I185" s="3"/>
       <c r="J185" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K185" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L185" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3"/>
       <c r="B186" s="4"/>
       <c r="C186" s="4"/>
       <c r="D186" s="4"/>
       <c r="E186" s="3"/>
       <c r="F186" s="3"/>
       <c r="G186" s="3"/>
       <c r="H186" s="3"/>
       <c r="I186" s="3"/>
       <c r="J186" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K186" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L186" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3"/>
       <c r="B187" s="4"/>
       <c r="C187" s="4"/>
       <c r="D187" s="4"/>
       <c r="E187" s="3"/>
       <c r="F187" s="3"/>
       <c r="G187" s="3"/>
       <c r="H187" s="3"/>
       <c r="I187" s="3"/>
       <c r="J187" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K187" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L187" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>480,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3"/>
       <c r="B188" s="4"/>
       <c r="C188" s="4"/>
       <c r="D188" s="4"/>
       <c r="E188" s="3"/>
       <c r="F188" s="3"/>
       <c r="G188" s="3"/>
       <c r="H188" s="3"/>
       <c r="I188" s="3"/>
       <c r="J188" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K188" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L188" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>460,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
-      <c r="A189" s="3"/>
-[...7 lines deleted...]
-      <c r="I189" s="3"/>
+      <c r="A189" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B189" s="4" t="inlineStr">
+        <is>
+          <t>116허7955</t>
+        </is>
+      </c>
+      <c r="C189" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 2.0 LPI 렌터카 비즈니스1</t>
+        </is>
+      </c>
+      <c r="D189" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비1, 현대스마트센스, 익스테리
+어디자인3</t>
+        </is>
+      </c>
+      <c r="E189" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F189" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G189" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H189" s="3" t="inlineStr">
+        <is>
+          <t>24년10월</t>
+        </is>
+      </c>
+      <c r="I189" s="3" t="inlineStr">
+        <is>
+          <t>18,215KM</t>
+        </is>
+      </c>
       <c r="J189" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K189" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L189" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
-      <c r="A190" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A190" s="3"/>
+      <c r="B190" s="4"/>
+      <c r="C190" s="4"/>
+      <c r="D190" s="4"/>
+      <c r="E190" s="3"/>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
+      <c r="H190" s="3"/>
+      <c r="I190" s="3"/>
       <c r="J190" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K190" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L190" s="3" t="inlineStr">
         <is>
-          <t>980,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3"/>
       <c r="B191" s="4"/>
       <c r="C191" s="4"/>
       <c r="D191" s="4"/>
       <c r="E191" s="3"/>
       <c r="F191" s="3"/>
       <c r="G191" s="3"/>
       <c r="H191" s="3"/>
       <c r="I191" s="3"/>
       <c r="J191" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K191" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L191" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3"/>
       <c r="B192" s="4"/>
       <c r="C192" s="4"/>
       <c r="D192" s="4"/>
       <c r="E192" s="3"/>
       <c r="F192" s="3"/>
       <c r="G192" s="3"/>
       <c r="H192" s="3"/>
       <c r="I192" s="3"/>
       <c r="J192" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K192" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L192" s="3" t="inlineStr">
         <is>
-          <t>920,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3"/>
       <c r="B193" s="4"/>
       <c r="C193" s="4"/>
       <c r="D193" s="4"/>
       <c r="E193" s="3"/>
       <c r="F193" s="3"/>
       <c r="G193" s="3"/>
       <c r="H193" s="3"/>
       <c r="I193" s="3"/>
       <c r="J193" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K193" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L193" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
-      <c r="A194" s="3"/>
-[...7 lines deleted...]
-      <c r="I194" s="3"/>
+      <c r="A194" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B194" s="4" t="inlineStr">
+        <is>
+          <t>116허7596</t>
+        </is>
+      </c>
+      <c r="C194" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 2.0 렌터카 LPI 비즈니스1</t>
+        </is>
+      </c>
+      <c r="D194" s="4" t="inlineStr">
+        <is>
+          <t>익스테리어디자인3, 하이패스</t>
+        </is>
+      </c>
+      <c r="E194" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F194" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G194" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H194" s="3" t="inlineStr">
+        <is>
+          <t>24년03월</t>
+        </is>
+      </c>
+      <c r="I194" s="3" t="inlineStr">
+        <is>
+          <t>60,336KM</t>
+        </is>
+      </c>
       <c r="J194" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K194" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L194" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>610,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
-      <c r="A195" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A195" s="3"/>
+      <c r="B195" s="4"/>
+      <c r="C195" s="4"/>
+      <c r="D195" s="4"/>
+      <c r="E195" s="3"/>
+      <c r="F195" s="3"/>
+      <c r="G195" s="3"/>
+      <c r="H195" s="3"/>
+      <c r="I195" s="3"/>
       <c r="J195" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K195" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L195" s="3" t="inlineStr">
         <is>
-          <t>1,020,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3"/>
       <c r="B196" s="4"/>
       <c r="C196" s="4"/>
       <c r="D196" s="4"/>
       <c r="E196" s="3"/>
       <c r="F196" s="3"/>
       <c r="G196" s="3"/>
       <c r="H196" s="3"/>
       <c r="I196" s="3"/>
       <c r="J196" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K196" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L196" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3"/>
       <c r="B197" s="4"/>
       <c r="C197" s="4"/>
       <c r="D197" s="4"/>
       <c r="E197" s="3"/>
       <c r="F197" s="3"/>
       <c r="G197" s="3"/>
       <c r="H197" s="3"/>
       <c r="I197" s="3"/>
       <c r="J197" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K197" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L197" s="3" t="inlineStr">
         <is>
-          <t>960,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3"/>
       <c r="B198" s="4"/>
       <c r="C198" s="4"/>
       <c r="D198" s="4"/>
       <c r="E198" s="3"/>
       <c r="F198" s="3"/>
       <c r="G198" s="3"/>
       <c r="H198" s="3"/>
       <c r="I198" s="3"/>
       <c r="J198" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>54</t>
         </is>
       </c>
       <c r="K198" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L198" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
-      <c r="A199" s="3"/>
-[...1 lines deleted...]
-      <c r="C199" s="4"/>
+      <c r="A199" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B199" s="4" t="inlineStr">
+        <is>
+          <t>116호6450</t>
+        </is>
+      </c>
+      <c r="C199" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
       <c r="D199" s="4"/>
-      <c r="E199" s="3"/>
-[...3 lines deleted...]
-      <c r="I199" s="3"/>
+      <c r="E199" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F199" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G199" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H199" s="3" t="inlineStr">
+        <is>
+          <t>25년05월</t>
+        </is>
+      </c>
+      <c r="I199" s="3" t="inlineStr">
+        <is>
+          <t>17,676KM</t>
+        </is>
+      </c>
       <c r="J199" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K199" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L199" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
-      <c r="A200" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A200" s="3"/>
+      <c r="B200" s="4"/>
+      <c r="C200" s="4"/>
       <c r="D200" s="4"/>
-      <c r="E200" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E200" s="3"/>
+      <c r="F200" s="3"/>
+      <c r="G200" s="3"/>
+      <c r="H200" s="3"/>
+      <c r="I200" s="3"/>
       <c r="J200" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K200" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L200" s="3" t="inlineStr">
         <is>
-          <t>880,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3"/>
       <c r="B201" s="4"/>
       <c r="C201" s="4"/>
       <c r="D201" s="4"/>
       <c r="E201" s="3"/>
       <c r="F201" s="3"/>
       <c r="G201" s="3"/>
       <c r="H201" s="3"/>
       <c r="I201" s="3"/>
       <c r="J201" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K201" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L201" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3"/>
       <c r="B202" s="4"/>
       <c r="C202" s="4"/>
       <c r="D202" s="4"/>
       <c r="E202" s="3"/>
       <c r="F202" s="3"/>
       <c r="G202" s="3"/>
       <c r="H202" s="3"/>
       <c r="I202" s="3"/>
       <c r="J202" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K202" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L202" s="3" t="inlineStr">
         <is>
-          <t>820,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3"/>
       <c r="B203" s="4"/>
       <c r="C203" s="4"/>
       <c r="D203" s="4"/>
       <c r="E203" s="3"/>
       <c r="F203" s="3"/>
       <c r="G203" s="3"/>
       <c r="H203" s="3"/>
       <c r="I203" s="3"/>
       <c r="J203" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K203" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L203" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>720,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
-      <c r="A204" s="3"/>
-[...1 lines deleted...]
-      <c r="C204" s="4"/>
+      <c r="A204" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B204" s="4" t="inlineStr">
+        <is>
+          <t>116호6690</t>
+        </is>
+      </c>
+      <c r="C204" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브 마그네틱그레이메탈릭</t>
+        </is>
+      </c>
       <c r="D204" s="4"/>
-      <c r="E204" s="3"/>
-[...3 lines deleted...]
-      <c r="I204" s="3"/>
+      <c r="E204" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F204" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G204" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H204" s="3" t="inlineStr">
+        <is>
+          <t>25년08월</t>
+        </is>
+      </c>
+      <c r="I204" s="3" t="inlineStr">
+        <is>
+          <t>10,201KM</t>
+        </is>
+      </c>
       <c r="J204" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K204" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="L204" s="3" t="inlineStr">
         <is>
-          <t>760,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
-      <c r="A205" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A205" s="3"/>
+      <c r="B205" s="4"/>
+      <c r="C205" s="4"/>
+      <c r="D205" s="4"/>
+      <c r="E205" s="3"/>
+      <c r="F205" s="3"/>
+      <c r="G205" s="3"/>
+      <c r="H205" s="3"/>
+      <c r="I205" s="3"/>
       <c r="J205" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K205" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L205" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3"/>
       <c r="B206" s="4"/>
       <c r="C206" s="4"/>
       <c r="D206" s="4"/>
       <c r="E206" s="3"/>
       <c r="F206" s="3"/>
       <c r="G206" s="3"/>
       <c r="H206" s="3"/>
       <c r="I206" s="3"/>
       <c r="J206" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K206" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L206" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>780,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3"/>
       <c r="B207" s="4"/>
       <c r="C207" s="4"/>
       <c r="D207" s="4"/>
       <c r="E207" s="3"/>
       <c r="F207" s="3"/>
       <c r="G207" s="3"/>
       <c r="H207" s="3"/>
       <c r="I207" s="3"/>
       <c r="J207" s="3" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K207" s="3" t="inlineStr">
         <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L207" s="3" t="inlineStr">
+        <is>
+          <t>750,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
+      <c r="A208" s="3"/>
+      <c r="B208" s="4"/>
+      <c r="C208" s="4"/>
+      <c r="D208" s="4"/>
+      <c r="E208" s="3"/>
+      <c r="F208" s="3"/>
+      <c r="G208" s="3"/>
+      <c r="H208" s="3"/>
+      <c r="I208" s="3"/>
+      <c r="J208" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K208" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L208" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
+      <c r="A209" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B209" s="4" t="inlineStr">
+        <is>
+          <t>172허9537</t>
+        </is>
+      </c>
+      <c r="C209" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 DN8 2.0 모던</t>
+        </is>
+      </c>
+      <c r="D209" s="4" t="inlineStr">
+        <is>
+          <t>하이패스,  현대스마트센스</t>
+        </is>
+      </c>
+      <c r="E209" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F209" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G209" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H209" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I209" s="3" t="inlineStr">
+        <is>
+          <t>61,290KM</t>
+        </is>
+      </c>
+      <c r="J209" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K209" s="3" t="inlineStr">
+        <is>
           <t>70</t>
         </is>
       </c>
-      <c r="L207" s="3" t="inlineStr">
-[...82 lines deleted...]
-      </c>
       <c r="L209" s="3" t="inlineStr">
         <is>
-          <t>860,000</t>
+          <t>630,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3"/>
       <c r="B210" s="4"/>
       <c r="C210" s="4"/>
       <c r="D210" s="4"/>
       <c r="E210" s="3"/>
       <c r="F210" s="3"/>
       <c r="G210" s="3"/>
       <c r="H210" s="3"/>
       <c r="I210" s="3"/>
       <c r="J210" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K210" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L210" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3"/>
       <c r="B211" s="4"/>
       <c r="C211" s="4"/>
       <c r="D211" s="4"/>
       <c r="E211" s="3"/>
       <c r="F211" s="3"/>
       <c r="G211" s="3"/>
       <c r="H211" s="3"/>
       <c r="I211" s="3"/>
       <c r="J211" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K211" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L211" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
-      <c r="A212" s="3"/>
-[...1 lines deleted...]
-      <c r="C212" s="4"/>
+      <c r="A212" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B212" s="4" t="inlineStr">
+        <is>
+          <t>172하9366</t>
+        </is>
+      </c>
+      <c r="C212" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.2 프레스티지</t>
+        </is>
+      </c>
       <c r="D212" s="4"/>
-      <c r="E212" s="3"/>
-[...3 lines deleted...]
-      <c r="I212" s="3"/>
+      <c r="E212" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F212" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G212" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H212" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I212" s="3" t="inlineStr">
+        <is>
+          <t>138,649KM</t>
+        </is>
+      </c>
       <c r="J212" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K212" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L212" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
-      <c r="A213" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A213" s="3"/>
+      <c r="B213" s="4"/>
+      <c r="C213" s="4"/>
+      <c r="D213" s="4"/>
+      <c r="E213" s="3"/>
+      <c r="F213" s="3"/>
+      <c r="G213" s="3"/>
+      <c r="H213" s="3"/>
+      <c r="I213" s="3"/>
       <c r="J213" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K213" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L213" s="3" t="inlineStr">
         <is>
           <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3"/>
       <c r="B214" s="4"/>
       <c r="C214" s="4"/>
       <c r="D214" s="4"/>
       <c r="E214" s="3"/>
       <c r="F214" s="3"/>
       <c r="G214" s="3"/>
       <c r="H214" s="3"/>
       <c r="I214" s="3"/>
       <c r="J214" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K214" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L214" s="3" t="inlineStr">
         <is>
-          <t>600,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
-      <c r="A215" s="3"/>
-[...7 lines deleted...]
-      <c r="I215" s="3"/>
+      <c r="A215" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B215" s="4" t="inlineStr">
+        <is>
+          <t>180하7083</t>
+        </is>
+      </c>
+      <c r="C215" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 2.0 LPI 렌터카 스타일</t>
+        </is>
+      </c>
+      <c r="D215" s="4" t="inlineStr">
+        <is>
+          <t>하이패스, 스마트초이스</t>
+        </is>
+      </c>
+      <c r="E215" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F215" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G215" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H215" s="3" t="inlineStr">
+        <is>
+          <t>23년02월</t>
+        </is>
+      </c>
+      <c r="I215" s="3" t="inlineStr">
+        <is>
+          <t>108,727KM</t>
+        </is>
+      </c>
       <c r="J215" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K215" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L215" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3"/>
       <c r="B216" s="4"/>
       <c r="C216" s="4"/>
       <c r="D216" s="4"/>
       <c r="E216" s="3"/>
       <c r="F216" s="3"/>
       <c r="G216" s="3"/>
       <c r="H216" s="3"/>
       <c r="I216" s="3"/>
       <c r="J216" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K216" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L216" s="3" t="inlineStr">
         <is>
-          <t>560,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3"/>
       <c r="B217" s="4"/>
       <c r="C217" s="4"/>
       <c r="D217" s="4"/>
       <c r="E217" s="3"/>
       <c r="F217" s="3"/>
       <c r="G217" s="3"/>
       <c r="H217" s="3"/>
       <c r="I217" s="3"/>
       <c r="J217" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K217" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L217" s="3" t="inlineStr">
         <is>
-          <t>540,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B218" s="4" t="inlineStr">
         <is>
-          <t>101호2779</t>
+          <t>116호6687</t>
         </is>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
-          <t>쏘나타(DN8) L2.0 모던 </t>
-[...7 lines deleted...]
-      </c>
+          <t>디올뉴 그랜저 2.5 프리미엄 (블랙시트)</t>
+        </is>
+      </c>
+      <c r="D218" s="4"/>
       <c r="E218" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F218" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G218" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H218" s="3" t="inlineStr">
         <is>
-          <t>20년03월</t>
+          <t>25년08월</t>
         </is>
       </c>
       <c r="I218" s="3" t="inlineStr">
         <is>
-          <t>104,490KM</t>
+          <t>12,101KM</t>
         </is>
       </c>
       <c r="J218" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K218" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L218" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>890,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
-      <c r="A219" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A219" s="3"/>
+      <c r="B219" s="4"/>
+      <c r="C219" s="4"/>
       <c r="D219" s="4"/>
-      <c r="E219" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E219" s="3"/>
+      <c r="F219" s="3"/>
+      <c r="G219" s="3"/>
+      <c r="H219" s="3"/>
+      <c r="I219" s="3"/>
       <c r="J219" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K219" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L219" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3"/>
       <c r="B220" s="4"/>
       <c r="C220" s="4"/>
       <c r="D220" s="4"/>
       <c r="E220" s="3"/>
       <c r="F220" s="3"/>
       <c r="G220" s="3"/>
       <c r="H220" s="3"/>
       <c r="I220" s="3"/>
       <c r="J220" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K220" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L220" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3"/>
       <c r="B221" s="4"/>
       <c r="C221" s="4"/>
       <c r="D221" s="4"/>
       <c r="E221" s="3"/>
       <c r="F221" s="3"/>
       <c r="G221" s="3"/>
       <c r="H221" s="3"/>
       <c r="I221" s="3"/>
       <c r="J221" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K221" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L221" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3"/>
       <c r="B222" s="4"/>
       <c r="C222" s="4"/>
       <c r="D222" s="4"/>
       <c r="E222" s="3"/>
       <c r="F222" s="3"/>
       <c r="G222" s="3"/>
       <c r="H222" s="3"/>
       <c r="I222" s="3"/>
       <c r="J222" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K222" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L222" s="3" t="inlineStr">
         <is>
-          <t>890,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
-      <c r="A223" s="3"/>
-[...7 lines deleted...]
-      <c r="I223" s="3"/>
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B223" s="4" t="inlineStr">
+        <is>
+          <t>169하7305</t>
+        </is>
+      </c>
+      <c r="C223" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타 2.0 LPI 렌터카 스타일</t>
+        </is>
+      </c>
+      <c r="D223" s="4" t="inlineStr">
+        <is>
+          <t>스마트초이스1, 8인치디스플레이</t>
+        </is>
+      </c>
+      <c r="E223" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F223" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G223" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H223" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I223" s="3" t="inlineStr">
+        <is>
+          <t>107,855KM</t>
+        </is>
+      </c>
       <c r="J223" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K223" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L223" s="3" t="inlineStr">
         <is>
-          <t>840,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
-      <c r="A224" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A224" s="3"/>
+      <c r="B224" s="4"/>
+      <c r="C224" s="4"/>
+      <c r="D224" s="4"/>
+      <c r="E224" s="3"/>
+      <c r="F224" s="3"/>
+      <c r="G224" s="3"/>
+      <c r="H224" s="3"/>
+      <c r="I224" s="3"/>
       <c r="J224" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K224" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L224" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3"/>
       <c r="B225" s="4"/>
       <c r="C225" s="4"/>
       <c r="D225" s="4"/>
       <c r="E225" s="3"/>
       <c r="F225" s="3"/>
       <c r="G225" s="3"/>
       <c r="H225" s="3"/>
       <c r="I225" s="3"/>
       <c r="J225" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>31</t>
         </is>
       </c>
       <c r="K225" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L225" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>520,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B226" s="4" t="inlineStr">
         <is>
-          <t>172하1348</t>
+          <t>194호4777</t>
         </is>
       </c>
       <c r="C226" s="4" t="inlineStr">
         <is>
-          <t>캐스퍼 가솔린 1.0 모던</t>
+          <t>쏘나타 2.0 모던 </t>
         </is>
       </c>
       <c r="D226" s="4" t="inlineStr">
         <is>
-          <t>멀티미디어 내비 플러스</t>
+          <t>현대스마트센스</t>
         </is>
       </c>
       <c r="E226" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>휘발유</t>
         </is>
       </c>
       <c r="H226" s="3" t="inlineStr">
         <is>
-          <t>22년08월</t>
+          <t>22년05월</t>
         </is>
       </c>
       <c r="I226" s="3" t="inlineStr">
         <is>
-          <t>63,450KM</t>
+          <t>69,851KM</t>
         </is>
       </c>
       <c r="J226" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K226" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L226" s="3" t="inlineStr">
         <is>
-          <t>500,000</t>
+          <t>600,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3"/>
       <c r="B227" s="4"/>
       <c r="C227" s="4"/>
       <c r="D227" s="4"/>
       <c r="E227" s="3"/>
       <c r="F227" s="3"/>
       <c r="G227" s="3"/>
       <c r="H227" s="3"/>
       <c r="I227" s="3"/>
       <c r="J227" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K227" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L227" s="3" t="inlineStr">
         <is>
-          <t>460,000</t>
+          <t>570,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3"/>
       <c r="B228" s="4"/>
       <c r="C228" s="4"/>
       <c r="D228" s="4"/>
       <c r="E228" s="3"/>
       <c r="F228" s="3"/>
       <c r="G228" s="3"/>
       <c r="H228" s="3"/>
       <c r="I228" s="3"/>
       <c r="J228" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>32</t>
         </is>
       </c>
       <c r="K228" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L228" s="3" t="inlineStr">
         <is>
-          <t>420,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B229" s="4" t="inlineStr">
         <is>
-          <t>125호4694</t>
+          <t>116허7930</t>
         </is>
       </c>
       <c r="C229" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴싼타페 하이브리드 1.6 터보 HEV 2WD 5
-인승 프레스티지</t>
+          <t>싼타페 1.6T HEV 익스클루시브 </t>
         </is>
       </c>
       <c r="D229" s="4" t="inlineStr">
         <is>
-          <t>파킹어시스트플러스1, 현대스마트센스</t>
+          <t>동승석전동시트</t>
         </is>
       </c>
       <c r="E229" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>하이브리드</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
-          <t>24년08월</t>
+          <t>24년10월</t>
         </is>
       </c>
       <c r="I229" s="3" t="inlineStr">
         <is>
-          <t>19,400KM</t>
+          <t>27,764KM</t>
         </is>
       </c>
       <c r="J229" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K229" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L229" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3"/>
       <c r="B230" s="4"/>
       <c r="C230" s="4"/>
       <c r="D230" s="4"/>
       <c r="E230" s="3"/>
       <c r="F230" s="3"/>
       <c r="G230" s="3"/>
       <c r="H230" s="3"/>
       <c r="I230" s="3"/>
       <c r="J230" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K230" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L230" s="3" t="inlineStr">
         <is>
-          <t>910,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3"/>
       <c r="B231" s="4"/>
       <c r="C231" s="4"/>
       <c r="D231" s="4"/>
       <c r="E231" s="3"/>
       <c r="F231" s="3"/>
       <c r="G231" s="3"/>
       <c r="H231" s="3"/>
       <c r="I231" s="3"/>
       <c r="J231" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K231" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L231" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3"/>
       <c r="B232" s="4"/>
       <c r="C232" s="4"/>
       <c r="D232" s="4"/>
       <c r="E232" s="3"/>
       <c r="F232" s="3"/>
       <c r="G232" s="3"/>
       <c r="H232" s="3"/>
       <c r="I232" s="3"/>
       <c r="J232" s="3" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="K232" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L232" s="3" t="inlineStr">
         <is>
-          <t>830,000</t>
+          <t>790,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3"/>
       <c r="B233" s="4"/>
       <c r="C233" s="4"/>
       <c r="D233" s="4"/>
       <c r="E233" s="3"/>
       <c r="F233" s="3"/>
       <c r="G233" s="3"/>
       <c r="H233" s="3"/>
       <c r="I233" s="3"/>
       <c r="J233" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="K233" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L233" s="3" t="inlineStr">
         <is>
-          <t>790,000</t>
+          <t>760,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B234" s="4" t="inlineStr">
         <is>
-          <t>172하1349</t>
+          <t>191허1532</t>
         </is>
       </c>
       <c r="C234" s="4" t="inlineStr">
         <is>
-          <t>캐스퍼 가솔린 1.0 모던</t>
-[...6 lines deleted...]
-      </c>
+          <t>더 뉴그랜저IG 3.0 모던</t>
+        </is>
+      </c>
+      <c r="D234" s="4"/>
       <c r="E234" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F234" s="3" t="inlineStr">
         <is>
-          <t>흰색</t>
+          <t>검정</t>
         </is>
       </c>
       <c r="G234" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H234" s="3" t="inlineStr">
         <is>
-          <t>22년08월</t>
+          <t>22년04월</t>
         </is>
       </c>
       <c r="I234" s="3" t="inlineStr">
         <is>
-          <t>71,950KM</t>
+          <t>130,789KM</t>
         </is>
       </c>
       <c r="J234" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K234" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L234" s="3" t="inlineStr">
         <is>
-          <t>490,000</t>
+          <t>650,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3"/>
       <c r="B235" s="4"/>
       <c r="C235" s="4"/>
       <c r="D235" s="4"/>
       <c r="E235" s="3"/>
       <c r="F235" s="3"/>
       <c r="G235" s="3"/>
       <c r="H235" s="3"/>
       <c r="I235" s="3"/>
       <c r="J235" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K235" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L235" s="3" t="inlineStr">
         <is>
-          <t>450,000</t>
+          <t>620,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3"/>
       <c r="B236" s="4"/>
       <c r="C236" s="4"/>
       <c r="D236" s="4"/>
       <c r="E236" s="3"/>
       <c r="F236" s="3"/>
       <c r="G236" s="3"/>
       <c r="H236" s="3"/>
       <c r="I236" s="3"/>
       <c r="J236" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K236" s="3" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L236" s="3" t="inlineStr">
         <is>
-          <t>410,000</t>
+          <t>590,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
-          <t>MY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B237" s="4" t="inlineStr">
         <is>
-          <t>01호3917</t>
+          <t>03하9084</t>
         </is>
       </c>
       <c r="C237" s="4" t="inlineStr">
         <is>
-          <t>아이오닉 5 Long Range 2WD 프레스티지</t>
+          <t>아이오닉5 롱레인지 프레스티지</t>
         </is>
       </c>
       <c r="D237" s="4" t="inlineStr">
         <is>
-          <t>파킹어시스트</t>
+          <t>빌트인캠 사이드스텝</t>
         </is>
       </c>
       <c r="E237" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F237" s="3" t="inlineStr">
         <is>
-          <t>회색</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G237" s="3" t="inlineStr">
         <is>
           <t>전기</t>
         </is>
       </c>
       <c r="H237" s="3" t="inlineStr">
         <is>
-          <t>21년09월</t>
+          <t>22년04월</t>
         </is>
       </c>
       <c r="I237" s="3" t="inlineStr">
         <is>
-          <t>77,150KM</t>
+          <t>86,533KM</t>
         </is>
       </c>
       <c r="J237" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K237" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L237" s="3" t="inlineStr">
         <is>
-          <t>940,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3"/>
       <c r="B238" s="4"/>
       <c r="C238" s="4"/>
       <c r="D238" s="4"/>
       <c r="E238" s="3"/>
       <c r="F238" s="3"/>
       <c r="G238" s="3"/>
       <c r="H238" s="3"/>
       <c r="I238" s="3"/>
       <c r="J238" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K238" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L238" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
-      <c r="A239" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E239" s="3" t="inlineStr">
+      <c r="A239" s="3"/>
+      <c r="B239" s="4"/>
+      <c r="C239" s="4"/>
+      <c r="D239" s="4"/>
+      <c r="E239" s="3"/>
+      <c r="F239" s="3"/>
+      <c r="G239" s="3"/>
+      <c r="H239" s="3"/>
+      <c r="I239" s="3"/>
+      <c r="J239" s="3" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="K239" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L239" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
+      <c r="A240" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B240" s="4" t="inlineStr">
+        <is>
+          <t>116하6260</t>
+        </is>
+      </c>
+      <c r="C240" s="4" t="inlineStr">
+        <is>
+          <t>그랜저IG 3.0 렌터카 모던</t>
+        </is>
+      </c>
+      <c r="D240" s="4" t="inlineStr">
+        <is>
+          <t>썬루프, 멀티내비, 하이패스, 컴포트3</t>
+        </is>
+      </c>
+      <c r="E240" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F239" s="3" t="inlineStr">
-[...44 lines deleted...]
-      <c r="I240" s="3"/>
+      <c r="F240" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G240" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H240" s="3" t="inlineStr">
+        <is>
+          <t>21년03월</t>
+        </is>
+      </c>
+      <c r="I240" s="3" t="inlineStr">
+        <is>
+          <t>101,067KM</t>
+        </is>
+      </c>
       <c r="J240" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K240" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L240" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>660,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3"/>
       <c r="B241" s="4"/>
       <c r="C241" s="4"/>
       <c r="D241" s="4"/>
       <c r="E241" s="3"/>
       <c r="F241" s="3"/>
       <c r="G241" s="3"/>
       <c r="H241" s="3"/>
       <c r="I241" s="3"/>
       <c r="J241" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K241" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>70</t>
         </is>
       </c>
       <c r="L241" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>625,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3"/>
       <c r="B242" s="4"/>
       <c r="C242" s="4"/>
       <c r="D242" s="4"/>
       <c r="E242" s="3"/>
       <c r="F242" s="3"/>
       <c r="G242" s="3"/>
       <c r="H242" s="3"/>
       <c r="I242" s="3"/>
       <c r="J242" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K242" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L242" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
+      <c r="A243" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B243" s="4" t="inlineStr">
+        <is>
+          <t>46허0365</t>
+        </is>
+      </c>
+      <c r="C243" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉6 롱레인지 AWD 익스클루시브 플러스 </t>
+        </is>
+      </c>
+      <c r="D243" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠, AWD, 썬루프, 보스사운드, 컴
+포트플러스</t>
+        </is>
+      </c>
+      <c r="E243" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F243" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G243" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H243" s="3" t="inlineStr">
+        <is>
+          <t>22년11월</t>
+        </is>
+      </c>
+      <c r="I243" s="3" t="inlineStr">
+        <is>
+          <t>90,878KM</t>
+        </is>
+      </c>
+      <c r="J243" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K243" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L243" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
+      <c r="A244" s="3"/>
+      <c r="B244" s="4"/>
+      <c r="C244" s="4"/>
+      <c r="D244" s="4"/>
+      <c r="E244" s="3"/>
+      <c r="F244" s="3"/>
+      <c r="G244" s="3"/>
+      <c r="H244" s="3"/>
+      <c r="I244" s="3"/>
+      <c r="J244" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K242" s="3" t="inlineStr">
-[...88 lines deleted...]
-      </c>
       <c r="K244" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L244" s="3" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3"/>
       <c r="B245" s="4"/>
       <c r="C245" s="4"/>
       <c r="D245" s="4"/>
       <c r="E245" s="3"/>
       <c r="F245" s="3"/>
       <c r="G245" s="3"/>
       <c r="H245" s="3"/>
       <c r="I245" s="3"/>
       <c r="J245" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K245" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L245" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B246" s="4" t="inlineStr">
+        <is>
+          <t>07호8285</t>
+        </is>
+      </c>
+      <c r="C246" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 Long Range AWD 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D246" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠 AWD</t>
+        </is>
+      </c>
+      <c r="E246" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F246" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G246" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H246" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I246" s="3" t="inlineStr">
+        <is>
+          <t>63,620KM</t>
+        </is>
+      </c>
+      <c r="J246" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K246" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L246" s="3" t="inlineStr">
+        <is>
+          <t>920,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="3"/>
+      <c r="B247" s="4"/>
+      <c r="C247" s="4"/>
+      <c r="D247" s="4"/>
+      <c r="E247" s="3"/>
+      <c r="F247" s="3"/>
+      <c r="G247" s="3"/>
+      <c r="H247" s="3"/>
+      <c r="I247" s="3"/>
+      <c r="J247" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K245" s="3" t="inlineStr">
-[...88 lines deleted...]
-      </c>
       <c r="K247" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L247" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3"/>
       <c r="B248" s="4"/>
       <c r="C248" s="4"/>
       <c r="D248" s="4"/>
       <c r="E248" s="3"/>
       <c r="F248" s="3"/>
       <c r="G248" s="3"/>
       <c r="H248" s="3"/>
       <c r="I248" s="3"/>
       <c r="J248" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K248" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L248" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
-      <c r="A249" s="3"/>
-[...7 lines deleted...]
-      <c r="I249" s="3"/>
+      <c r="A249" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B249" s="4" t="inlineStr">
+        <is>
+          <t>116허6474</t>
+        </is>
+      </c>
+      <c r="C249" s="4" t="inlineStr">
+        <is>
+          <t>싼타페 2.5T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D249" s="4" t="inlineStr">
+        <is>
+          <t>동승석8WAY전동시트</t>
+        </is>
+      </c>
+      <c r="E249" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F249" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G249" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H249" s="3" t="inlineStr">
+        <is>
+          <t>23년09월</t>
+        </is>
+      </c>
+      <c r="I249" s="3" t="inlineStr">
+        <is>
+          <t>40,466KM</t>
+        </is>
+      </c>
       <c r="J249" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K249" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L249" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3"/>
       <c r="B250" s="4"/>
       <c r="C250" s="4"/>
       <c r="D250" s="4"/>
       <c r="E250" s="3"/>
       <c r="F250" s="3"/>
       <c r="G250" s="3"/>
       <c r="H250" s="3"/>
       <c r="I250" s="3"/>
       <c r="J250" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K250" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L250" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>740,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3"/>
       <c r="B251" s="4"/>
       <c r="C251" s="4"/>
       <c r="D251" s="4"/>
       <c r="E251" s="3"/>
       <c r="F251" s="3"/>
       <c r="G251" s="3"/>
       <c r="H251" s="3"/>
       <c r="I251" s="3"/>
       <c r="J251" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K251" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L251" s="3" t="inlineStr">
+        <is>
+          <t>710,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
+      <c r="A252" s="3"/>
+      <c r="B252" s="4"/>
+      <c r="C252" s="4"/>
+      <c r="D252" s="4"/>
+      <c r="E252" s="3"/>
+      <c r="F252" s="3"/>
+      <c r="G252" s="3"/>
+      <c r="H252" s="3"/>
+      <c r="I252" s="3"/>
+      <c r="J252" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K252" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L252" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B253" s="4" t="inlineStr">
+        <is>
+          <t>61허0561</t>
+        </is>
+      </c>
+      <c r="C253" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 AWD 롱레인지 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D253" s="4" t="inlineStr">
+        <is>
+          <t>20인치휠, AWD</t>
+        </is>
+      </c>
+      <c r="E253" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F253" s="3" t="inlineStr">
+        <is>
+          <t>쥐색</t>
+        </is>
+      </c>
+      <c r="G253" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H253" s="3" t="inlineStr">
+        <is>
+          <t>23년04월</t>
+        </is>
+      </c>
+      <c r="I253" s="3" t="inlineStr">
+        <is>
+          <t>49,074KM</t>
+        </is>
+      </c>
+      <c r="J253" s="3" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K251" s="3" t="inlineStr">
-[...88 lines deleted...]
-      </c>
       <c r="K253" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L253" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>940,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3"/>
       <c r="B254" s="4"/>
       <c r="C254" s="4"/>
       <c r="D254" s="4"/>
       <c r="E254" s="3"/>
       <c r="F254" s="3"/>
       <c r="G254" s="3"/>
       <c r="H254" s="3"/>
       <c r="I254" s="3"/>
       <c r="J254" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K254" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L254" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3"/>
       <c r="B255" s="4"/>
       <c r="C255" s="4"/>
       <c r="D255" s="4"/>
       <c r="E255" s="3"/>
       <c r="F255" s="3"/>
       <c r="G255" s="3"/>
       <c r="H255" s="3"/>
       <c r="I255" s="3"/>
       <c r="J255" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K255" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L255" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>860,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3"/>
       <c r="B256" s="4"/>
       <c r="C256" s="4"/>
       <c r="D256" s="4"/>
       <c r="E256" s="3"/>
       <c r="F256" s="3"/>
       <c r="G256" s="3"/>
       <c r="H256" s="3"/>
       <c r="I256" s="3"/>
       <c r="J256" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>44</t>
         </is>
       </c>
       <c r="K256" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="L256" s="3" t="inlineStr">
         <is>
-          <t>1,200,000</t>
+          <t>830,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
-          <t>SKY</t>
+          <t>JET</t>
         </is>
       </c>
       <c r="B257" s="4" t="inlineStr">
         <is>
-          <t>125호8942</t>
+          <t>116허7929</t>
         </is>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
-          <t>디 올뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+          <t>디 올뉴코나 가솔린 1.6 터보 2WD 모던</t>
         </is>
       </c>
       <c r="D257" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스1</t>
+          <t>내비게이션, 하이패스</t>
         </is>
       </c>
       <c r="E257" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G257" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H257" s="3" t="inlineStr">
         <is>
-          <t>23년07월</t>
+          <t>24년10월</t>
         </is>
       </c>
       <c r="I257" s="3" t="inlineStr">
         <is>
-          <t>31,000KM</t>
+          <t>29,458KM</t>
         </is>
       </c>
       <c r="J257" s="3" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K257" s="3" t="inlineStr">
+        <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K257" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="L257" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>580,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3"/>
       <c r="B258" s="4"/>
       <c r="C258" s="4"/>
       <c r="D258" s="4"/>
       <c r="E258" s="3"/>
       <c r="F258" s="3"/>
       <c r="G258" s="3"/>
       <c r="H258" s="3"/>
       <c r="I258" s="3"/>
       <c r="J258" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K258" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L258" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>560,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3"/>
       <c r="B259" s="4"/>
       <c r="C259" s="4"/>
       <c r="D259" s="4"/>
       <c r="E259" s="3"/>
       <c r="F259" s="3"/>
       <c r="G259" s="3"/>
       <c r="H259" s="3"/>
       <c r="I259" s="3"/>
       <c r="J259" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K259" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L259" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>540,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3"/>
       <c r="B260" s="4"/>
       <c r="C260" s="4"/>
       <c r="D260" s="4"/>
       <c r="E260" s="3"/>
       <c r="F260" s="3"/>
       <c r="G260" s="3"/>
       <c r="H260" s="3"/>
       <c r="I260" s="3"/>
       <c r="J260" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K260" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L260" s="3" t="inlineStr">
+        <is>
+          <t>520,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
+      <c r="A261" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B261" s="4" t="inlineStr">
+        <is>
+          <t>101허4964</t>
+        </is>
+      </c>
+      <c r="C261" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 2.2 디젤 AWD 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D261" s="4"/>
+      <c r="E261" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F261" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G261" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H261" s="3" t="inlineStr">
+        <is>
+          <t>22년09월</t>
+        </is>
+      </c>
+      <c r="I261" s="3" t="inlineStr">
+        <is>
+          <t>76,000KM</t>
+        </is>
+      </c>
+      <c r="J261" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K261" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L261" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
+      <c r="A262" s="3"/>
+      <c r="B262" s="4"/>
+      <c r="C262" s="4"/>
+      <c r="D262" s="4"/>
+      <c r="E262" s="3"/>
+      <c r="F262" s="3"/>
+      <c r="G262" s="3"/>
+      <c r="H262" s="3"/>
+      <c r="I262" s="3"/>
+      <c r="J262" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K260" s="3" t="inlineStr">
+      <c r="K262" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L260" s="3" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="L262" s="3" t="inlineStr">
         <is>
-          <t>950,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3"/>
       <c r="B263" s="4"/>
       <c r="C263" s="4"/>
       <c r="D263" s="4"/>
       <c r="E263" s="3"/>
       <c r="F263" s="3"/>
       <c r="G263" s="3"/>
       <c r="H263" s="3"/>
       <c r="I263" s="3"/>
       <c r="J263" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K263" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L263" s="3" t="inlineStr">
         <is>
-          <t>1,000,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3"/>
       <c r="B264" s="4"/>
       <c r="C264" s="4"/>
       <c r="D264" s="4"/>
       <c r="E264" s="3"/>
       <c r="F264" s="3"/>
       <c r="G264" s="3"/>
       <c r="H264" s="3"/>
       <c r="I264" s="3"/>
       <c r="J264" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K264" s="3" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L264" s="3" t="inlineStr">
         <is>
-          <t>1,050,000</t>
+          <t>840,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3"/>
       <c r="B265" s="4"/>
       <c r="C265" s="4"/>
       <c r="D265" s="4"/>
       <c r="E265" s="3"/>
       <c r="F265" s="3"/>
       <c r="G265" s="3"/>
       <c r="H265" s="3"/>
       <c r="I265" s="3"/>
       <c r="J265" s="3" t="inlineStr">
         <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K265" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L265" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
+      <c r="A266" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B266" s="4" t="inlineStr">
+        <is>
+          <t>165하3912</t>
+        </is>
+      </c>
+      <c r="C266" s="4" t="inlineStr">
+        <is>
+          <t>캐스퍼 1.0 모던</t>
+        </is>
+      </c>
+      <c r="D266" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스Ⅰ</t>
+        </is>
+      </c>
+      <c r="E266" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F266" s="3" t="inlineStr">
+        <is>
+          <t>블루</t>
+        </is>
+      </c>
+      <c r="G266" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H266" s="3" t="inlineStr">
+        <is>
+          <t>21년11월</t>
+        </is>
+      </c>
+      <c r="I266" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
+      <c r="J266" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K266" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="L266" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
+      <c r="A267" s="3"/>
+      <c r="B267" s="4"/>
+      <c r="C267" s="4"/>
+      <c r="D267" s="4"/>
+      <c r="E267" s="3"/>
+      <c r="F267" s="3"/>
+      <c r="G267" s="3"/>
+      <c r="H267" s="3"/>
+      <c r="I267" s="3"/>
+      <c r="J267" s="3" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="K265" s="3" t="inlineStr">
-[...82 lines deleted...]
-      </c>
       <c r="K267" s="3" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>60</t>
         </is>
       </c>
       <c r="L267" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B268" s="4" t="inlineStr">
         <is>
-          <t>160허8498</t>
+          <t>172하1348</t>
         </is>
       </c>
       <c r="C268" s="4" t="inlineStr">
         <is>
-          <t>아반떼 하이브리드(CN7) 스마트</t>
+          <t>캐스퍼 가솔린 1.0 모던</t>
         </is>
       </c>
       <c r="D268" s="4" t="inlineStr">
         <is>
-          <t>인조가죽시트, 인포테인먼트내비Ⅴ, 하이패스시스
-템(ECM룸미러)</t>
+          <t>멀티미디어 내비 플러스</t>
         </is>
       </c>
       <c r="E268" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G268" s="3" t="inlineStr">
         <is>
-          <t>하이브리드</t>
+          <t>휘발유</t>
         </is>
       </c>
       <c r="H268" s="3" t="inlineStr">
         <is>
-          <t>21년08월</t>
+          <t>22년08월</t>
         </is>
       </c>
       <c r="I268" s="3" t="inlineStr">
         <is>
-          <t>157,569KM</t>
+          <t>63,450KM</t>
         </is>
       </c>
       <c r="J268" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K268" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L268" s="3" t="inlineStr">
         <is>
-          <t>580,000</t>
+          <t>450,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3"/>
       <c r="B269" s="4"/>
       <c r="C269" s="4"/>
       <c r="D269" s="4"/>
       <c r="E269" s="3"/>
       <c r="F269" s="3"/>
       <c r="G269" s="3"/>
       <c r="H269" s="3"/>
       <c r="I269" s="3"/>
       <c r="J269" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K269" s="3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L269" s="3" t="inlineStr">
         <is>
-          <t>530,000</t>
+          <t>410,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
-      <c r="A270" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="E270" s="3" t="inlineStr">
+      <c r="A270" s="3"/>
+      <c r="B270" s="4"/>
+      <c r="C270" s="4"/>
+      <c r="D270" s="4"/>
+      <c r="E270" s="3"/>
+      <c r="F270" s="3"/>
+      <c r="G270" s="3"/>
+      <c r="H270" s="3"/>
+      <c r="I270" s="3"/>
+      <c r="J270" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K270" s="3" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
+      <c r="L270" s="3" t="inlineStr">
+        <is>
+          <t>370,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
+      <c r="A271" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B271" s="4" t="inlineStr">
+        <is>
+          <t>17허7264</t>
+        </is>
+      </c>
+      <c r="C271" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 Long Range 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D271" s="4" t="inlineStr">
+        <is>
+          <t>컴포트플러스Ⅱ</t>
+        </is>
+      </c>
+      <c r="E271" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F270" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H270" s="3" t="inlineStr">
+      <c r="F271" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G271" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H271" s="3" t="inlineStr">
         <is>
           <t>22년03월</t>
         </is>
       </c>
-      <c r="I270" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J270" s="3" t="inlineStr">
+      <c r="I271" s="3" t="inlineStr">
+        <is>
+          <t>75,600KM</t>
+        </is>
+      </c>
+      <c r="J271" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K270" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K271" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L271" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>880,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3"/>
       <c r="B272" s="4"/>
       <c r="C272" s="4"/>
       <c r="D272" s="4"/>
       <c r="E272" s="3"/>
       <c r="F272" s="3"/>
       <c r="G272" s="3"/>
       <c r="H272" s="3"/>
       <c r="I272" s="3"/>
       <c r="J272" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K272" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L272" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>820,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
-          <t>SW</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B273" s="4" t="inlineStr">
         <is>
-          <t>165허3588</t>
+          <t>101하2775</t>
         </is>
       </c>
       <c r="C273" s="4" t="inlineStr">
         <is>
-          <t>더 뉴그랜저IG 가솔린 3.3 프리미엄</t>
+          <t>팰리세이드 2.2 디젤 AWD 8인승 프레스티지</t>
         </is>
       </c>
       <c r="D273" s="4" t="inlineStr">
         <is>
-          <t>현대스마트센스1 프리미엄초이스</t>
+          <t>패밀리, 테크2</t>
         </is>
       </c>
       <c r="E273" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F273" s="3" t="inlineStr">
         <is>
-          <t>검정</t>
+          <t>쥐색</t>
         </is>
       </c>
       <c r="G273" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>경유</t>
         </is>
       </c>
       <c r="H273" s="3" t="inlineStr">
         <is>
-          <t>22년01월</t>
+          <t>21년10월</t>
         </is>
       </c>
       <c r="I273" s="3" t="inlineStr">
         <is>
-          <t>141,389KM</t>
+          <t>85,900KM</t>
         </is>
       </c>
       <c r="J273" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K273" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L273" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>920,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3"/>
       <c r="B274" s="4"/>
       <c r="C274" s="4"/>
       <c r="D274" s="4"/>
       <c r="E274" s="3"/>
       <c r="F274" s="3"/>
       <c r="G274" s="3"/>
       <c r="H274" s="3"/>
       <c r="I274" s="3"/>
       <c r="J274" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K274" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L274" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>810,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3"/>
       <c r="B275" s="4"/>
       <c r="C275" s="4"/>
       <c r="D275" s="4"/>
       <c r="E275" s="3"/>
       <c r="F275" s="3"/>
       <c r="G275" s="3"/>
       <c r="H275" s="3"/>
       <c r="I275" s="3"/>
       <c r="J275" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K275" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L275" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
-      <c r="A276" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A276" s="3"/>
+      <c r="B276" s="4"/>
+      <c r="C276" s="4"/>
       <c r="D276" s="4"/>
-      <c r="E276" s="3" t="inlineStr">
+      <c r="E276" s="3"/>
+      <c r="F276" s="3"/>
+      <c r="G276" s="3"/>
+      <c r="H276" s="3"/>
+      <c r="I276" s="3"/>
+      <c r="J276" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K276" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L276" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
+      <c r="A277" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B277" s="4" t="inlineStr">
+        <is>
+          <t>101허4965</t>
+        </is>
+      </c>
+      <c r="C277" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG LPi 3.0 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D277" s="4" t="inlineStr">
+        <is>
+          <t>현대스마트센스1, 18인치알로이휠&amp;미쉐린타이어
+, 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E277" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F276" s="3" t="inlineStr">
+      <c r="F277" s="3" t="inlineStr">
         <is>
           <t>흰색</t>
         </is>
       </c>
-      <c r="G276" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="J276" s="3" t="inlineStr">
+      <c r="G277" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H277" s="3" t="inlineStr">
+        <is>
+          <t>22년05월</t>
+        </is>
+      </c>
+      <c r="I277" s="3" t="inlineStr">
+        <is>
+          <t>88,300KM</t>
+        </is>
+      </c>
+      <c r="J277" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K276" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="K277" s="3" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L277" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>770,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3"/>
       <c r="B278" s="4"/>
       <c r="C278" s="4"/>
       <c r="D278" s="4"/>
       <c r="E278" s="3"/>
       <c r="F278" s="3"/>
       <c r="G278" s="3"/>
       <c r="H278" s="3"/>
       <c r="I278" s="3"/>
       <c r="J278" s="3" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K278" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L278" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="3"/>
+      <c r="B279" s="4"/>
+      <c r="C279" s="4"/>
+      <c r="D279" s="4"/>
+      <c r="E279" s="3"/>
+      <c r="F279" s="3"/>
+      <c r="G279" s="3"/>
+      <c r="H279" s="3"/>
+      <c r="I279" s="3"/>
+      <c r="J279" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K278" s="3" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E279" s="3" t="inlineStr">
+      <c r="K279" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L279" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="3"/>
+      <c r="B280" s="4"/>
+      <c r="C280" s="4"/>
+      <c r="D280" s="4"/>
+      <c r="E280" s="3"/>
+      <c r="F280" s="3"/>
+      <c r="G280" s="3"/>
+      <c r="H280" s="3"/>
+      <c r="I280" s="3"/>
+      <c r="J280" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K280" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L280" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
+      <c r="A281" s="3" t="inlineStr">
+        <is>
+          <t>MY</t>
+        </is>
+      </c>
+      <c r="B281" s="4" t="inlineStr">
+        <is>
+          <t>101호2799</t>
+        </is>
+      </c>
+      <c r="C281" s="4" t="inlineStr">
+        <is>
+          <t>쏘나타(DN8) G2.0 프리미엄 패밀리</t>
+        </is>
+      </c>
+      <c r="D281" s="4"/>
+      <c r="E281" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
-      <c r="F279" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="J279" s="3" t="inlineStr">
+      <c r="F281" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G281" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H281" s="3" t="inlineStr">
+        <is>
+          <t>21년04월</t>
+        </is>
+      </c>
+      <c r="I281" s="3" t="inlineStr">
+        <is>
+          <t>95,950KM</t>
+        </is>
+      </c>
+      <c r="J281" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="K279" s="3" t="inlineStr">
-[...61 lines deleted...]
-      <c r="K280" s="3" t="inlineStr">
+      <c r="K281" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L280" s="3" t="inlineStr">
-[...24 lines deleted...]
-      </c>
       <c r="L281" s="3" t="inlineStr">
         <is>
-          <t>680,000</t>
+          <t>530,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
-      <c r="A282" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="A282" s="3"/>
+      <c r="B282" s="4"/>
+      <c r="C282" s="4"/>
       <c r="D282" s="4"/>
-      <c r="E282" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="E282" s="3"/>
+      <c r="F282" s="3"/>
+      <c r="G282" s="3"/>
+      <c r="H282" s="3"/>
+      <c r="I282" s="3"/>
       <c r="J282" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>20</t>
         </is>
       </c>
       <c r="K282" s="3" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>100</t>
         </is>
       </c>
       <c r="L282" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
-          <t>TABO</t>
+          <t>MY</t>
         </is>
       </c>
       <c r="B283" s="4" t="inlineStr">
         <is>
-          <t>154호3005</t>
+          <t>160허7672</t>
         </is>
       </c>
       <c r="C283" s="4" t="inlineStr">
         <is>
-          <t>디올뉴그랜저(GN7) 3.5 프리미엄</t>
+          <t>아반떼 하이브리드(CN7) 모던</t>
         </is>
       </c>
       <c r="D283" s="4" t="inlineStr">
         <is>
-          <t>썬룹,hud 등</t>
+          <t>하이패스시스템(ECM룸미러), 인포테인먼트내비
+Ⅱ</t>
         </is>
       </c>
       <c r="E283" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
-          <t>블랙</t>
+          <t>회색</t>
         </is>
       </c>
       <c r="G283" s="3" t="inlineStr">
         <is>
-          <t>LPG</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H283" s="3" t="inlineStr">
         <is>
-          <t>24년11월</t>
+          <t>21년06월</t>
         </is>
       </c>
       <c r="I283" s="3" t="inlineStr">
         <is>
-          <t>19,114KM</t>
+          <t>89,700KM</t>
         </is>
       </c>
       <c r="J283" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K283" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L283" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>550,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3"/>
       <c r="B284" s="4"/>
       <c r="C284" s="4"/>
       <c r="D284" s="4"/>
       <c r="E284" s="3"/>
       <c r="F284" s="3"/>
       <c r="G284" s="3"/>
       <c r="H284" s="3"/>
       <c r="I284" s="3"/>
       <c r="J284" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>22</t>
         </is>
       </c>
       <c r="K284" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>80</t>
         </is>
       </c>
       <c r="L284" s="3" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
-      <c r="A285" s="3"/>
-[...7 lines deleted...]
-      <c r="I285" s="3"/>
+      <c r="A285" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B285" s="4" t="inlineStr">
+        <is>
+          <t>142호3587</t>
+        </is>
+      </c>
+      <c r="C285" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴팰리세이드 3.8 가솔린 AWD 7인승 캘리그래피</t>
+        </is>
+      </c>
+      <c r="D285" s="4" t="inlineStr">
+        <is>
+          <t>라이프스타일, 듀얼파노라마썬루프, 빌트인캠</t>
+        </is>
+      </c>
+      <c r="E285" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F285" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G285" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H285" s="3" t="inlineStr">
+        <is>
+          <t>24년07월</t>
+        </is>
+      </c>
+      <c r="I285" s="3" t="inlineStr">
+        <is>
+          <t>33,500KM</t>
+        </is>
+      </c>
       <c r="J285" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K285" s="3" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L285" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3"/>
       <c r="B286" s="4"/>
       <c r="C286" s="4"/>
       <c r="D286" s="4"/>
       <c r="E286" s="3"/>
       <c r="F286" s="3"/>
       <c r="G286" s="3"/>
       <c r="H286" s="3"/>
       <c r="I286" s="3"/>
       <c r="J286" s="3" t="inlineStr">
         <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K286" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L286" s="3" t="inlineStr">
+        <is>
+          <t>1,050,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
+      <c r="A287" s="3"/>
+      <c r="B287" s="4"/>
+      <c r="C287" s="4"/>
+      <c r="D287" s="4"/>
+      <c r="E287" s="3"/>
+      <c r="F287" s="3"/>
+      <c r="G287" s="3"/>
+      <c r="H287" s="3"/>
+      <c r="I287" s="3"/>
+      <c r="J287" s="3" t="inlineStr">
+        <is>
           <t>36</t>
         </is>
       </c>
-      <c r="K286" s="3" t="inlineStr">
+      <c r="K287" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L286" s="3" t="inlineStr">
-[...60 lines deleted...]
-      </c>
       <c r="L287" s="3" t="inlineStr">
         <is>
-          <t>1,170,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3"/>
       <c r="B288" s="4"/>
       <c r="C288" s="4"/>
       <c r="D288" s="4"/>
       <c r="E288" s="3"/>
       <c r="F288" s="3"/>
       <c r="G288" s="3"/>
       <c r="H288" s="3"/>
       <c r="I288" s="3"/>
       <c r="J288" s="3" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="K288" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L288" s="3" t="inlineStr">
         <is>
-          <t>1,100,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3"/>
       <c r="B289" s="4"/>
       <c r="C289" s="4"/>
       <c r="D289" s="4"/>
       <c r="E289" s="3"/>
       <c r="F289" s="3"/>
       <c r="G289" s="3"/>
       <c r="H289" s="3"/>
       <c r="I289" s="3"/>
       <c r="J289" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K289" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L289" s="3" t="inlineStr">
         <is>
-          <t>990,000</t>
+          <t>1,200,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
-      <c r="A290" s="3"/>
-[...7 lines deleted...]
-      <c r="I290" s="3"/>
+      <c r="A290" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B290" s="4" t="inlineStr">
+        <is>
+          <t>101호7926</t>
+        </is>
+      </c>
+      <c r="C290" s="4" t="inlineStr">
+        <is>
+          <t>더 올뉴투싼 가솔린 1.6 터보 2WD N Line 인
+스퍼레이션</t>
+        </is>
+      </c>
+      <c r="D290" s="4" t="inlineStr">
+        <is>
+          <t>미쉐린타이어, 플래티넘 III, 파노라마 선루
+프</t>
+        </is>
+      </c>
+      <c r="E290" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F290" s="3" t="inlineStr">
+        <is>
+          <t>오로라 블랙펄</t>
+        </is>
+      </c>
+      <c r="G290" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H290" s="3" t="inlineStr">
+        <is>
+          <t>22년02월</t>
+        </is>
+      </c>
+      <c r="I290" s="3" t="inlineStr">
+        <is>
+          <t>85,000KM</t>
+        </is>
+      </c>
       <c r="J290" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K290" s="3" t="inlineStr">
         <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L290" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
+      <c r="A291" s="3"/>
+      <c r="B291" s="4"/>
+      <c r="C291" s="4"/>
+      <c r="D291" s="4"/>
+      <c r="E291" s="3"/>
+      <c r="F291" s="3"/>
+      <c r="G291" s="3"/>
+      <c r="H291" s="3"/>
+      <c r="I291" s="3"/>
+      <c r="J291" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K291" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L291" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
+      <c r="A292" s="3" t="inlineStr">
+        <is>
+          <t>SKY</t>
+        </is>
+      </c>
+      <c r="B292" s="4" t="inlineStr">
+        <is>
+          <t>142호3601</t>
+        </is>
+      </c>
+      <c r="C292" s="4" t="inlineStr">
+        <is>
+          <t>디 올뉴그랜저 스마트스트림 가솔린 3.5 AWD 익스클
+루시브</t>
+        </is>
+      </c>
+      <c r="D292" s="4" t="inlineStr">
+        <is>
+          <t>헤드업디스플레이, 현대스마트센스2, 플래티넘</t>
+        </is>
+      </c>
+      <c r="E292" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F292" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G292" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H292" s="3" t="inlineStr">
+        <is>
+          <t>24년08월</t>
+        </is>
+      </c>
+      <c r="I292" s="3" t="inlineStr">
+        <is>
+          <t>13,000KM</t>
+        </is>
+      </c>
+      <c r="J292" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K292" s="3" t="inlineStr">
+        <is>
           <t>150</t>
         </is>
       </c>
-      <c r="L290" s="3" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="L292" s="3" t="inlineStr">
         <is>
-          <t>1,190,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3"/>
       <c r="B293" s="4"/>
       <c r="C293" s="4"/>
       <c r="D293" s="4"/>
       <c r="E293" s="3"/>
       <c r="F293" s="3"/>
       <c r="G293" s="3"/>
       <c r="H293" s="3"/>
       <c r="I293" s="3"/>
       <c r="J293" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K293" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L293" s="3" t="inlineStr">
         <is>
-          <t>1,080,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3"/>
       <c r="B294" s="4"/>
       <c r="C294" s="4"/>
       <c r="D294" s="4"/>
       <c r="E294" s="3"/>
       <c r="F294" s="3"/>
       <c r="G294" s="3"/>
       <c r="H294" s="3"/>
       <c r="I294" s="3"/>
       <c r="J294" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>36</t>
         </is>
       </c>
       <c r="K294" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L294" s="3" t="inlineStr">
         <is>
-          <t>970,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3"/>
       <c r="B295" s="4"/>
       <c r="C295" s="4"/>
       <c r="D295" s="4"/>
       <c r="E295" s="3"/>
       <c r="F295" s="3"/>
       <c r="G295" s="3"/>
       <c r="H295" s="3"/>
       <c r="I295" s="3"/>
       <c r="J295" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K295" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L295" s="3" t="inlineStr">
         <is>
-          <t>870,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
-      <c r="A296" s="3" t="inlineStr">
-[...43 lines deleted...]
-      </c>
+      <c r="A296" s="3"/>
+      <c r="B296" s="4"/>
+      <c r="C296" s="4"/>
+      <c r="D296" s="4"/>
+      <c r="E296" s="3"/>
+      <c r="F296" s="3"/>
+      <c r="G296" s="3"/>
+      <c r="H296" s="3"/>
+      <c r="I296" s="3"/>
       <c r="J296" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K296" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L296" s="3" t="inlineStr">
         <is>
-          <t>570,000</t>
+          <t>1,150,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B297" s="4" t="inlineStr">
         <is>
-          <t>101호7791</t>
+          <t>142호8463</t>
         </is>
       </c>
       <c r="C297" s="4" t="inlineStr">
         <is>
-          <t>그랜저 2.4 르블랑 가솔린</t>
-[...2 lines deleted...]
-      <c r="D297" s="4"/>
+          <t>디 올뉴팰리세이드 하이브리드 2.5 터보 HEV AWD
+ 7인승 프레스티지</t>
+        </is>
+      </c>
+      <c r="D297" s="4" t="inlineStr">
+        <is>
+          <t>빌트인캠2+, 컴포트 플러스(7인승), 2열 
+다이내믹 바디케어 시트, 듀얼 와이드 선루프,
+ 플래티넘</t>
+        </is>
+      </c>
       <c r="E297" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F297" s="3" t="inlineStr">
         <is>
-          <t>미드나잇 블랙 펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G297" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H297" s="3" t="inlineStr">
         <is>
-          <t>21년07월</t>
+          <t>25년09월</t>
         </is>
       </c>
       <c r="I297" s="3" t="inlineStr">
         <is>
-          <t>111,000KM</t>
+          <t>15,000KM</t>
         </is>
       </c>
       <c r="J297" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K297" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L297" s="3" t="inlineStr">
         <is>
-          <t>850,000</t>
+          <t>1,300,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3"/>
       <c r="B298" s="4"/>
       <c r="C298" s="4"/>
       <c r="D298" s="4"/>
       <c r="E298" s="3"/>
       <c r="F298" s="3"/>
       <c r="G298" s="3"/>
       <c r="H298" s="3"/>
       <c r="I298" s="3"/>
       <c r="J298" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K298" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L298" s="3" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>1,350,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3"/>
       <c r="B299" s="4"/>
       <c r="C299" s="4"/>
       <c r="D299" s="4"/>
       <c r="E299" s="3"/>
       <c r="F299" s="3"/>
       <c r="G299" s="3"/>
       <c r="H299" s="3"/>
       <c r="I299" s="3"/>
       <c r="J299" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K299" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L299" s="3" t="inlineStr">
         <is>
-          <t>720,000</t>
+          <t>1,400,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3"/>
       <c r="B300" s="4"/>
       <c r="C300" s="4"/>
       <c r="D300" s="4"/>
       <c r="E300" s="3"/>
       <c r="F300" s="3"/>
       <c r="G300" s="3"/>
       <c r="H300" s="3"/>
       <c r="I300" s="3"/>
       <c r="J300" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K300" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L300" s="3" t="inlineStr">
         <is>
-          <t>650,000</t>
+          <t>14,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3"/>
       <c r="B301" s="4"/>
       <c r="C301" s="4"/>
       <c r="D301" s="4"/>
       <c r="E301" s="3"/>
       <c r="F301" s="3"/>
       <c r="G301" s="3"/>
       <c r="H301" s="3"/>
       <c r="I301" s="3"/>
       <c r="J301" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K301" s="3" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>300</t>
         </is>
       </c>
       <c r="L301" s="3" t="inlineStr">
         <is>
-          <t>590,000</t>
+          <t>1,500,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B302" s="4" t="inlineStr">
         <is>
-          <t>101하5564</t>
+          <t>125하2506</t>
         </is>
       </c>
       <c r="C302" s="4" t="inlineStr">
         <is>
-          <t>스타리아 라운지 2.2 7인승 인스퍼레이션 디젤 2WD</t>
+          <t>더 뉴투싼 하이브리드 1.6 터보 하이브리드 2WD 프
+리미엄</t>
         </is>
       </c>
       <c r="D302" s="4" t="inlineStr">
         <is>
-          <t>듀얼 와이드 선루프, 컴포트</t>
+          <t>현대스마트센스, 파킹어시스트Ⅱ</t>
         </is>
       </c>
       <c r="E302" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F302" s="3" t="inlineStr">
         <is>
-          <t>그라파이트 그레이 메탈릭</t>
+          <t>파인 그린 매트</t>
         </is>
       </c>
       <c r="G302" s="3" t="inlineStr">
         <is>
-          <t>경유</t>
+          <t>하이브리드</t>
         </is>
       </c>
       <c r="H302" s="3" t="inlineStr">
         <is>
-          <t>21년09월</t>
+          <t>25년02월</t>
         </is>
       </c>
       <c r="I302" s="3" t="inlineStr">
         <is>
-          <t>55,000KM</t>
+          <t>17,000KM</t>
         </is>
       </c>
       <c r="J302" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K302" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L302" s="3" t="inlineStr">
         <is>
-          <t>1,350,000</t>
+          <t>850,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="3"/>
       <c r="B303" s="4"/>
       <c r="C303" s="4"/>
       <c r="D303" s="4"/>
       <c r="E303" s="3"/>
       <c r="F303" s="3"/>
       <c r="G303" s="3"/>
       <c r="H303" s="3"/>
       <c r="I303" s="3"/>
       <c r="J303" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K303" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L303" s="3" t="inlineStr">
         <is>
-          <t>1,280,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3"/>
       <c r="B304" s="4"/>
       <c r="C304" s="4"/>
       <c r="D304" s="4"/>
       <c r="E304" s="3"/>
       <c r="F304" s="3"/>
       <c r="G304" s="3"/>
       <c r="H304" s="3"/>
       <c r="I304" s="3"/>
       <c r="J304" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K304" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L304" s="3" t="inlineStr">
         <is>
-          <t>1,150,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3"/>
       <c r="B305" s="4"/>
       <c r="C305" s="4"/>
       <c r="D305" s="4"/>
       <c r="E305" s="3"/>
       <c r="F305" s="3"/>
       <c r="G305" s="3"/>
       <c r="H305" s="3"/>
       <c r="I305" s="3"/>
       <c r="J305" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K305" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L305" s="3" t="inlineStr">
         <is>
-          <t>1,040,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3"/>
       <c r="B306" s="4"/>
       <c r="C306" s="4"/>
       <c r="D306" s="4"/>
       <c r="E306" s="3"/>
       <c r="F306" s="3"/>
       <c r="G306" s="3"/>
       <c r="H306" s="3"/>
       <c r="I306" s="3"/>
       <c r="J306" s="3" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K306" s="3" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="L306" s="3" t="inlineStr">
         <is>
-          <t>930,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
-          <t>V</t>
+          <t>SKY</t>
         </is>
       </c>
       <c r="B307" s="4" t="inlineStr">
         <is>
-          <t>125호9009</t>
+          <t>125호5190</t>
         </is>
       </c>
       <c r="C307" s="4" t="inlineStr">
         <is>
-          <t>쏘나타 가솔린 2.0 익스클루시브</t>
-[...2 lines deleted...]
-      <c r="D307" s="4"/>
+          <t>디 올뉴그랜저 LPi 3.5 일반인용 프리미엄</t>
+        </is>
+      </c>
+      <c r="D307" s="4" t="inlineStr">
+        <is>
+          <t>파킹어시스트, 파노라마선루프, 플래티넘, 프리
+미엄초이스</t>
+        </is>
+      </c>
       <c r="E307" s="3" t="inlineStr">
         <is>
           <t>중고차</t>
         </is>
       </c>
       <c r="F307" s="3" t="inlineStr">
         <is>
-          <t>세레니티 화이트 펄</t>
+          <t>흰색</t>
         </is>
       </c>
       <c r="G307" s="3" t="inlineStr">
         <is>
-          <t>휘발유</t>
+          <t>LPG</t>
         </is>
       </c>
       <c r="H307" s="3" t="inlineStr">
         <is>
-          <t>23년11월</t>
+          <t>23년05월</t>
         </is>
       </c>
       <c r="I307" s="3" t="inlineStr">
         <is>
-          <t>20,000KM</t>
+          <t>89,500KM</t>
         </is>
       </c>
       <c r="J307" s="3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>60</t>
         </is>
       </c>
       <c r="K307" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L307" s="3" t="inlineStr">
         <is>
-          <t>810,000</t>
+          <t>900,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3"/>
       <c r="B308" s="4"/>
       <c r="C308" s="4"/>
       <c r="D308" s="4"/>
       <c r="E308" s="3"/>
       <c r="F308" s="3"/>
       <c r="G308" s="3"/>
       <c r="H308" s="3"/>
       <c r="I308" s="3"/>
       <c r="J308" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>48</t>
         </is>
       </c>
       <c r="K308" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L308" s="3" t="inlineStr">
         <is>
-          <t>770,000</t>
+          <t>950,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3"/>
       <c r="B309" s="4"/>
       <c r="C309" s="4"/>
       <c r="D309" s="4"/>
       <c r="E309" s="3"/>
       <c r="F309" s="3"/>
       <c r="G309" s="3"/>
       <c r="H309" s="3"/>
       <c r="I309" s="3"/>
       <c r="J309" s="3" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="K309" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L309" s="3" t="inlineStr">
         <is>
-          <t>690,000</t>
+          <t>1,000,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3"/>
       <c r="B310" s="4"/>
       <c r="C310" s="4"/>
       <c r="D310" s="4"/>
       <c r="E310" s="3"/>
       <c r="F310" s="3"/>
       <c r="G310" s="3"/>
       <c r="H310" s="3"/>
       <c r="I310" s="3"/>
       <c r="J310" s="3" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K310" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L310" s="3" t="inlineStr">
         <is>
-          <t>620,000</t>
+          <t>1,050,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
-      <c r="A311" s="3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
+      <c r="A311" s="3"/>
+      <c r="B311" s="4"/>
+      <c r="C311" s="4"/>
+      <c r="D311" s="4"/>
+      <c r="E311" s="3"/>
+      <c r="F311" s="3"/>
+      <c r="G311" s="3"/>
+      <c r="H311" s="3"/>
+      <c r="I311" s="3"/>
       <c r="J311" s="3" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="K311" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>150</t>
         </is>
       </c>
       <c r="L311" s="3" t="inlineStr">
         <is>
-          <t>725,000</t>
+          <t>1,100,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
-      <c r="A312" s="3"/>
-[...7 lines deleted...]
-      <c r="I312" s="3"/>
+      <c r="A312" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B312" s="4" t="inlineStr">
+        <is>
+          <t>193허6984</t>
+        </is>
+      </c>
+      <c r="C312" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D312" s="4" t="inlineStr">
+        <is>
+          <t>프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="E312" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F312" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G312" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H312" s="3" t="inlineStr">
+        <is>
+          <t>22년08월</t>
+        </is>
+      </c>
+      <c r="I312" s="3" t="inlineStr">
+        <is>
+          <t>77,000KM</t>
+        </is>
+      </c>
       <c r="J312" s="3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>12</t>
         </is>
       </c>
       <c r="K312" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L312" s="3" t="inlineStr">
         <is>
-          <t>700,000</t>
+          <t>800,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3"/>
       <c r="B313" s="4"/>
       <c r="C313" s="4"/>
       <c r="D313" s="4"/>
       <c r="E313" s="3"/>
       <c r="F313" s="3"/>
       <c r="G313" s="3"/>
       <c r="H313" s="3"/>
       <c r="I313" s="3"/>
       <c r="J313" s="3" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>24</t>
         </is>
       </c>
       <c r="K313" s="3" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>50</t>
         </is>
       </c>
       <c r="L313" s="3" t="inlineStr">
         <is>
-          <t>675,000</t>
+          <t>750,000</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="3"/>
       <c r="B314" s="4"/>
       <c r="C314" s="4"/>
       <c r="D314" s="4"/>
       <c r="E314" s="3"/>
       <c r="F314" s="3"/>
       <c r="G314" s="3"/>
       <c r="H314" s="3"/>
       <c r="I314" s="3"/>
       <c r="J314" s="3" t="inlineStr">
         <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K314" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L314" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
+      <c r="A315" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B315" s="4" t="inlineStr">
+        <is>
+          <t>178호9765</t>
+        </is>
+      </c>
+      <c r="C315" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴그랜저IG 스마트스트림 가솔린 2.5 프리미엄</t>
+        </is>
+      </c>
+      <c r="D315" s="4"/>
+      <c r="E315" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F315" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G315" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H315" s="3" t="inlineStr">
+        <is>
+          <t>20년12월</t>
+        </is>
+      </c>
+      <c r="I315" s="3" t="inlineStr">
+        <is>
+          <t>179,857KM</t>
+        </is>
+      </c>
+      <c r="J315" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K315" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L315" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
+      <c r="A316" s="3"/>
+      <c r="B316" s="4"/>
+      <c r="C316" s="4"/>
+      <c r="D316" s="4"/>
+      <c r="E316" s="3"/>
+      <c r="F316" s="3"/>
+      <c r="G316" s="3"/>
+      <c r="H316" s="3"/>
+      <c r="I316" s="3"/>
+      <c r="J316" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K316" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L316" s="3" t="inlineStr">
+        <is>
+          <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
+      <c r="A317" s="3"/>
+      <c r="B317" s="4"/>
+      <c r="C317" s="4"/>
+      <c r="D317" s="4"/>
+      <c r="E317" s="3"/>
+      <c r="F317" s="3"/>
+      <c r="G317" s="3"/>
+      <c r="H317" s="3"/>
+      <c r="I317" s="3"/>
+      <c r="J317" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K317" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L317" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
+      <c r="A318" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B318" s="4" t="inlineStr">
+        <is>
+          <t>182허2476</t>
+        </is>
+      </c>
+      <c r="C318" s="4" t="inlineStr">
+        <is>
+          <t>아반떼(CN7) 스마트스트림 가솔린 1.6 스마트 A/
+T</t>
+        </is>
+      </c>
+      <c r="D318" s="4" t="inlineStr">
+        <is>
+          <t>하이패스시스템(ECM룸미러), 인조가죽시트</t>
+        </is>
+      </c>
+      <c r="E318" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F318" s="3" t="inlineStr">
+        <is>
+          <t>회색</t>
+        </is>
+      </c>
+      <c r="G318" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H318" s="3" t="inlineStr">
+        <is>
+          <t>21년03월</t>
+        </is>
+      </c>
+      <c r="I318" s="3" t="inlineStr">
+        <is>
+          <t>85,194KM</t>
+        </is>
+      </c>
+      <c r="J318" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K318" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L318" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
+      <c r="A319" s="3"/>
+      <c r="B319" s="4"/>
+      <c r="C319" s="4"/>
+      <c r="D319" s="4"/>
+      <c r="E319" s="3"/>
+      <c r="F319" s="3"/>
+      <c r="G319" s="3"/>
+      <c r="H319" s="3"/>
+      <c r="I319" s="3"/>
+      <c r="J319" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K319" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L319" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
+      <c r="A320" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B320" s="4" t="inlineStr">
+        <is>
+          <t>116허7577</t>
+        </is>
+      </c>
+      <c r="C320" s="4" t="inlineStr">
+        <is>
+          <t>더 뉴아반떼(CN7) 스마트스트림 가솔린 1.6 모던</t>
+        </is>
+      </c>
+      <c r="D320" s="4"/>
+      <c r="E320" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F320" s="3" t="inlineStr">
+        <is>
+          <t>검정</t>
+        </is>
+      </c>
+      <c r="G320" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H320" s="3" t="inlineStr">
+        <is>
+          <t>24년01월</t>
+        </is>
+      </c>
+      <c r="I320" s="3" t="inlineStr">
+        <is>
+          <t>51,151KM</t>
+        </is>
+      </c>
+      <c r="J320" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K320" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L320" s="3" t="inlineStr">
+        <is>
+          <t>560,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
+      <c r="A321" s="3"/>
+      <c r="B321" s="4"/>
+      <c r="C321" s="4"/>
+      <c r="D321" s="4"/>
+      <c r="E321" s="3"/>
+      <c r="F321" s="3"/>
+      <c r="G321" s="3"/>
+      <c r="H321" s="3"/>
+      <c r="I321" s="3"/>
+      <c r="J321" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K321" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L321" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
+      <c r="A322" s="3"/>
+      <c r="B322" s="4"/>
+      <c r="C322" s="4"/>
+      <c r="D322" s="4"/>
+      <c r="E322" s="3"/>
+      <c r="F322" s="3"/>
+      <c r="G322" s="3"/>
+      <c r="H322" s="3"/>
+      <c r="I322" s="3"/>
+      <c r="J322" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K322" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L322" s="3" t="inlineStr">
+        <is>
+          <t>490,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
+      <c r="A323" s="3" t="inlineStr">
+        <is>
+          <t>SW</t>
+        </is>
+      </c>
+      <c r="B323" s="4" t="inlineStr">
+        <is>
+          <t>148호6534</t>
+        </is>
+      </c>
+      <c r="C323" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 하이브리드(CN7) 스마트</t>
+        </is>
+      </c>
+      <c r="D323" s="4"/>
+      <c r="E323" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F323" s="3" t="inlineStr">
+        <is>
+          <t>사이버그레이</t>
+        </is>
+      </c>
+      <c r="G323" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H323" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I323" s="3" t="inlineStr">
+        <is>
+          <t>119,580KM</t>
+        </is>
+      </c>
+      <c r="J323" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K323" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L323" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
+      <c r="A324" s="3"/>
+      <c r="B324" s="4"/>
+      <c r="C324" s="4"/>
+      <c r="D324" s="4"/>
+      <c r="E324" s="3"/>
+      <c r="F324" s="3"/>
+      <c r="G324" s="3"/>
+      <c r="H324" s="3"/>
+      <c r="I324" s="3"/>
+      <c r="J324" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K324" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="L324" s="3" t="inlineStr">
+        <is>
+          <t>500,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B325" s="4" t="inlineStr">
+        <is>
+          <t>154호2185</t>
+        </is>
+      </c>
+      <c r="C325" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 3.8 7인승 vip</t>
+        </is>
+      </c>
+      <c r="D325" s="4" t="inlineStr">
+        <is>
+          <t>썬루프  등</t>
+        </is>
+      </c>
+      <c r="E325" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F325" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G325" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H325" s="3" t="inlineStr">
+        <is>
+          <t>21년06월</t>
+        </is>
+      </c>
+      <c r="I325" s="3" t="inlineStr">
+        <is>
+          <t>66,376KM</t>
+        </is>
+      </c>
+      <c r="J325" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K325" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L325" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
+      <c r="A326" s="3"/>
+      <c r="B326" s="4"/>
+      <c r="C326" s="4"/>
+      <c r="D326" s="4"/>
+      <c r="E326" s="3"/>
+      <c r="F326" s="3"/>
+      <c r="G326" s="3"/>
+      <c r="H326" s="3"/>
+      <c r="I326" s="3"/>
+      <c r="J326" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K326" s="3" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="L326" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="3"/>
+      <c r="B327" s="4"/>
+      <c r="C327" s="4"/>
+      <c r="D327" s="4"/>
+      <c r="E327" s="3"/>
+      <c r="F327" s="3"/>
+      <c r="G327" s="3"/>
+      <c r="H327" s="3"/>
+      <c r="I327" s="3"/>
+      <c r="J327" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K327" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L327" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
+      <c r="A328" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B328" s="4" t="inlineStr">
+        <is>
+          <t>154호2566</t>
+        </is>
+      </c>
+      <c r="C328" s="4" t="inlineStr">
+        <is>
+          <t>디올뉴그랜저 3.5 T 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D328" s="4" t="inlineStr">
+        <is>
+          <t>어라운뷰 등</t>
+        </is>
+      </c>
+      <c r="E328" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F328" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G328" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H328" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I328" s="3" t="inlineStr">
+        <is>
+          <t>81,453KM</t>
+        </is>
+      </c>
+      <c r="J328" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K328" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L328" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
+      <c r="A329" s="3"/>
+      <c r="B329" s="4"/>
+      <c r="C329" s="4"/>
+      <c r="D329" s="4"/>
+      <c r="E329" s="3"/>
+      <c r="F329" s="3"/>
+      <c r="G329" s="3"/>
+      <c r="H329" s="3"/>
+      <c r="I329" s="3"/>
+      <c r="J329" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K329" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L329" s="3" t="inlineStr">
+        <is>
+          <t>830,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
+      <c r="A330" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B330" s="4" t="inlineStr">
+        <is>
+          <t>154호3161</t>
+        </is>
+      </c>
+      <c r="C330" s="4" t="inlineStr">
+        <is>
+          <t>아반떼 1.6  하이브리드 스마트</t>
+        </is>
+      </c>
+      <c r="D330" s="4" t="inlineStr">
+        <is>
+          <t>인포테인먼트 내비 등</t>
+        </is>
+      </c>
+      <c r="E330" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F330" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G330" s="3" t="inlineStr">
+        <is>
+          <t>하이브리드</t>
+        </is>
+      </c>
+      <c r="H330" s="3" t="inlineStr">
+        <is>
+          <t>25년09월</t>
+        </is>
+      </c>
+      <c r="I330" s="3" t="inlineStr">
+        <is>
+          <t>2,098KM</t>
+        </is>
+      </c>
+      <c r="J330" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K330" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L330" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
+      <c r="A331" s="3"/>
+      <c r="B331" s="4"/>
+      <c r="C331" s="4"/>
+      <c r="D331" s="4"/>
+      <c r="E331" s="3"/>
+      <c r="F331" s="3"/>
+      <c r="G331" s="3"/>
+      <c r="H331" s="3"/>
+      <c r="I331" s="3"/>
+      <c r="J331" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K331" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L331" s="3" t="inlineStr">
+        <is>
+          <t>680,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
+      <c r="A332" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B332" s="4" t="inlineStr">
+        <is>
+          <t>140호2165</t>
+        </is>
+      </c>
+      <c r="C332" s="4" t="inlineStr">
+        <is>
+          <t>더뉴그랜저 2.5 프리미엄초이스</t>
+        </is>
+      </c>
+      <c r="D332" s="4"/>
+      <c r="E332" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F332" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G332" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H332" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I332" s="3" t="inlineStr">
+        <is>
+          <t>104,893KM</t>
+        </is>
+      </c>
+      <c r="J332" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K332" s="3" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="L332" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
+      <c r="A333" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B333" s="4" t="inlineStr">
+        <is>
+          <t>156호2185</t>
+        </is>
+      </c>
+      <c r="C333" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 3.8 7인승 vip</t>
+        </is>
+      </c>
+      <c r="D333" s="4" t="inlineStr">
+        <is>
+          <t>썬룹 등</t>
+        </is>
+      </c>
+      <c r="E333" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F333" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G333" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H333" s="3" t="inlineStr">
+        <is>
+          <t>26년01월</t>
+        </is>
+      </c>
+      <c r="I333" s="3" t="inlineStr">
+        <is>
+          <t>66,376KM</t>
+        </is>
+      </c>
+      <c r="J333" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K333" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L333" s="3" t="inlineStr">
+        <is>
+          <t>940,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
+      <c r="A334" s="3"/>
+      <c r="B334" s="4"/>
+      <c r="C334" s="4"/>
+      <c r="D334" s="4"/>
+      <c r="E334" s="3"/>
+      <c r="F334" s="3"/>
+      <c r="G334" s="3"/>
+      <c r="H334" s="3"/>
+      <c r="I334" s="3"/>
+      <c r="J334" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K334" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L334" s="3" t="inlineStr">
+        <is>
+          <t>910,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
+      <c r="A335" s="3"/>
+      <c r="B335" s="4"/>
+      <c r="C335" s="4"/>
+      <c r="D335" s="4"/>
+      <c r="E335" s="3"/>
+      <c r="F335" s="3"/>
+      <c r="G335" s="3"/>
+      <c r="H335" s="3"/>
+      <c r="I335" s="3"/>
+      <c r="J335" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K335" s="3" t="inlineStr">
+        <is>
+          <t>200</t>
+        </is>
+      </c>
+      <c r="L335" s="3" t="inlineStr">
+        <is>
+          <t>880,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
+      <c r="A336" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B336" s="4" t="inlineStr">
+        <is>
+          <t>07호7648</t>
+        </is>
+      </c>
+      <c r="C336" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 5 Long Range 2WD 프레스티지</t>
+        </is>
+      </c>
+      <c r="D336" s="4"/>
+      <c r="E336" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F336" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G336" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H336" s="3" t="inlineStr">
+        <is>
+          <t>22년04월</t>
+        </is>
+      </c>
+      <c r="I336" s="3" t="inlineStr">
+        <is>
+          <t>91,700KM</t>
+        </is>
+      </c>
+      <c r="J336" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K336" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L336" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
+      <c r="A337" s="3"/>
+      <c r="B337" s="4"/>
+      <c r="C337" s="4"/>
+      <c r="D337" s="4"/>
+      <c r="E337" s="3"/>
+      <c r="F337" s="3"/>
+      <c r="G337" s="3"/>
+      <c r="H337" s="3"/>
+      <c r="I337" s="3"/>
+      <c r="J337" s="3" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="K337" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L337" s="3" t="inlineStr">
+        <is>
+          <t>820,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="3" t="inlineStr">
+        <is>
+          <t>TASU</t>
+        </is>
+      </c>
+      <c r="B338" s="4" t="inlineStr">
+        <is>
+          <t>07호8246</t>
+        </is>
+      </c>
+      <c r="C338" s="4" t="inlineStr">
+        <is>
+          <t>아이오닉 6 Long Range 2WD 익스클루시브</t>
+        </is>
+      </c>
+      <c r="D338" s="4"/>
+      <c r="E338" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F338" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G338" s="3" t="inlineStr">
+        <is>
+          <t>전기</t>
+        </is>
+      </c>
+      <c r="H338" s="3" t="inlineStr">
+        <is>
+          <t>22년10월</t>
+        </is>
+      </c>
+      <c r="I338" s="3" t="inlineStr">
+        <is>
+          <t>32,736KM</t>
+        </is>
+      </c>
+      <c r="J338" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K338" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L338" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="3"/>
+      <c r="B339" s="4"/>
+      <c r="C339" s="4"/>
+      <c r="D339" s="4"/>
+      <c r="E339" s="3"/>
+      <c r="F339" s="3"/>
+      <c r="G339" s="3"/>
+      <c r="H339" s="3"/>
+      <c r="I339" s="3"/>
+      <c r="J339" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K339" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L339" s="3" t="inlineStr">
+        <is>
+          <t>950,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B340" s="4" t="inlineStr">
+        <is>
+          <t>125호5146</t>
+        </is>
+      </c>
+      <c r="C340" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 가솔린 2WD</t>
+        </is>
+      </c>
+      <c r="D340" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E340" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F340" s="3" t="inlineStr">
+        <is>
+          <t>검정색</t>
+        </is>
+      </c>
+      <c r="G340" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H340" s="3" t="inlineStr">
+        <is>
+          <t>23년01월</t>
+        </is>
+      </c>
+      <c r="I340" s="3" t="inlineStr">
+        <is>
+          <t>40,000KM</t>
+        </is>
+      </c>
+      <c r="J340" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K340" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L340" s="3" t="inlineStr">
+        <is>
+          <t>1,310,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="3"/>
+      <c r="B341" s="4"/>
+      <c r="C341" s="4"/>
+      <c r="D341" s="4"/>
+      <c r="E341" s="3"/>
+      <c r="F341" s="3"/>
+      <c r="G341" s="3"/>
+      <c r="H341" s="3"/>
+      <c r="I341" s="3"/>
+      <c r="J341" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K341" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L341" s="3" t="inlineStr">
+        <is>
+          <t>1,240,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
+      <c r="A342" s="3"/>
+      <c r="B342" s="4"/>
+      <c r="C342" s="4"/>
+      <c r="D342" s="4"/>
+      <c r="E342" s="3"/>
+      <c r="F342" s="3"/>
+      <c r="G342" s="3"/>
+      <c r="H342" s="3"/>
+      <c r="I342" s="3"/>
+      <c r="J342" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K342" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L342" s="3" t="inlineStr">
+        <is>
+          <t>1,110,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
+      <c r="A343" s="3"/>
+      <c r="B343" s="4"/>
+      <c r="C343" s="4"/>
+      <c r="D343" s="4"/>
+      <c r="E343" s="3"/>
+      <c r="F343" s="3"/>
+      <c r="G343" s="3"/>
+      <c r="H343" s="3"/>
+      <c r="I343" s="3"/>
+      <c r="J343" s="3" t="inlineStr">
+        <is>
           <t>48</t>
         </is>
       </c>
-      <c r="K314" s="3" t="inlineStr">
+      <c r="K343" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L343" s="3" t="inlineStr">
+        <is>
+          <t>1,000,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
+      <c r="A344" s="3"/>
+      <c r="B344" s="4"/>
+      <c r="C344" s="4"/>
+      <c r="D344" s="4"/>
+      <c r="E344" s="3"/>
+      <c r="F344" s="3"/>
+      <c r="G344" s="3"/>
+      <c r="H344" s="3"/>
+      <c r="I344" s="3"/>
+      <c r="J344" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K344" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L344" s="3" t="inlineStr">
+        <is>
+          <t>900,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
+      <c r="A345" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B345" s="4" t="inlineStr">
+        <is>
+          <t>101호8982</t>
+        </is>
+      </c>
+      <c r="C345" s="4" t="inlineStr">
+        <is>
+          <t>팰리세이드 3.8 프레스티지 가솔린 4WD</t>
+        </is>
+      </c>
+      <c r="D345" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 썬루프</t>
+        </is>
+      </c>
+      <c r="E345" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F345" s="3" t="inlineStr">
+        <is>
+          <t>스틸 그라파이트</t>
+        </is>
+      </c>
+      <c r="G345" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H345" s="3" t="inlineStr">
+        <is>
+          <t>20년01월</t>
+        </is>
+      </c>
+      <c r="I345" s="3" t="inlineStr">
+        <is>
+          <t>63,000KM</t>
+        </is>
+      </c>
+      <c r="J345" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K345" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L345" s="3" t="inlineStr">
+        <is>
+          <t>1,170,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
+      <c r="A346" s="3"/>
+      <c r="B346" s="4"/>
+      <c r="C346" s="4"/>
+      <c r="D346" s="4"/>
+      <c r="E346" s="3"/>
+      <c r="F346" s="3"/>
+      <c r="G346" s="3"/>
+      <c r="H346" s="3"/>
+      <c r="I346" s="3"/>
+      <c r="J346" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K346" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L346" s="3" t="inlineStr">
+        <is>
+          <t>1,100,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
+      <c r="A347" s="3"/>
+      <c r="B347" s="4"/>
+      <c r="C347" s="4"/>
+      <c r="D347" s="4"/>
+      <c r="E347" s="3"/>
+      <c r="F347" s="3"/>
+      <c r="G347" s="3"/>
+      <c r="H347" s="3"/>
+      <c r="I347" s="3"/>
+      <c r="J347" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K347" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L347" s="3" t="inlineStr">
+        <is>
+          <t>990,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
+      <c r="A348" s="3"/>
+      <c r="B348" s="4"/>
+      <c r="C348" s="4"/>
+      <c r="D348" s="4"/>
+      <c r="E348" s="3"/>
+      <c r="F348" s="3"/>
+      <c r="G348" s="3"/>
+      <c r="H348" s="3"/>
+      <c r="I348" s="3"/>
+      <c r="J348" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K348" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L348" s="3" t="inlineStr">
+        <is>
+          <t>890,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
+      <c r="A349" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B349" s="4" t="inlineStr">
+        <is>
+          <t>125호5127</t>
+        </is>
+      </c>
+      <c r="C349" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+        </is>
+      </c>
+      <c r="D349" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E349" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F349" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G349" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H349" s="3" t="inlineStr">
+        <is>
+          <t>22년01월</t>
+        </is>
+      </c>
+      <c r="I349" s="3" t="inlineStr">
+        <is>
+          <t>41,000KM</t>
+        </is>
+      </c>
+      <c r="J349" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K349" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L349" s="3" t="inlineStr">
+        <is>
+          <t>1,260,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
+      <c r="A350" s="3"/>
+      <c r="B350" s="4"/>
+      <c r="C350" s="4"/>
+      <c r="D350" s="4"/>
+      <c r="E350" s="3"/>
+      <c r="F350" s="3"/>
+      <c r="G350" s="3"/>
+      <c r="H350" s="3"/>
+      <c r="I350" s="3"/>
+      <c r="J350" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K350" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L350" s="3" t="inlineStr">
+        <is>
+          <t>1,190,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
+      <c r="A351" s="3"/>
+      <c r="B351" s="4"/>
+      <c r="C351" s="4"/>
+      <c r="D351" s="4"/>
+      <c r="E351" s="3"/>
+      <c r="F351" s="3"/>
+      <c r="G351" s="3"/>
+      <c r="H351" s="3"/>
+      <c r="I351" s="3"/>
+      <c r="J351" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K351" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L351" s="3" t="inlineStr">
+        <is>
+          <t>1,080,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
+      <c r="A352" s="3"/>
+      <c r="B352" s="4"/>
+      <c r="C352" s="4"/>
+      <c r="D352" s="4"/>
+      <c r="E352" s="3"/>
+      <c r="F352" s="3"/>
+      <c r="G352" s="3"/>
+      <c r="H352" s="3"/>
+      <c r="I352" s="3"/>
+      <c r="J352" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K352" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L352" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="3"/>
+      <c r="B353" s="4"/>
+      <c r="C353" s="4"/>
+      <c r="D353" s="4"/>
+      <c r="E353" s="3"/>
+      <c r="F353" s="3"/>
+      <c r="G353" s="3"/>
+      <c r="H353" s="3"/>
+      <c r="I353" s="3"/>
+      <c r="J353" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K353" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L353" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B354" s="4" t="inlineStr">
+        <is>
+          <t>125호5126</t>
+        </is>
+      </c>
+      <c r="C354" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 3.5 프리미엄 LPG 2WD</t>
+        </is>
+      </c>
+      <c r="D354" s="4" t="inlineStr">
+        <is>
+          <t>스마트 센스 I</t>
+        </is>
+      </c>
+      <c r="E354" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F354" s="3" t="inlineStr">
+        <is>
+          <t>블랙</t>
+        </is>
+      </c>
+      <c r="G354" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H354" s="3" t="inlineStr">
+        <is>
+          <t>22년12월</t>
+        </is>
+      </c>
+      <c r="I354" s="3" t="inlineStr">
+        <is>
+          <t>37,000KM</t>
+        </is>
+      </c>
+      <c r="J354" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K354" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L354" s="3" t="inlineStr">
+        <is>
+          <t>1,260,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="3"/>
+      <c r="B355" s="4"/>
+      <c r="C355" s="4"/>
+      <c r="D355" s="4"/>
+      <c r="E355" s="3"/>
+      <c r="F355" s="3"/>
+      <c r="G355" s="3"/>
+      <c r="H355" s="3"/>
+      <c r="I355" s="3"/>
+      <c r="J355" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K355" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L355" s="3" t="inlineStr">
+        <is>
+          <t>1,190,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="3"/>
+      <c r="B356" s="4"/>
+      <c r="C356" s="4"/>
+      <c r="D356" s="4"/>
+      <c r="E356" s="3"/>
+      <c r="F356" s="3"/>
+      <c r="G356" s="3"/>
+      <c r="H356" s="3"/>
+      <c r="I356" s="3"/>
+      <c r="J356" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K356" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L356" s="3" t="inlineStr">
+        <is>
+          <t>1,080,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="3"/>
+      <c r="B357" s="4"/>
+      <c r="C357" s="4"/>
+      <c r="D357" s="4"/>
+      <c r="E357" s="3"/>
+      <c r="F357" s="3"/>
+      <c r="G357" s="3"/>
+      <c r="H357" s="3"/>
+      <c r="I357" s="3"/>
+      <c r="J357" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K357" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L357" s="3" t="inlineStr">
+        <is>
+          <t>970,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="3"/>
+      <c r="B358" s="4"/>
+      <c r="C358" s="4"/>
+      <c r="D358" s="4"/>
+      <c r="E358" s="3"/>
+      <c r="F358" s="3"/>
+      <c r="G358" s="3"/>
+      <c r="H358" s="3"/>
+      <c r="I358" s="3"/>
+      <c r="J358" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K358" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L358" s="3" t="inlineStr">
+        <is>
+          <t>870,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B359" s="4" t="inlineStr">
+        <is>
+          <t>101호7791</t>
+        </is>
+      </c>
+      <c r="C359" s="4" t="inlineStr">
+        <is>
+          <t>그랜저 2.4 르블랑 가솔린</t>
+        </is>
+      </c>
+      <c r="D359" s="4"/>
+      <c r="E359" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F359" s="3" t="inlineStr">
+        <is>
+          <t>미드나잇 블랙 펄</t>
+        </is>
+      </c>
+      <c r="G359" s="3" t="inlineStr">
+        <is>
+          <t>휘발유</t>
+        </is>
+      </c>
+      <c r="H359" s="3" t="inlineStr">
+        <is>
+          <t>21년07월</t>
+        </is>
+      </c>
+      <c r="I359" s="3" t="inlineStr">
+        <is>
+          <t>112,000KM</t>
+        </is>
+      </c>
+      <c r="J359" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K359" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L359" s="3" t="inlineStr">
+        <is>
+          <t>850,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="3"/>
+      <c r="B360" s="4"/>
+      <c r="C360" s="4"/>
+      <c r="D360" s="4"/>
+      <c r="E360" s="3"/>
+      <c r="F360" s="3"/>
+      <c r="G360" s="3"/>
+      <c r="H360" s="3"/>
+      <c r="I360" s="3"/>
+      <c r="J360" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K360" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L360" s="3" t="inlineStr">
+        <is>
+          <t>800,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
+      <c r="A361" s="3"/>
+      <c r="B361" s="4"/>
+      <c r="C361" s="4"/>
+      <c r="D361" s="4"/>
+      <c r="E361" s="3"/>
+      <c r="F361" s="3"/>
+      <c r="G361" s="3"/>
+      <c r="H361" s="3"/>
+      <c r="I361" s="3"/>
+      <c r="J361" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K361" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L361" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
+      <c r="A362" s="3"/>
+      <c r="B362" s="4"/>
+      <c r="C362" s="4"/>
+      <c r="D362" s="4"/>
+      <c r="E362" s="3"/>
+      <c r="F362" s="3"/>
+      <c r="G362" s="3"/>
+      <c r="H362" s="3"/>
+      <c r="I362" s="3"/>
+      <c r="J362" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K362" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L362" s="3" t="inlineStr">
+        <is>
+          <t>650,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
+      <c r="A363" s="3"/>
+      <c r="B363" s="4"/>
+      <c r="C363" s="4"/>
+      <c r="D363" s="4"/>
+      <c r="E363" s="3"/>
+      <c r="F363" s="3"/>
+      <c r="G363" s="3"/>
+      <c r="H363" s="3"/>
+      <c r="I363" s="3"/>
+      <c r="J363" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K363" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L363" s="3" t="inlineStr">
+        <is>
+          <t>590,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
+      <c r="A364" s="3" t="inlineStr">
+        <is>
+          <t>V</t>
+        </is>
+      </c>
+      <c r="B364" s="4" t="inlineStr">
+        <is>
+          <t>101하5564</t>
+        </is>
+      </c>
+      <c r="C364" s="4" t="inlineStr">
+        <is>
+          <t>스타리아 라운지 2.2 7인승 인스퍼레이션 디젤 2WD</t>
+        </is>
+      </c>
+      <c r="D364" s="4" t="inlineStr">
+        <is>
+          <t>듀얼 와이드 선루프, 컴포트</t>
+        </is>
+      </c>
+      <c r="E364" s="3" t="inlineStr">
+        <is>
+          <t>중고차</t>
+        </is>
+      </c>
+      <c r="F364" s="3" t="inlineStr">
+        <is>
+          <t>그라파이트 그레이 메탈릭</t>
+        </is>
+      </c>
+      <c r="G364" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H364" s="3" t="inlineStr">
+        <is>
+          <t>21년09월</t>
+        </is>
+      </c>
+      <c r="I364" s="3" t="inlineStr">
+        <is>
+          <t>56,000KM</t>
+        </is>
+      </c>
+      <c r="J364" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K364" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L364" s="3" t="inlineStr">
+        <is>
+          <t>1,350,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
+      <c r="A365" s="3"/>
+      <c r="B365" s="4"/>
+      <c r="C365" s="4"/>
+      <c r="D365" s="4"/>
+      <c r="E365" s="3"/>
+      <c r="F365" s="3"/>
+      <c r="G365" s="3"/>
+      <c r="H365" s="3"/>
+      <c r="I365" s="3"/>
+      <c r="J365" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K365" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L365" s="3" t="inlineStr">
+        <is>
+          <t>1,280,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
+      <c r="A366" s="3"/>
+      <c r="B366" s="4"/>
+      <c r="C366" s="4"/>
+      <c r="D366" s="4"/>
+      <c r="E366" s="3"/>
+      <c r="F366" s="3"/>
+      <c r="G366" s="3"/>
+      <c r="H366" s="3"/>
+      <c r="I366" s="3"/>
+      <c r="J366" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K366" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L366" s="3" t="inlineStr">
+        <is>
+          <t>1,150,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
+      <c r="A367" s="3"/>
+      <c r="B367" s="4"/>
+      <c r="C367" s="4"/>
+      <c r="D367" s="4"/>
+      <c r="E367" s="3"/>
+      <c r="F367" s="3"/>
+      <c r="G367" s="3"/>
+      <c r="H367" s="3"/>
+      <c r="I367" s="3"/>
+      <c r="J367" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K367" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L367" s="3" t="inlineStr">
+        <is>
+          <t>1,040,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
+      <c r="A368" s="3"/>
+      <c r="B368" s="4"/>
+      <c r="C368" s="4"/>
+      <c r="D368" s="4"/>
+      <c r="E368" s="3"/>
+      <c r="F368" s="3"/>
+      <c r="G368" s="3"/>
+      <c r="H368" s="3"/>
+      <c r="I368" s="3"/>
+      <c r="J368" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K368" s="3" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="L368" s="3" t="inlineStr">
+        <is>
+          <t>930,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
+      <c r="A369" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B369" s="4" t="inlineStr">
+        <is>
+          <t>867오4257</t>
+        </is>
+      </c>
+      <c r="C369" s="4" t="inlineStr">
+        <is>
+          <t>포터 초장축 슈퍼캡 LPDI 스마트 오토</t>
+        </is>
+      </c>
+      <c r="D369" s="4" t="inlineStr">
+        <is>
+          <t>내비게이션, 중량짐용후륜현가장치</t>
+        </is>
+      </c>
+      <c r="E369" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F369" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G369" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H369" s="3" t="inlineStr">
+        <is>
+          <t>26년05월</t>
+        </is>
+      </c>
+      <c r="I369" s="3" t="inlineStr">
+        <is>
+          <t>8KM</t>
+        </is>
+      </c>
+      <c r="J369" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K369" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L314" s="3" t="inlineStr">
+      <c r="L369" s="3" t="inlineStr">
+        <is>
+          <t>725,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
+      <c r="A370" s="3"/>
+      <c r="B370" s="4"/>
+      <c r="C370" s="4"/>
+      <c r="D370" s="4"/>
+      <c r="E370" s="3"/>
+      <c r="F370" s="3"/>
+      <c r="G370" s="3"/>
+      <c r="H370" s="3"/>
+      <c r="I370" s="3"/>
+      <c r="J370" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K370" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L370" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
+      <c r="A371" s="3"/>
+      <c r="B371" s="4"/>
+      <c r="C371" s="4"/>
+      <c r="D371" s="4"/>
+      <c r="E371" s="3"/>
+      <c r="F371" s="3"/>
+      <c r="G371" s="3"/>
+      <c r="H371" s="3"/>
+      <c r="I371" s="3"/>
+      <c r="J371" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K371" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L371" s="3" t="inlineStr">
+        <is>
+          <t>675,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
+      <c r="A372" s="3"/>
+      <c r="B372" s="4"/>
+      <c r="C372" s="4"/>
+      <c r="D372" s="4"/>
+      <c r="E372" s="3"/>
+      <c r="F372" s="3"/>
+      <c r="G372" s="3"/>
+      <c r="H372" s="3"/>
+      <c r="I372" s="3"/>
+      <c r="J372" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K372" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L372" s="3" t="inlineStr">
         <is>
           <t>650,000</t>
         </is>
       </c>
     </row>
-    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
-[...9 lines deleted...]
-      <c r="J315" s="3" t="inlineStr">
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
+      <c r="A373" s="3"/>
+      <c r="B373" s="4"/>
+      <c r="C373" s="4"/>
+      <c r="D373" s="4"/>
+      <c r="E373" s="3"/>
+      <c r="F373" s="3"/>
+      <c r="G373" s="3"/>
+      <c r="H373" s="3"/>
+      <c r="I373" s="3"/>
+      <c r="J373" s="3" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
-      <c r="K315" s="3" t="inlineStr">
+      <c r="K373" s="3" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
-      <c r="L315" s="3" t="inlineStr">
+      <c r="L373" s="3" t="inlineStr">
         <is>
           <t>630,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
+      <c r="A374" s="3" t="inlineStr">
+        <is>
+          <t>JET</t>
+        </is>
+      </c>
+      <c r="B374" s="4" t="inlineStr">
+        <is>
+          <t>867오4250</t>
+        </is>
+      </c>
+      <c r="C374" s="4" t="inlineStr">
+        <is>
+          <t>포터 초장축 슈퍼캡 LPDI 프리미엄 오토</t>
+        </is>
+      </c>
+      <c r="D374" s="4"/>
+      <c r="E374" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F374" s="3" t="inlineStr">
+        <is>
+          <t>흰색</t>
+        </is>
+      </c>
+      <c r="G374" s="3" t="inlineStr">
+        <is>
+          <t>LPG</t>
+        </is>
+      </c>
+      <c r="H374" s="3" t="inlineStr">
+        <is>
+          <t>26년06월</t>
+        </is>
+      </c>
+      <c r="I374" s="3" t="inlineStr">
+        <is>
+          <t>9KM</t>
+        </is>
+      </c>
+      <c r="J374" s="3" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K374" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L374" s="3" t="inlineStr">
+        <is>
+          <t>745,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
+      <c r="A375" s="3"/>
+      <c r="B375" s="4"/>
+      <c r="C375" s="4"/>
+      <c r="D375" s="4"/>
+      <c r="E375" s="3"/>
+      <c r="F375" s="3"/>
+      <c r="G375" s="3"/>
+      <c r="H375" s="3"/>
+      <c r="I375" s="3"/>
+      <c r="J375" s="3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="K375" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L375" s="3" t="inlineStr">
+        <is>
+          <t>720,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
+      <c r="A376" s="3"/>
+      <c r="B376" s="4"/>
+      <c r="C376" s="4"/>
+      <c r="D376" s="4"/>
+      <c r="E376" s="3"/>
+      <c r="F376" s="3"/>
+      <c r="G376" s="3"/>
+      <c r="H376" s="3"/>
+      <c r="I376" s="3"/>
+      <c r="J376" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K376" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L376" s="3" t="inlineStr">
+        <is>
+          <t>695,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
+      <c r="A377" s="3"/>
+      <c r="B377" s="4"/>
+      <c r="C377" s="4"/>
+      <c r="D377" s="4"/>
+      <c r="E377" s="3"/>
+      <c r="F377" s="3"/>
+      <c r="G377" s="3"/>
+      <c r="H377" s="3"/>
+      <c r="I377" s="3"/>
+      <c r="J377" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K377" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L377" s="3" t="inlineStr">
+        <is>
+          <t>670,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
+      <c r="A378" s="3"/>
+      <c r="B378" s="4"/>
+      <c r="C378" s="4"/>
+      <c r="D378" s="4"/>
+      <c r="E378" s="3"/>
+      <c r="F378" s="3"/>
+      <c r="G378" s="3"/>
+      <c r="H378" s="3"/>
+      <c r="I378" s="3"/>
+      <c r="J378" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K378" s="3" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="L378" s="3" t="inlineStr">
+        <is>
+          <t>645,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
+      <c r="A379" s="3" t="inlineStr">
+        <is>
+          <t>TABO</t>
+        </is>
+      </c>
+      <c r="B379" s="4" t="inlineStr">
+        <is>
+          <t>802더1978</t>
+        </is>
+      </c>
+      <c r="C379" s="4" t="inlineStr">
+        <is>
+          <t>포터2 1.0 수퍼캡 초장축 (CRDI) 스마트</t>
+        </is>
+      </c>
+      <c r="D379" s="4"/>
+      <c r="E379" s="3" t="inlineStr">
+        <is>
+          <t>화물차</t>
+        </is>
+      </c>
+      <c r="F379" s="3" t="inlineStr">
+        <is>
+          <t>화이트</t>
+        </is>
+      </c>
+      <c r="G379" s="3" t="inlineStr">
+        <is>
+          <t>경유</t>
+        </is>
+      </c>
+      <c r="H379" s="3" t="inlineStr">
+        <is>
+          <t>22년06월</t>
+        </is>
+      </c>
+      <c r="I379" s="3" t="inlineStr">
+        <is>
+          <t>96,000KM</t>
+        </is>
+      </c>
+      <c r="J379" s="3" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="K379" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L379" s="3" t="inlineStr">
+        <is>
+          <t>700,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
+      <c r="A380" s="3"/>
+      <c r="B380" s="4"/>
+      <c r="C380" s="4"/>
+      <c r="D380" s="4"/>
+      <c r="E380" s="3"/>
+      <c r="F380" s="3"/>
+      <c r="G380" s="3"/>
+      <c r="H380" s="3"/>
+      <c r="I380" s="3"/>
+      <c r="J380" s="3" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="K380" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L380" s="3" t="inlineStr">
+        <is>
+          <t>600,000</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
+      <c r="A381" s="3"/>
+      <c r="B381" s="4"/>
+      <c r="C381" s="4"/>
+      <c r="D381" s="4"/>
+      <c r="E381" s="3"/>
+      <c r="F381" s="3"/>
+      <c r="G381" s="3"/>
+      <c r="H381" s="3"/>
+      <c r="I381" s="3"/>
+      <c r="J381" s="3" t="inlineStr">
+        <is>
+          <t>60</t>
+        </is>
+      </c>
+      <c r="K381" s="3" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="L381" s="3" t="inlineStr">
+        <is>
+          <t>530,000</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:A5"/>
-[...25 lines deleted...]
-    <mergeCell ref="I10:I12"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+    <mergeCell ref="E2:E4"/>
+    <mergeCell ref="F2:F4"/>
+    <mergeCell ref="G2:G4"/>
+    <mergeCell ref="H2:H4"/>
+    <mergeCell ref="I2:I4"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="C5:C7"/>
+    <mergeCell ref="D5:D7"/>
+    <mergeCell ref="E5:E7"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:G7"/>
+    <mergeCell ref="H5:H7"/>
+    <mergeCell ref="I5:I7"/>
+    <mergeCell ref="A9:A12"/>
+    <mergeCell ref="B9:B12"/>
+    <mergeCell ref="C9:C12"/>
+    <mergeCell ref="D9:D12"/>
+    <mergeCell ref="E9:E12"/>
+    <mergeCell ref="F9:F12"/>
+    <mergeCell ref="G9:G12"/>
+    <mergeCell ref="H9:H12"/>
+    <mergeCell ref="I9:I12"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="B13:B15"/>
     <mergeCell ref="C13:C15"/>
     <mergeCell ref="D13:D15"/>
     <mergeCell ref="E13:E15"/>
     <mergeCell ref="F13:F15"/>
     <mergeCell ref="G13:G15"/>
     <mergeCell ref="H13:H15"/>
     <mergeCell ref="I13:I15"/>
-    <mergeCell ref="A16:A20"/>
-[...349 lines deleted...]
-    <mergeCell ref="I170:I172"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="B16:B18"/>
+    <mergeCell ref="C16:C18"/>
+    <mergeCell ref="D16:D18"/>
+    <mergeCell ref="E16:E18"/>
+    <mergeCell ref="F16:F18"/>
+    <mergeCell ref="G16:G18"/>
+    <mergeCell ref="H16:H18"/>
+    <mergeCell ref="I16:I18"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="C19:C21"/>
+    <mergeCell ref="D19:D21"/>
+    <mergeCell ref="E19:E21"/>
+    <mergeCell ref="F19:F21"/>
+    <mergeCell ref="G19:G21"/>
+    <mergeCell ref="H19:H21"/>
+    <mergeCell ref="I19:I21"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="D22:D24"/>
+    <mergeCell ref="E22:E24"/>
+    <mergeCell ref="F22:F24"/>
+    <mergeCell ref="G22:G24"/>
+    <mergeCell ref="H22:H24"/>
+    <mergeCell ref="I22:I24"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="C25:C27"/>
+    <mergeCell ref="D25:D27"/>
+    <mergeCell ref="E25:E27"/>
+    <mergeCell ref="F25:F27"/>
+    <mergeCell ref="G25:G27"/>
+    <mergeCell ref="H25:H27"/>
+    <mergeCell ref="I25:I27"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="A30:A32"/>
+    <mergeCell ref="B30:B32"/>
+    <mergeCell ref="C30:C32"/>
+    <mergeCell ref="D30:D32"/>
+    <mergeCell ref="E30:E32"/>
+    <mergeCell ref="F30:F32"/>
+    <mergeCell ref="G30:G32"/>
+    <mergeCell ref="H30:H32"/>
+    <mergeCell ref="I30:I32"/>
+    <mergeCell ref="A33:A35"/>
+    <mergeCell ref="B33:B35"/>
+    <mergeCell ref="C33:C35"/>
+    <mergeCell ref="D33:D35"/>
+    <mergeCell ref="E33:E35"/>
+    <mergeCell ref="F33:F35"/>
+    <mergeCell ref="G33:G35"/>
+    <mergeCell ref="H33:H35"/>
+    <mergeCell ref="I33:I35"/>
+    <mergeCell ref="A36:A38"/>
+    <mergeCell ref="B36:B38"/>
+    <mergeCell ref="C36:C38"/>
+    <mergeCell ref="D36:D38"/>
+    <mergeCell ref="E36:E38"/>
+    <mergeCell ref="F36:F38"/>
+    <mergeCell ref="G36:G38"/>
+    <mergeCell ref="H36:H38"/>
+    <mergeCell ref="I36:I38"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="C39:C40"/>
+    <mergeCell ref="D39:D40"/>
+    <mergeCell ref="E39:E40"/>
+    <mergeCell ref="F39:F40"/>
+    <mergeCell ref="G39:G40"/>
+    <mergeCell ref="H39:H40"/>
+    <mergeCell ref="I39:I40"/>
+    <mergeCell ref="A41:A43"/>
+    <mergeCell ref="B41:B43"/>
+    <mergeCell ref="C41:C43"/>
+    <mergeCell ref="D41:D43"/>
+    <mergeCell ref="E41:E43"/>
+    <mergeCell ref="F41:F43"/>
+    <mergeCell ref="G41:G43"/>
+    <mergeCell ref="H41:H43"/>
+    <mergeCell ref="I41:I43"/>
+    <mergeCell ref="A44:A48"/>
+    <mergeCell ref="B44:B48"/>
+    <mergeCell ref="C44:C48"/>
+    <mergeCell ref="D44:D48"/>
+    <mergeCell ref="E44:E48"/>
+    <mergeCell ref="F44:F48"/>
+    <mergeCell ref="G44:G48"/>
+    <mergeCell ref="H44:H48"/>
+    <mergeCell ref="I44:I48"/>
+    <mergeCell ref="A49:A53"/>
+    <mergeCell ref="B49:B53"/>
+    <mergeCell ref="C49:C53"/>
+    <mergeCell ref="D49:D53"/>
+    <mergeCell ref="E49:E53"/>
+    <mergeCell ref="F49:F53"/>
+    <mergeCell ref="G49:G53"/>
+    <mergeCell ref="H49:H53"/>
+    <mergeCell ref="I49:I53"/>
+    <mergeCell ref="A54:A58"/>
+    <mergeCell ref="B54:B58"/>
+    <mergeCell ref="C54:C58"/>
+    <mergeCell ref="D54:D58"/>
+    <mergeCell ref="E54:E58"/>
+    <mergeCell ref="F54:F58"/>
+    <mergeCell ref="G54:G58"/>
+    <mergeCell ref="H54:H58"/>
+    <mergeCell ref="I54:I58"/>
+    <mergeCell ref="A59:A63"/>
+    <mergeCell ref="B59:B63"/>
+    <mergeCell ref="C59:C63"/>
+    <mergeCell ref="D59:D63"/>
+    <mergeCell ref="E59:E63"/>
+    <mergeCell ref="F59:F63"/>
+    <mergeCell ref="G59:G63"/>
+    <mergeCell ref="H59:H63"/>
+    <mergeCell ref="I59:I63"/>
+    <mergeCell ref="A64:A68"/>
+    <mergeCell ref="B64:B68"/>
+    <mergeCell ref="C64:C68"/>
+    <mergeCell ref="D64:D68"/>
+    <mergeCell ref="E64:E68"/>
+    <mergeCell ref="F64:F68"/>
+    <mergeCell ref="G64:G68"/>
+    <mergeCell ref="H64:H68"/>
+    <mergeCell ref="I64:I68"/>
+    <mergeCell ref="A69:A73"/>
+    <mergeCell ref="B69:B73"/>
+    <mergeCell ref="C69:C73"/>
+    <mergeCell ref="D69:D73"/>
+    <mergeCell ref="E69:E73"/>
+    <mergeCell ref="F69:F73"/>
+    <mergeCell ref="G69:G73"/>
+    <mergeCell ref="H69:H73"/>
+    <mergeCell ref="I69:I73"/>
+    <mergeCell ref="A74:A78"/>
+    <mergeCell ref="B74:B78"/>
+    <mergeCell ref="C74:C78"/>
+    <mergeCell ref="D74:D78"/>
+    <mergeCell ref="E74:E78"/>
+    <mergeCell ref="F74:F78"/>
+    <mergeCell ref="G74:G78"/>
+    <mergeCell ref="H74:H78"/>
+    <mergeCell ref="I74:I78"/>
+    <mergeCell ref="A79:A83"/>
+    <mergeCell ref="B79:B83"/>
+    <mergeCell ref="C79:C83"/>
+    <mergeCell ref="D79:D83"/>
+    <mergeCell ref="E79:E83"/>
+    <mergeCell ref="F79:F83"/>
+    <mergeCell ref="G79:G83"/>
+    <mergeCell ref="H79:H83"/>
+    <mergeCell ref="I79:I83"/>
+    <mergeCell ref="A84:A88"/>
+    <mergeCell ref="B84:B88"/>
+    <mergeCell ref="C84:C88"/>
+    <mergeCell ref="D84:D88"/>
+    <mergeCell ref="E84:E88"/>
+    <mergeCell ref="F84:F88"/>
+    <mergeCell ref="G84:G88"/>
+    <mergeCell ref="H84:H88"/>
+    <mergeCell ref="I84:I88"/>
+    <mergeCell ref="A89:A93"/>
+    <mergeCell ref="B89:B93"/>
+    <mergeCell ref="C89:C93"/>
+    <mergeCell ref="D89:D93"/>
+    <mergeCell ref="E89:E93"/>
+    <mergeCell ref="F89:F93"/>
+    <mergeCell ref="G89:G93"/>
+    <mergeCell ref="H89:H93"/>
+    <mergeCell ref="I89:I93"/>
+    <mergeCell ref="A94:A98"/>
+    <mergeCell ref="B94:B98"/>
+    <mergeCell ref="C94:C98"/>
+    <mergeCell ref="D94:D98"/>
+    <mergeCell ref="E94:E98"/>
+    <mergeCell ref="F94:F98"/>
+    <mergeCell ref="G94:G98"/>
+    <mergeCell ref="H94:H98"/>
+    <mergeCell ref="I94:I98"/>
+    <mergeCell ref="A99:A103"/>
+    <mergeCell ref="B99:B103"/>
+    <mergeCell ref="C99:C103"/>
+    <mergeCell ref="D99:D103"/>
+    <mergeCell ref="E99:E103"/>
+    <mergeCell ref="F99:F103"/>
+    <mergeCell ref="G99:G103"/>
+    <mergeCell ref="H99:H103"/>
+    <mergeCell ref="I99:I103"/>
+    <mergeCell ref="A104:A108"/>
+    <mergeCell ref="B104:B108"/>
+    <mergeCell ref="C104:C108"/>
+    <mergeCell ref="D104:D108"/>
+    <mergeCell ref="E104:E108"/>
+    <mergeCell ref="F104:F108"/>
+    <mergeCell ref="G104:G108"/>
+    <mergeCell ref="H104:H108"/>
+    <mergeCell ref="I104:I108"/>
+    <mergeCell ref="A109:A113"/>
+    <mergeCell ref="B109:B113"/>
+    <mergeCell ref="C109:C113"/>
+    <mergeCell ref="D109:D113"/>
+    <mergeCell ref="E109:E113"/>
+    <mergeCell ref="F109:F113"/>
+    <mergeCell ref="G109:G113"/>
+    <mergeCell ref="H109:H113"/>
+    <mergeCell ref="I109:I113"/>
+    <mergeCell ref="A114:A118"/>
+    <mergeCell ref="B114:B118"/>
+    <mergeCell ref="C114:C118"/>
+    <mergeCell ref="D114:D118"/>
+    <mergeCell ref="E114:E118"/>
+    <mergeCell ref="F114:F118"/>
+    <mergeCell ref="G114:G118"/>
+    <mergeCell ref="H114:H118"/>
+    <mergeCell ref="I114:I118"/>
+    <mergeCell ref="A119:A123"/>
+    <mergeCell ref="B119:B123"/>
+    <mergeCell ref="C119:C123"/>
+    <mergeCell ref="D119:D123"/>
+    <mergeCell ref="E119:E123"/>
+    <mergeCell ref="F119:F123"/>
+    <mergeCell ref="G119:G123"/>
+    <mergeCell ref="H119:H123"/>
+    <mergeCell ref="I119:I123"/>
+    <mergeCell ref="A124:A128"/>
+    <mergeCell ref="B124:B128"/>
+    <mergeCell ref="C124:C128"/>
+    <mergeCell ref="D124:D128"/>
+    <mergeCell ref="E124:E128"/>
+    <mergeCell ref="F124:F128"/>
+    <mergeCell ref="G124:G128"/>
+    <mergeCell ref="H124:H128"/>
+    <mergeCell ref="I124:I128"/>
+    <mergeCell ref="A129:A133"/>
+    <mergeCell ref="B129:B133"/>
+    <mergeCell ref="C129:C133"/>
+    <mergeCell ref="D129:D133"/>
+    <mergeCell ref="E129:E133"/>
+    <mergeCell ref="F129:F133"/>
+    <mergeCell ref="G129:G133"/>
+    <mergeCell ref="H129:H133"/>
+    <mergeCell ref="I129:I133"/>
+    <mergeCell ref="A134:A135"/>
+    <mergeCell ref="B134:B135"/>
+    <mergeCell ref="C134:C135"/>
+    <mergeCell ref="D134:D135"/>
+    <mergeCell ref="E134:E135"/>
+    <mergeCell ref="F134:F135"/>
+    <mergeCell ref="G134:G135"/>
+    <mergeCell ref="H134:H135"/>
+    <mergeCell ref="I134:I135"/>
+    <mergeCell ref="A136:A137"/>
+    <mergeCell ref="B136:B137"/>
+    <mergeCell ref="C136:C137"/>
+    <mergeCell ref="D136:D137"/>
+    <mergeCell ref="E136:E137"/>
+    <mergeCell ref="F136:F137"/>
+    <mergeCell ref="G136:G137"/>
+    <mergeCell ref="H136:H137"/>
+    <mergeCell ref="I136:I137"/>
+    <mergeCell ref="A138:A139"/>
+    <mergeCell ref="B138:B139"/>
+    <mergeCell ref="C138:C139"/>
+    <mergeCell ref="D138:D139"/>
+    <mergeCell ref="E138:E139"/>
+    <mergeCell ref="F138:F139"/>
+    <mergeCell ref="G138:G139"/>
+    <mergeCell ref="H138:H139"/>
+    <mergeCell ref="I138:I139"/>
+    <mergeCell ref="A140:A141"/>
+    <mergeCell ref="B140:B141"/>
+    <mergeCell ref="C140:C141"/>
+    <mergeCell ref="D140:D141"/>
+    <mergeCell ref="E140:E141"/>
+    <mergeCell ref="F140:F141"/>
+    <mergeCell ref="G140:G141"/>
+    <mergeCell ref="H140:H141"/>
+    <mergeCell ref="I140:I141"/>
+    <mergeCell ref="A142:A143"/>
+    <mergeCell ref="B142:B143"/>
+    <mergeCell ref="C142:C143"/>
+    <mergeCell ref="D142:D143"/>
+    <mergeCell ref="E142:E143"/>
+    <mergeCell ref="F142:F143"/>
+    <mergeCell ref="G142:G143"/>
+    <mergeCell ref="H142:H143"/>
+    <mergeCell ref="I142:I143"/>
+    <mergeCell ref="A144:A145"/>
+    <mergeCell ref="B144:B145"/>
+    <mergeCell ref="C144:C145"/>
+    <mergeCell ref="D144:D145"/>
+    <mergeCell ref="E144:E145"/>
+    <mergeCell ref="F144:F145"/>
+    <mergeCell ref="G144:G145"/>
+    <mergeCell ref="H144:H145"/>
+    <mergeCell ref="I144:I145"/>
+    <mergeCell ref="A146:A150"/>
+    <mergeCell ref="B146:B150"/>
+    <mergeCell ref="C146:C150"/>
+    <mergeCell ref="D146:D150"/>
+    <mergeCell ref="E146:E150"/>
+    <mergeCell ref="F146:F150"/>
+    <mergeCell ref="G146:G150"/>
+    <mergeCell ref="H146:H150"/>
+    <mergeCell ref="I146:I150"/>
+    <mergeCell ref="A151:A153"/>
+    <mergeCell ref="B151:B153"/>
+    <mergeCell ref="C151:C153"/>
+    <mergeCell ref="D151:D153"/>
+    <mergeCell ref="E151:E153"/>
+    <mergeCell ref="F151:F153"/>
+    <mergeCell ref="G151:G153"/>
+    <mergeCell ref="H151:H153"/>
+    <mergeCell ref="I151:I153"/>
+    <mergeCell ref="A154:A155"/>
+    <mergeCell ref="B154:B155"/>
+    <mergeCell ref="C154:C155"/>
+    <mergeCell ref="D154:D155"/>
+    <mergeCell ref="E154:E155"/>
+    <mergeCell ref="F154:F155"/>
+    <mergeCell ref="G154:G155"/>
+    <mergeCell ref="H154:H155"/>
+    <mergeCell ref="I154:I155"/>
+    <mergeCell ref="A156:A157"/>
+    <mergeCell ref="B156:B157"/>
+    <mergeCell ref="C156:C157"/>
+    <mergeCell ref="D156:D157"/>
+    <mergeCell ref="E156:E157"/>
+    <mergeCell ref="F156:F157"/>
+    <mergeCell ref="G156:G157"/>
+    <mergeCell ref="H156:H157"/>
+    <mergeCell ref="I156:I157"/>
+    <mergeCell ref="A158:A159"/>
+    <mergeCell ref="B158:B159"/>
+    <mergeCell ref="C158:C159"/>
+    <mergeCell ref="D158:D159"/>
+    <mergeCell ref="E158:E159"/>
+    <mergeCell ref="F158:F159"/>
+    <mergeCell ref="G158:G159"/>
+    <mergeCell ref="H158:H159"/>
+    <mergeCell ref="I158:I159"/>
+    <mergeCell ref="A160:A161"/>
+    <mergeCell ref="B160:B161"/>
+    <mergeCell ref="C160:C161"/>
+    <mergeCell ref="D160:D161"/>
+    <mergeCell ref="E160:E161"/>
+    <mergeCell ref="F160:F161"/>
+    <mergeCell ref="G160:G161"/>
+    <mergeCell ref="H160:H161"/>
+    <mergeCell ref="I160:I161"/>
+    <mergeCell ref="A162:A163"/>
+    <mergeCell ref="B162:B163"/>
+    <mergeCell ref="C162:C163"/>
+    <mergeCell ref="D162:D163"/>
+    <mergeCell ref="E162:E163"/>
+    <mergeCell ref="F162:F163"/>
+    <mergeCell ref="G162:G163"/>
+    <mergeCell ref="H162:H163"/>
+    <mergeCell ref="I162:I163"/>
+    <mergeCell ref="A165:A166"/>
+    <mergeCell ref="B165:B166"/>
+    <mergeCell ref="C165:C166"/>
+    <mergeCell ref="D165:D166"/>
+    <mergeCell ref="E165:E166"/>
+    <mergeCell ref="F165:F166"/>
+    <mergeCell ref="G165:G166"/>
+    <mergeCell ref="H165:H166"/>
+    <mergeCell ref="I165:I166"/>
+    <mergeCell ref="A167:A168"/>
+    <mergeCell ref="B167:B168"/>
+    <mergeCell ref="C167:C168"/>
+    <mergeCell ref="D167:D168"/>
+    <mergeCell ref="E167:E168"/>
+    <mergeCell ref="F167:F168"/>
+    <mergeCell ref="G167:G168"/>
+    <mergeCell ref="H167:H168"/>
+    <mergeCell ref="I167:I168"/>
+    <mergeCell ref="A169:A171"/>
+    <mergeCell ref="B169:B171"/>
+    <mergeCell ref="C169:C171"/>
+    <mergeCell ref="D169:D171"/>
+    <mergeCell ref="E169:E171"/>
+    <mergeCell ref="F169:F171"/>
+    <mergeCell ref="G169:G171"/>
+    <mergeCell ref="H169:H171"/>
+    <mergeCell ref="I169:I171"/>
     <mergeCell ref="A173:A175"/>
     <mergeCell ref="B173:B175"/>
     <mergeCell ref="C173:C175"/>
     <mergeCell ref="D173:D175"/>
     <mergeCell ref="E173:E175"/>
     <mergeCell ref="F173:F175"/>
     <mergeCell ref="G173:G175"/>
     <mergeCell ref="H173:H175"/>
     <mergeCell ref="I173:I175"/>
-    <mergeCell ref="A176:A179"/>
-[...97 lines deleted...]
-    <mergeCell ref="I224:I225"/>
+    <mergeCell ref="A177:A179"/>
+    <mergeCell ref="B177:B179"/>
+    <mergeCell ref="C177:C179"/>
+    <mergeCell ref="D177:D179"/>
+    <mergeCell ref="E177:E179"/>
+    <mergeCell ref="F177:F179"/>
+    <mergeCell ref="G177:G179"/>
+    <mergeCell ref="H177:H179"/>
+    <mergeCell ref="I177:I179"/>
+    <mergeCell ref="A180:A183"/>
+    <mergeCell ref="B180:B183"/>
+    <mergeCell ref="C180:C183"/>
+    <mergeCell ref="D180:D183"/>
+    <mergeCell ref="E180:E183"/>
+    <mergeCell ref="F180:F183"/>
+    <mergeCell ref="G180:G183"/>
+    <mergeCell ref="H180:H183"/>
+    <mergeCell ref="I180:I183"/>
+    <mergeCell ref="A184:A188"/>
+    <mergeCell ref="B184:B188"/>
+    <mergeCell ref="C184:C188"/>
+    <mergeCell ref="D184:D188"/>
+    <mergeCell ref="E184:E188"/>
+    <mergeCell ref="F184:F188"/>
+    <mergeCell ref="G184:G188"/>
+    <mergeCell ref="H184:H188"/>
+    <mergeCell ref="I184:I188"/>
+    <mergeCell ref="A189:A193"/>
+    <mergeCell ref="B189:B193"/>
+    <mergeCell ref="C189:C193"/>
+    <mergeCell ref="D189:D193"/>
+    <mergeCell ref="E189:E193"/>
+    <mergeCell ref="F189:F193"/>
+    <mergeCell ref="G189:G193"/>
+    <mergeCell ref="H189:H193"/>
+    <mergeCell ref="I189:I193"/>
+    <mergeCell ref="A194:A198"/>
+    <mergeCell ref="B194:B198"/>
+    <mergeCell ref="C194:C198"/>
+    <mergeCell ref="D194:D198"/>
+    <mergeCell ref="E194:E198"/>
+    <mergeCell ref="F194:F198"/>
+    <mergeCell ref="G194:G198"/>
+    <mergeCell ref="H194:H198"/>
+    <mergeCell ref="I194:I198"/>
+    <mergeCell ref="A199:A203"/>
+    <mergeCell ref="B199:B203"/>
+    <mergeCell ref="C199:C203"/>
+    <mergeCell ref="D199:D203"/>
+    <mergeCell ref="E199:E203"/>
+    <mergeCell ref="F199:F203"/>
+    <mergeCell ref="G199:G203"/>
+    <mergeCell ref="H199:H203"/>
+    <mergeCell ref="I199:I203"/>
+    <mergeCell ref="A204:A208"/>
+    <mergeCell ref="B204:B208"/>
+    <mergeCell ref="C204:C208"/>
+    <mergeCell ref="D204:D208"/>
+    <mergeCell ref="E204:E208"/>
+    <mergeCell ref="F204:F208"/>
+    <mergeCell ref="G204:G208"/>
+    <mergeCell ref="H204:H208"/>
+    <mergeCell ref="I204:I208"/>
+    <mergeCell ref="A209:A211"/>
+    <mergeCell ref="B209:B211"/>
+    <mergeCell ref="C209:C211"/>
+    <mergeCell ref="D209:D211"/>
+    <mergeCell ref="E209:E211"/>
+    <mergeCell ref="F209:F211"/>
+    <mergeCell ref="G209:G211"/>
+    <mergeCell ref="H209:H211"/>
+    <mergeCell ref="I209:I211"/>
+    <mergeCell ref="A212:A214"/>
+    <mergeCell ref="B212:B214"/>
+    <mergeCell ref="C212:C214"/>
+    <mergeCell ref="D212:D214"/>
+    <mergeCell ref="E212:E214"/>
+    <mergeCell ref="F212:F214"/>
+    <mergeCell ref="G212:G214"/>
+    <mergeCell ref="H212:H214"/>
+    <mergeCell ref="I212:I214"/>
+    <mergeCell ref="A215:A217"/>
+    <mergeCell ref="B215:B217"/>
+    <mergeCell ref="C215:C217"/>
+    <mergeCell ref="D215:D217"/>
+    <mergeCell ref="E215:E217"/>
+    <mergeCell ref="F215:F217"/>
+    <mergeCell ref="G215:G217"/>
+    <mergeCell ref="H215:H217"/>
+    <mergeCell ref="I215:I217"/>
+    <mergeCell ref="A218:A222"/>
+    <mergeCell ref="B218:B222"/>
+    <mergeCell ref="C218:C222"/>
+    <mergeCell ref="D218:D222"/>
+    <mergeCell ref="E218:E222"/>
+    <mergeCell ref="F218:F222"/>
+    <mergeCell ref="G218:G222"/>
+    <mergeCell ref="H218:H222"/>
+    <mergeCell ref="I218:I222"/>
+    <mergeCell ref="A223:A225"/>
+    <mergeCell ref="B223:B225"/>
+    <mergeCell ref="C223:C225"/>
+    <mergeCell ref="D223:D225"/>
+    <mergeCell ref="E223:E225"/>
+    <mergeCell ref="F223:F225"/>
+    <mergeCell ref="G223:G225"/>
+    <mergeCell ref="H223:H225"/>
+    <mergeCell ref="I223:I225"/>
     <mergeCell ref="A226:A228"/>
     <mergeCell ref="B226:B228"/>
     <mergeCell ref="C226:C228"/>
     <mergeCell ref="D226:D228"/>
     <mergeCell ref="E226:E228"/>
     <mergeCell ref="F226:F228"/>
     <mergeCell ref="G226:G228"/>
     <mergeCell ref="H226:H228"/>
     <mergeCell ref="I226:I228"/>
     <mergeCell ref="A229:A233"/>
     <mergeCell ref="B229:B233"/>
     <mergeCell ref="C229:C233"/>
     <mergeCell ref="D229:D233"/>
     <mergeCell ref="E229:E233"/>
     <mergeCell ref="F229:F233"/>
     <mergeCell ref="G229:G233"/>
     <mergeCell ref="H229:H233"/>
     <mergeCell ref="I229:I233"/>
     <mergeCell ref="A234:A236"/>
     <mergeCell ref="B234:B236"/>
     <mergeCell ref="C234:C236"/>
     <mergeCell ref="D234:D236"/>
     <mergeCell ref="E234:E236"/>
     <mergeCell ref="F234:F236"/>
     <mergeCell ref="G234:G236"/>
     <mergeCell ref="H234:H236"/>
     <mergeCell ref="I234:I236"/>
-    <mergeCell ref="A237:A238"/>
-[...133 lines deleted...]
-    <mergeCell ref="I291:I295"/>
+    <mergeCell ref="A237:A239"/>
+    <mergeCell ref="B237:B239"/>
+    <mergeCell ref="C237:C239"/>
+    <mergeCell ref="D237:D239"/>
+    <mergeCell ref="E237:E239"/>
+    <mergeCell ref="F237:F239"/>
+    <mergeCell ref="G237:G239"/>
+    <mergeCell ref="H237:H239"/>
+    <mergeCell ref="I237:I239"/>
+    <mergeCell ref="A240:A242"/>
+    <mergeCell ref="B240:B242"/>
+    <mergeCell ref="C240:C242"/>
+    <mergeCell ref="D240:D242"/>
+    <mergeCell ref="E240:E242"/>
+    <mergeCell ref="F240:F242"/>
+    <mergeCell ref="G240:G242"/>
+    <mergeCell ref="H240:H242"/>
+    <mergeCell ref="I240:I242"/>
+    <mergeCell ref="A243:A245"/>
+    <mergeCell ref="B243:B245"/>
+    <mergeCell ref="C243:C245"/>
+    <mergeCell ref="D243:D245"/>
+    <mergeCell ref="E243:E245"/>
+    <mergeCell ref="F243:F245"/>
+    <mergeCell ref="G243:G245"/>
+    <mergeCell ref="H243:H245"/>
+    <mergeCell ref="I243:I245"/>
+    <mergeCell ref="A246:A248"/>
+    <mergeCell ref="B246:B248"/>
+    <mergeCell ref="C246:C248"/>
+    <mergeCell ref="D246:D248"/>
+    <mergeCell ref="E246:E248"/>
+    <mergeCell ref="F246:F248"/>
+    <mergeCell ref="G246:G248"/>
+    <mergeCell ref="H246:H248"/>
+    <mergeCell ref="I246:I248"/>
+    <mergeCell ref="A249:A252"/>
+    <mergeCell ref="B249:B252"/>
+    <mergeCell ref="C249:C252"/>
+    <mergeCell ref="D249:D252"/>
+    <mergeCell ref="E249:E252"/>
+    <mergeCell ref="F249:F252"/>
+    <mergeCell ref="G249:G252"/>
+    <mergeCell ref="H249:H252"/>
+    <mergeCell ref="I249:I252"/>
+    <mergeCell ref="A253:A256"/>
+    <mergeCell ref="B253:B256"/>
+    <mergeCell ref="C253:C256"/>
+    <mergeCell ref="D253:D256"/>
+    <mergeCell ref="E253:E256"/>
+    <mergeCell ref="F253:F256"/>
+    <mergeCell ref="G253:G256"/>
+    <mergeCell ref="H253:H256"/>
+    <mergeCell ref="I253:I256"/>
+    <mergeCell ref="A257:A260"/>
+    <mergeCell ref="B257:B260"/>
+    <mergeCell ref="C257:C260"/>
+    <mergeCell ref="D257:D260"/>
+    <mergeCell ref="E257:E260"/>
+    <mergeCell ref="F257:F260"/>
+    <mergeCell ref="G257:G260"/>
+    <mergeCell ref="H257:H260"/>
+    <mergeCell ref="I257:I260"/>
+    <mergeCell ref="A261:A265"/>
+    <mergeCell ref="B261:B265"/>
+    <mergeCell ref="C261:C265"/>
+    <mergeCell ref="D261:D265"/>
+    <mergeCell ref="E261:E265"/>
+    <mergeCell ref="F261:F265"/>
+    <mergeCell ref="G261:G265"/>
+    <mergeCell ref="H261:H265"/>
+    <mergeCell ref="I261:I265"/>
+    <mergeCell ref="A266:A267"/>
+    <mergeCell ref="B266:B267"/>
+    <mergeCell ref="C266:C267"/>
+    <mergeCell ref="D266:D267"/>
+    <mergeCell ref="E266:E267"/>
+    <mergeCell ref="F266:F267"/>
+    <mergeCell ref="G266:G267"/>
+    <mergeCell ref="H266:H267"/>
+    <mergeCell ref="I266:I267"/>
+    <mergeCell ref="A268:A270"/>
+    <mergeCell ref="B268:B270"/>
+    <mergeCell ref="C268:C270"/>
+    <mergeCell ref="D268:D270"/>
+    <mergeCell ref="E268:E270"/>
+    <mergeCell ref="F268:F270"/>
+    <mergeCell ref="G268:G270"/>
+    <mergeCell ref="H268:H270"/>
+    <mergeCell ref="I268:I270"/>
+    <mergeCell ref="A271:A272"/>
+    <mergeCell ref="B271:B272"/>
+    <mergeCell ref="C271:C272"/>
+    <mergeCell ref="D271:D272"/>
+    <mergeCell ref="E271:E272"/>
+    <mergeCell ref="F271:F272"/>
+    <mergeCell ref="G271:G272"/>
+    <mergeCell ref="H271:H272"/>
+    <mergeCell ref="I271:I272"/>
+    <mergeCell ref="A273:A276"/>
+    <mergeCell ref="B273:B276"/>
+    <mergeCell ref="C273:C276"/>
+    <mergeCell ref="D273:D276"/>
+    <mergeCell ref="E273:E276"/>
+    <mergeCell ref="F273:F276"/>
+    <mergeCell ref="G273:G276"/>
+    <mergeCell ref="H273:H276"/>
+    <mergeCell ref="I273:I276"/>
+    <mergeCell ref="A277:A280"/>
+    <mergeCell ref="B277:B280"/>
+    <mergeCell ref="C277:C280"/>
+    <mergeCell ref="D277:D280"/>
+    <mergeCell ref="E277:E280"/>
+    <mergeCell ref="F277:F280"/>
+    <mergeCell ref="G277:G280"/>
+    <mergeCell ref="H277:H280"/>
+    <mergeCell ref="I277:I280"/>
+    <mergeCell ref="A281:A282"/>
+    <mergeCell ref="B281:B282"/>
+    <mergeCell ref="C281:C282"/>
+    <mergeCell ref="D281:D282"/>
+    <mergeCell ref="E281:E282"/>
+    <mergeCell ref="F281:F282"/>
+    <mergeCell ref="G281:G282"/>
+    <mergeCell ref="H281:H282"/>
+    <mergeCell ref="I281:I282"/>
+    <mergeCell ref="A283:A284"/>
+    <mergeCell ref="B283:B284"/>
+    <mergeCell ref="C283:C284"/>
+    <mergeCell ref="D283:D284"/>
+    <mergeCell ref="E283:E284"/>
+    <mergeCell ref="F283:F284"/>
+    <mergeCell ref="G283:G284"/>
+    <mergeCell ref="H283:H284"/>
+    <mergeCell ref="I283:I284"/>
+    <mergeCell ref="A285:A289"/>
+    <mergeCell ref="B285:B289"/>
+    <mergeCell ref="C285:C289"/>
+    <mergeCell ref="D285:D289"/>
+    <mergeCell ref="E285:E289"/>
+    <mergeCell ref="F285:F289"/>
+    <mergeCell ref="G285:G289"/>
+    <mergeCell ref="H285:H289"/>
+    <mergeCell ref="I285:I289"/>
+    <mergeCell ref="A290:A291"/>
+    <mergeCell ref="B290:B291"/>
+    <mergeCell ref="C290:C291"/>
+    <mergeCell ref="D290:D291"/>
+    <mergeCell ref="E290:E291"/>
+    <mergeCell ref="F290:F291"/>
+    <mergeCell ref="G290:G291"/>
+    <mergeCell ref="H290:H291"/>
+    <mergeCell ref="I290:I291"/>
+    <mergeCell ref="A292:A296"/>
+    <mergeCell ref="B292:B296"/>
+    <mergeCell ref="C292:C296"/>
+    <mergeCell ref="D292:D296"/>
+    <mergeCell ref="E292:E296"/>
+    <mergeCell ref="F292:F296"/>
+    <mergeCell ref="G292:G296"/>
+    <mergeCell ref="H292:H296"/>
+    <mergeCell ref="I292:I296"/>
     <mergeCell ref="A297:A301"/>
     <mergeCell ref="B297:B301"/>
     <mergeCell ref="C297:C301"/>
     <mergeCell ref="D297:D301"/>
     <mergeCell ref="E297:E301"/>
     <mergeCell ref="F297:F301"/>
     <mergeCell ref="G297:G301"/>
     <mergeCell ref="H297:H301"/>
     <mergeCell ref="I297:I301"/>
     <mergeCell ref="A302:A306"/>
     <mergeCell ref="B302:B306"/>
     <mergeCell ref="C302:C306"/>
     <mergeCell ref="D302:D306"/>
     <mergeCell ref="E302:E306"/>
     <mergeCell ref="F302:F306"/>
     <mergeCell ref="G302:G306"/>
     <mergeCell ref="H302:H306"/>
     <mergeCell ref="I302:I306"/>
-    <mergeCell ref="A307:A310"/>
-[...16 lines deleted...]
-    <mergeCell ref="I311:I315"/>
+    <mergeCell ref="A307:A311"/>
+    <mergeCell ref="B307:B311"/>
+    <mergeCell ref="C307:C311"/>
+    <mergeCell ref="D307:D311"/>
+    <mergeCell ref="E307:E311"/>
+    <mergeCell ref="F307:F311"/>
+    <mergeCell ref="G307:G311"/>
+    <mergeCell ref="H307:H311"/>
+    <mergeCell ref="I307:I311"/>
+    <mergeCell ref="A312:A314"/>
+    <mergeCell ref="B312:B314"/>
+    <mergeCell ref="C312:C314"/>
+    <mergeCell ref="D312:D314"/>
+    <mergeCell ref="E312:E314"/>
+    <mergeCell ref="F312:F314"/>
+    <mergeCell ref="G312:G314"/>
+    <mergeCell ref="H312:H314"/>
+    <mergeCell ref="I312:I314"/>
+    <mergeCell ref="A315:A317"/>
+    <mergeCell ref="B315:B317"/>
+    <mergeCell ref="C315:C317"/>
+    <mergeCell ref="D315:D317"/>
+    <mergeCell ref="E315:E317"/>
+    <mergeCell ref="F315:F317"/>
+    <mergeCell ref="G315:G317"/>
+    <mergeCell ref="H315:H317"/>
+    <mergeCell ref="I315:I317"/>
+    <mergeCell ref="A318:A319"/>
+    <mergeCell ref="B318:B319"/>
+    <mergeCell ref="C318:C319"/>
+    <mergeCell ref="D318:D319"/>
+    <mergeCell ref="E318:E319"/>
+    <mergeCell ref="F318:F319"/>
+    <mergeCell ref="G318:G319"/>
+    <mergeCell ref="H318:H319"/>
+    <mergeCell ref="I318:I319"/>
+    <mergeCell ref="A320:A322"/>
+    <mergeCell ref="B320:B322"/>
+    <mergeCell ref="C320:C322"/>
+    <mergeCell ref="D320:D322"/>
+    <mergeCell ref="E320:E322"/>
+    <mergeCell ref="F320:F322"/>
+    <mergeCell ref="G320:G322"/>
+    <mergeCell ref="H320:H322"/>
+    <mergeCell ref="I320:I322"/>
+    <mergeCell ref="A323:A324"/>
+    <mergeCell ref="B323:B324"/>
+    <mergeCell ref="C323:C324"/>
+    <mergeCell ref="D323:D324"/>
+    <mergeCell ref="E323:E324"/>
+    <mergeCell ref="F323:F324"/>
+    <mergeCell ref="G323:G324"/>
+    <mergeCell ref="H323:H324"/>
+    <mergeCell ref="I323:I324"/>
+    <mergeCell ref="A325:A327"/>
+    <mergeCell ref="B325:B327"/>
+    <mergeCell ref="C325:C327"/>
+    <mergeCell ref="D325:D327"/>
+    <mergeCell ref="E325:E327"/>
+    <mergeCell ref="F325:F327"/>
+    <mergeCell ref="G325:G327"/>
+    <mergeCell ref="H325:H327"/>
+    <mergeCell ref="I325:I327"/>
+    <mergeCell ref="A328:A329"/>
+    <mergeCell ref="B328:B329"/>
+    <mergeCell ref="C328:C329"/>
+    <mergeCell ref="D328:D329"/>
+    <mergeCell ref="E328:E329"/>
+    <mergeCell ref="F328:F329"/>
+    <mergeCell ref="G328:G329"/>
+    <mergeCell ref="H328:H329"/>
+    <mergeCell ref="I328:I329"/>
+    <mergeCell ref="A330:A331"/>
+    <mergeCell ref="B330:B331"/>
+    <mergeCell ref="C330:C331"/>
+    <mergeCell ref="D330:D331"/>
+    <mergeCell ref="E330:E331"/>
+    <mergeCell ref="F330:F331"/>
+    <mergeCell ref="G330:G331"/>
+    <mergeCell ref="H330:H331"/>
+    <mergeCell ref="I330:I331"/>
+    <mergeCell ref="A333:A335"/>
+    <mergeCell ref="B333:B335"/>
+    <mergeCell ref="C333:C335"/>
+    <mergeCell ref="D333:D335"/>
+    <mergeCell ref="E333:E335"/>
+    <mergeCell ref="F333:F335"/>
+    <mergeCell ref="G333:G335"/>
+    <mergeCell ref="H333:H335"/>
+    <mergeCell ref="I333:I335"/>
+    <mergeCell ref="A336:A337"/>
+    <mergeCell ref="B336:B337"/>
+    <mergeCell ref="C336:C337"/>
+    <mergeCell ref="D336:D337"/>
+    <mergeCell ref="E336:E337"/>
+    <mergeCell ref="F336:F337"/>
+    <mergeCell ref="G336:G337"/>
+    <mergeCell ref="H336:H337"/>
+    <mergeCell ref="I336:I337"/>
+    <mergeCell ref="A338:A339"/>
+    <mergeCell ref="B338:B339"/>
+    <mergeCell ref="C338:C339"/>
+    <mergeCell ref="D338:D339"/>
+    <mergeCell ref="E338:E339"/>
+    <mergeCell ref="F338:F339"/>
+    <mergeCell ref="G338:G339"/>
+    <mergeCell ref="H338:H339"/>
+    <mergeCell ref="I338:I339"/>
+    <mergeCell ref="A340:A344"/>
+    <mergeCell ref="B340:B344"/>
+    <mergeCell ref="C340:C344"/>
+    <mergeCell ref="D340:D344"/>
+    <mergeCell ref="E340:E344"/>
+    <mergeCell ref="F340:F344"/>
+    <mergeCell ref="G340:G344"/>
+    <mergeCell ref="H340:H344"/>
+    <mergeCell ref="I340:I344"/>
+    <mergeCell ref="A345:A348"/>
+    <mergeCell ref="B345:B348"/>
+    <mergeCell ref="C345:C348"/>
+    <mergeCell ref="D345:D348"/>
+    <mergeCell ref="E345:E348"/>
+    <mergeCell ref="F345:F348"/>
+    <mergeCell ref="G345:G348"/>
+    <mergeCell ref="H345:H348"/>
+    <mergeCell ref="I345:I348"/>
+    <mergeCell ref="A349:A353"/>
+    <mergeCell ref="B349:B353"/>
+    <mergeCell ref="C349:C353"/>
+    <mergeCell ref="D349:D353"/>
+    <mergeCell ref="E349:E353"/>
+    <mergeCell ref="F349:F353"/>
+    <mergeCell ref="G349:G353"/>
+    <mergeCell ref="H349:H353"/>
+    <mergeCell ref="I349:I353"/>
+    <mergeCell ref="A354:A358"/>
+    <mergeCell ref="B354:B358"/>
+    <mergeCell ref="C354:C358"/>
+    <mergeCell ref="D354:D358"/>
+    <mergeCell ref="E354:E358"/>
+    <mergeCell ref="F354:F358"/>
+    <mergeCell ref="G354:G358"/>
+    <mergeCell ref="H354:H358"/>
+    <mergeCell ref="I354:I358"/>
+    <mergeCell ref="A359:A363"/>
+    <mergeCell ref="B359:B363"/>
+    <mergeCell ref="C359:C363"/>
+    <mergeCell ref="D359:D363"/>
+    <mergeCell ref="E359:E363"/>
+    <mergeCell ref="F359:F363"/>
+    <mergeCell ref="G359:G363"/>
+    <mergeCell ref="H359:H363"/>
+    <mergeCell ref="I359:I363"/>
+    <mergeCell ref="A364:A368"/>
+    <mergeCell ref="B364:B368"/>
+    <mergeCell ref="C364:C368"/>
+    <mergeCell ref="D364:D368"/>
+    <mergeCell ref="E364:E368"/>
+    <mergeCell ref="F364:F368"/>
+    <mergeCell ref="G364:G368"/>
+    <mergeCell ref="H364:H368"/>
+    <mergeCell ref="I364:I368"/>
+    <mergeCell ref="A369:A373"/>
+    <mergeCell ref="B369:B373"/>
+    <mergeCell ref="C369:C373"/>
+    <mergeCell ref="D369:D373"/>
+    <mergeCell ref="E369:E373"/>
+    <mergeCell ref="F369:F373"/>
+    <mergeCell ref="G369:G373"/>
+    <mergeCell ref="H369:H373"/>
+    <mergeCell ref="I369:I373"/>
+    <mergeCell ref="A374:A378"/>
+    <mergeCell ref="B374:B378"/>
+    <mergeCell ref="C374:C378"/>
+    <mergeCell ref="D374:D378"/>
+    <mergeCell ref="E374:E378"/>
+    <mergeCell ref="F374:F378"/>
+    <mergeCell ref="G374:G378"/>
+    <mergeCell ref="H374:H378"/>
+    <mergeCell ref="I374:I378"/>
+    <mergeCell ref="A379:A381"/>
+    <mergeCell ref="B379:B381"/>
+    <mergeCell ref="C379:C381"/>
+    <mergeCell ref="D379:D381"/>
+    <mergeCell ref="E379:E381"/>
+    <mergeCell ref="F379:F381"/>
+    <mergeCell ref="G379:G381"/>
+    <mergeCell ref="H379:H381"/>
+    <mergeCell ref="I379:I381"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>